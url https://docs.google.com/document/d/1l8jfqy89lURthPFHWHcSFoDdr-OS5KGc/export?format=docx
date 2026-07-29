--- v0 (2026-02-24)
+++ v1 (2026-07-29)
@@ -1,30 +1,31 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
@@ -807,309 +808,321 @@
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="215" w:lineRule="auto"/>
               <w:ind w:left="550" w:right="551" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="215" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">M/F</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
             <w:pPr>
               <w:spacing w:line="215" w:lineRule="auto"/>
               <w:ind w:left="122" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">City, Date of Birth</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="215" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Education</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="215" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Job</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="236" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="bookmark=id.wjjqcfmu587x" w:id="2"/>
           <w:bookmarkEnd w:id="2"/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="217" w:lineRule="auto"/>
               <w:ind w:left="20" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Write according to the order of siblings in the family, including your name.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">If a family member has died, write down the (RIP) behind his name.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="236" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2558,58 +2571,60 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="236" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="bookmark=id.h0o5kyof1y61" w:id="3"/>
           <w:bookmarkEnd w:id="3"/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="20" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Fill in the bottom if you are married*</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="236" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
@@ -3407,124 +3422,131 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="1" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="2342"/>
           <w:tab w:val="right" w:leader="none" w:pos="10800"/>
         </w:tabs>
         <w:spacing w:after="19" w:before="10" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="353" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Formal Education</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="2342"/>
           <w:tab w:val="right" w:leader="none" w:pos="10800"/>
         </w:tabs>
         <w:spacing w:after="19" w:before="10" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="353" w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Please enter the full name of your university as stated in official records (e.g., Universitas Indonesia, not UI)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table2"/>
         <w:tblW w:w="9606.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="31.0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2250"/>
         <w:gridCol w:w="2304"/>
         <w:gridCol w:w="2197"/>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="875"/>
         <w:gridCol w:w="1080"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
@@ -3545,288 +3567,299 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Stage</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Name</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Major</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Entry Year</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Graduate year</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">GPA</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="235" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
@@ -4481,51 +4514,51 @@
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="List University"/>
-                <w:id w:val="-163558223"/>
+                <w:id w:val="420840936"/>
                 <w:dropDownList w:lastValue="Choose...">
                   <w:listItem w:displayText="Choose..." w:value="Choose..."/>
                   <w:listItem w:displayText="Institut Pertanian Bogor" w:value="Institut Pertanian Bogor"/>
                   <w:listItem w:displayText="Institut Teknologi Bandung" w:value="Institut Teknologi Bandung"/>
                   <w:listItem w:displayText="Institut Teknologi Nasional" w:value="Institut Teknologi Nasional"/>
                   <w:listItem w:displayText="Institut Teknologi Sepuluh Nopember" w:value="Institut Teknologi Sepuluh Nopember"/>
                   <w:listItem w:displayText="Institut Teknologi Sumatera" w:value="Institut Teknologi Sumatera"/>
                   <w:listItem w:displayText="London School of Public Relations (LSPR)" w:value="London School of Public Relations (LSPR)"/>
                   <w:listItem w:displayText="Politeknik Negeri Bandung" w:value="Politeknik Negeri Bandung"/>
                   <w:listItem w:displayText="Politeknik Negeri Jakarta" w:value="Politeknik Negeri Jakarta"/>
                   <w:listItem w:displayText="UIN Syarif Hidayatullah Jakarta" w:value="UIN Syarif Hidayatullah Jakarta"/>
                   <w:listItem w:displayText="Universitas Airlangga" w:value="Universitas Airlangga"/>
                   <w:listItem w:displayText="Universitas Andalas" w:value="Universitas Andalas"/>
                   <w:listItem w:displayText="Universitas Bina Nusantara" w:value="Universitas Bina Nusantara"/>
                   <w:listItem w:displayText="Universitas Brawijaya" w:value="Universitas Brawijaya"/>
                   <w:listItem w:displayText="Universitas Ciputra" w:value="Universitas Ciputra"/>
                   <w:listItem w:displayText="Universitas Diponegoro" w:value="Universitas Diponegoro"/>
                   <w:listItem w:displayText="Universitas Gadjah Mada" w:value="Universitas Gadjah Mada"/>
                   <w:listItem w:displayText="Universitas Gorontalo" w:value="Universitas Gorontalo"/>
                   <w:listItem w:displayText="Universitas Gunadarma" w:value="Universitas Gunadarma"/>
                   <w:listItem w:displayText="Universitas Haluoleo" w:value="Universitas Haluoleo"/>
                   <w:listItem w:displayText="Universitas Hasanuddin" w:value="Universitas Hasanuddin"/>
                   <w:listItem w:displayText="Universitas Indonesia" w:value="Universitas Indonesia"/>
                   <w:listItem w:displayText="Universitas Islam Bandung" w:value="Universitas Islam Bandung"/>
                   <w:listItem w:displayText="Universitas Islam Indonesia" w:value="Universitas Islam Indonesia"/>
@@ -4946,51 +4979,51 @@
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000090">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="List University"/>
-                <w:id w:val="-69155965"/>
+                <w:id w:val="515243194"/>
                 <w:dropDownList w:lastValue="Choose...">
                   <w:listItem w:displayText="Choose..." w:value="Choose..."/>
                   <w:listItem w:displayText="Institut Pertanian Bogor" w:value="Institut Pertanian Bogor"/>
                   <w:listItem w:displayText="Institut Teknologi Bandung" w:value="Institut Teknologi Bandung"/>
                   <w:listItem w:displayText="Institut Teknologi Nasional" w:value="Institut Teknologi Nasional"/>
                   <w:listItem w:displayText="Institut Teknologi Sepuluh Nopember" w:value="Institut Teknologi Sepuluh Nopember"/>
                   <w:listItem w:displayText="Institut Teknologi Sumatera" w:value="Institut Teknologi Sumatera"/>
                   <w:listItem w:displayText="London School of Public Relations (LSPR)" w:value="London School of Public Relations (LSPR)"/>
                   <w:listItem w:displayText="Politeknik Negeri Bandung" w:value="Politeknik Negeri Bandung"/>
                   <w:listItem w:displayText="Politeknik Negeri Jakarta" w:value="Politeknik Negeri Jakarta"/>
                   <w:listItem w:displayText="UIN Syarif Hidayatullah Jakarta" w:value="UIN Syarif Hidayatullah Jakarta"/>
                   <w:listItem w:displayText="Universitas Airlangga" w:value="Universitas Airlangga"/>
                   <w:listItem w:displayText="Universitas Andalas" w:value="Universitas Andalas"/>
                   <w:listItem w:displayText="Universitas Bina Nusantara" w:value="Universitas Bina Nusantara"/>
                   <w:listItem w:displayText="Universitas Brawijaya" w:value="Universitas Brawijaya"/>
                   <w:listItem w:displayText="Universitas Ciputra" w:value="Universitas Ciputra"/>
                   <w:listItem w:displayText="Universitas Diponegoro" w:value="Universitas Diponegoro"/>
                   <w:listItem w:displayText="Universitas Gadjah Mada" w:value="Universitas Gadjah Mada"/>
                   <w:listItem w:displayText="Universitas Gorontalo" w:value="Universitas Gorontalo"/>
                   <w:listItem w:displayText="Universitas Gunadarma" w:value="Universitas Gunadarma"/>
                   <w:listItem w:displayText="Universitas Haluoleo" w:value="Universitas Haluoleo"/>
                   <w:listItem w:displayText="Universitas Hasanuddin" w:value="Universitas Hasanuddin"/>
                   <w:listItem w:displayText="Universitas Indonesia" w:value="Universitas Indonesia"/>
                   <w:listItem w:displayText="Universitas Islam Bandung" w:value="Universitas Islam Bandung"/>
                   <w:listItem w:displayText="Universitas Islam Indonesia" w:value="Universitas Islam Indonesia"/>
@@ -5566,51 +5599,51 @@
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="List University"/>
-                <w:id w:val="-1891577555"/>
+                <w:id w:val="-1307178396"/>
                 <w:dropDownList w:lastValue="Choose...">
                   <w:listItem w:displayText="Choose..." w:value="Choose..."/>
                   <w:listItem w:displayText="Institut Pertanian Bogor" w:value="Institut Pertanian Bogor"/>
                   <w:listItem w:displayText="Institut Teknologi Bandung" w:value="Institut Teknologi Bandung"/>
                   <w:listItem w:displayText="Institut Teknologi Nasional" w:value="Institut Teknologi Nasional"/>
                   <w:listItem w:displayText="Institut Teknologi Sepuluh Nopember" w:value="Institut Teknologi Sepuluh Nopember"/>
                   <w:listItem w:displayText="Institut Teknologi Sumatera" w:value="Institut Teknologi Sumatera"/>
                   <w:listItem w:displayText="London School of Public Relations (LSPR)" w:value="London School of Public Relations (LSPR)"/>
                   <w:listItem w:displayText="Politeknik Negeri Bandung" w:value="Politeknik Negeri Bandung"/>
                   <w:listItem w:displayText="Politeknik Negeri Jakarta" w:value="Politeknik Negeri Jakarta"/>
                   <w:listItem w:displayText="UIN Syarif Hidayatullah Jakarta" w:value="UIN Syarif Hidayatullah Jakarta"/>
                   <w:listItem w:displayText="Universitas Airlangga" w:value="Universitas Airlangga"/>
                   <w:listItem w:displayText="Universitas Andalas" w:value="Universitas Andalas"/>
                   <w:listItem w:displayText="Universitas Bina Nusantara" w:value="Universitas Bina Nusantara"/>
                   <w:listItem w:displayText="Universitas Brawijaya" w:value="Universitas Brawijaya"/>
                   <w:listItem w:displayText="Universitas Ciputra" w:value="Universitas Ciputra"/>
                   <w:listItem w:displayText="Universitas Diponegoro" w:value="Universitas Diponegoro"/>
                   <w:listItem w:displayText="Universitas Gadjah Mada" w:value="Universitas Gadjah Mada"/>
                   <w:listItem w:displayText="Universitas Gorontalo" w:value="Universitas Gorontalo"/>
                   <w:listItem w:displayText="Universitas Gunadarma" w:value="Universitas Gunadarma"/>
                   <w:listItem w:displayText="Universitas Haluoleo" w:value="Universitas Haluoleo"/>
                   <w:listItem w:displayText="Universitas Hasanuddin" w:value="Universitas Hasanuddin"/>
                   <w:listItem w:displayText="Universitas Indonesia" w:value="Universitas Indonesia"/>
                   <w:listItem w:displayText="Universitas Islam Bandung" w:value="Universitas Islam Bandung"/>
                   <w:listItem w:displayText="Universitas Islam Indonesia" w:value="Universitas Islam Indonesia"/>
@@ -6198,51 +6231,51 @@
               <w:t xml:space="preserve">Doctoral Degree</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="List University"/>
-                <w:id w:val="-1988163706"/>
+                <w:id w:val="-1403764547"/>
                 <w:dropDownList w:lastValue="Choose...">
                   <w:listItem w:displayText="Choose..." w:value="Choose..."/>
                   <w:listItem w:displayText="Institut Pertanian Bogor" w:value="Institut Pertanian Bogor"/>
                   <w:listItem w:displayText="Institut Teknologi Bandung" w:value="Institut Teknologi Bandung"/>
                   <w:listItem w:displayText="Institut Teknologi Nasional" w:value="Institut Teknologi Nasional"/>
                   <w:listItem w:displayText="Institut Teknologi Sepuluh Nopember" w:value="Institut Teknologi Sepuluh Nopember"/>
                   <w:listItem w:displayText="Institut Teknologi Sumatera" w:value="Institut Teknologi Sumatera"/>
                   <w:listItem w:displayText="London School of Public Relations (LSPR)" w:value="London School of Public Relations (LSPR)"/>
                   <w:listItem w:displayText="Politeknik Negeri Bandung" w:value="Politeknik Negeri Bandung"/>
                   <w:listItem w:displayText="Politeknik Negeri Jakarta" w:value="Politeknik Negeri Jakarta"/>
                   <w:listItem w:displayText="UIN Syarif Hidayatullah Jakarta" w:value="UIN Syarif Hidayatullah Jakarta"/>
                   <w:listItem w:displayText="Universitas Airlangga" w:value="Universitas Airlangga"/>
                   <w:listItem w:displayText="Universitas Andalas" w:value="Universitas Andalas"/>
                   <w:listItem w:displayText="Universitas Bina Nusantara" w:value="Universitas Bina Nusantara"/>
                   <w:listItem w:displayText="Universitas Brawijaya" w:value="Universitas Brawijaya"/>
                   <w:listItem w:displayText="Universitas Ciputra" w:value="Universitas Ciputra"/>
                   <w:listItem w:displayText="Universitas Diponegoro" w:value="Universitas Diponegoro"/>
                   <w:listItem w:displayText="Universitas Gadjah Mada" w:value="Universitas Gadjah Mada"/>
                   <w:listItem w:displayText="Universitas Gorontalo" w:value="Universitas Gorontalo"/>
                   <w:listItem w:displayText="Universitas Gunadarma" w:value="Universitas Gunadarma"/>
                   <w:listItem w:displayText="Universitas Haluoleo" w:value="Universitas Haluoleo"/>
                   <w:listItem w:displayText="Universitas Hasanuddin" w:value="Universitas Hasanuddin"/>
                   <w:listItem w:displayText="Universitas Indonesia" w:value="Universitas Indonesia"/>
                   <w:listItem w:displayText="Universitas Islam Bandung" w:value="Universitas Islam Bandung"/>
                   <w:listItem w:displayText="Universitas Islam Indonesia" w:value="Universitas Islam Indonesia"/>
@@ -6618,83 +6651,85 @@
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C0">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="354"/>
         </w:tabs>
         <w:spacing w:after="17" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C1">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="354"/>
         </w:tabs>
         <w:spacing w:after="17" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Non-Formal Education (Courses, Lessons, Training)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table3"/>
         <w:tblW w:w="9593.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="45.0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2238"/>
         <w:gridCol w:w="1687"/>
@@ -6719,247 +6754,257 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C2">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Name of Education</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C3">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Year</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C4">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Duration</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C5">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Diplomas / Certificates / Description</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C6">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Financed by</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="235" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
@@ -7652,61 +7697,63 @@
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DC">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="2342"/>
           <w:tab w:val="right" w:leader="none" w:pos="10800"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Mono" w:cs="Liberation Mono" w:eastAsia="Liberation Mono" w:hAnsi="Liberation Mono"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="202124"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Foreign Language Skills</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DD">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
@@ -7848,61 +7895,63 @@
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E1">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="3999"/>
           <w:tab w:val="left" w:leader="none" w:pos="7069"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Skills </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(hard skill or soft skill)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E2">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
@@ -8135,50 +8184,51 @@
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="2342"/>
           <w:tab w:val="right" w:leader="none" w:pos="10800"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Work Experience</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table4"/>
         <w:tblW w:w="9757.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="108.0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="2520"/>
@@ -8203,238 +8253,248 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E8">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Start &amp; End Date</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E9">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Company / Institution Name</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EA">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Position</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EB">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EC">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Number of subordinates</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="300" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
@@ -9762,114 +9822,118 @@
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000111">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="2342"/>
           <w:tab w:val="right" w:leader="none" w:pos="10800"/>
         </w:tabs>
         <w:spacing w:before="82" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000112">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="2342"/>
           <w:tab w:val="right" w:leader="none" w:pos="10800"/>
         </w:tabs>
         <w:spacing w:before="82" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000113">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="2342"/>
           <w:tab w:val="right" w:leader="none" w:pos="10800"/>
         </w:tabs>
         <w:spacing w:before="82" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Organization Experience</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table5"/>
         <w:tblW w:w="9527.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="111.0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="900"/>
@@ -9894,247 +9958,257 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000114">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Start Date</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000115">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">End Date</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000116">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Organization Name</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000117">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Position</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000118">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Work Description</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="836" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
@@ -10647,57 +10721,59 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000129">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="2342"/>
           <w:tab w:val="right" w:leader="none" w:pos="10800"/>
         </w:tabs>
         <w:spacing w:before="82" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Reference</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table6"/>
         <w:tblW w:w="9489.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="111.0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3251"/>
         <w:gridCol w:w="3359"/>
@@ -10718,153 +10794,159 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012A">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Name</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012B">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Employement Relationship</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012C">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Phone Number</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="456" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
@@ -11409,50 +11491,51 @@
           <w:color w:val="000000"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">All statements are filled with truth. If in the future it turns out that there are things that are contradictory, then I am willing to be prosecuted in accordance with applicable law and this application can be canceled.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000140">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000141">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
@@ -11478,93 +11561,93 @@
         <w:spacing w:before="100" w:line="228" w:lineRule="auto"/>
         <w:ind w:right="171"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="0" distR="0" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>88900</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>25400</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1637665" cy="1637665"/>
+                <wp:extent cx="1637665" cy="1828091"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1527662246" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:cNvPr id="2" name="Shape 2"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4537080" y="2971080"/>
                           <a:ext cx="1617840" cy="1617840"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="center"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:rFonts w:ascii="Liberation Serif" w:cs="Liberation Serif" w:eastAsia="Liberation Serif" w:hAnsi="Liberation Serif"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Date,</w:t>
+                              <w:t xml:space="preserve">Date,________</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="center"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:rFonts w:ascii="Liberation Serif" w:cs="Liberation Serif" w:eastAsia="Liberation Serif" w:hAnsi="Liberation Serif"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
@@ -11750,72 +11833,72 @@
                               </w:rPr>
                               <w:t xml:space="preserve">(Full Name)</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="0" distR="0" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>88900</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>25400</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1637665" cy="1637665"/>
+                <wp:extent cx="1637665" cy="1828091"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1527662246" name="image1.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image1.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId7"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1637665" cy="1637665"/>
+                          <a:ext cx="1637665" cy="1828091"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference r:id="rId8" w:type="default"/>
       <w:headerReference r:id="rId9" w:type="first"/>
       <w:footerReference r:id="rId10" w:type="first"/>
       <w:pgSz w:h="16838" w:w="11906" w:orient="portrait"/>
       <w:pgMar w:bottom="280" w:top="1280" w:left="1020" w:right="1140" w:header="360" w:footer="0"/>
       <w:pgNumType w:start="1"/>
       <w:titlePg w:val="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
@@ -11828,223 +11911,241 @@
   <w:font w:name="Liberation Mono"/>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000145">
     <w:pPr>
       <w:rPr/>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000143">
     <w:pPr>
       <w:rPr>
         <w:i w:val="1"/>
+        <w:iCs w:val="1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000144">
     <w:pPr>
       <w:rPr/>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:i w:val="1"/>
+        <w:iCs w:val="1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">Kindly download and make a copy of this form before editing. For submission, uploading a .docx version is recommended.</w:t>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:compat>
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="id"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="normal"/>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="TableNormal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="94" w:lineRule="auto"/>
       <w:ind w:hanging="302"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:ind w:left="2996" w:right="3070"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden w:val="1"/>
     <w:unhideWhenUsed w:val="1"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden w:val="1"/>
     <w:unhideWhenUsed w:val="1"/>
     <w:tblPr>
       <w:tblInd w:w="0.0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="108.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
@@ -12276,50 +12377,51 @@
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden w:val="1"/>
     <w:rsid w:val="00CE1D11"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
       <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="2.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="2.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table2">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>