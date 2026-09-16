--- v1 (2026-07-29)
+++ v2 (2026-09-16)
@@ -1,43 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:right="181" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="202124"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -69,56 +70,56 @@
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="202124"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr/>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:inline distB="0" distT="0" distL="0" distR="0">
                 <wp:extent cx="1110485" cy="1375280"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                <wp:docPr id="1527662247" name=""/>
+                <wp:docPr id="1527662246" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="3" name="Shape 3"/>
+                      <wps:cNvPr id="2" name="Shape 2"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4809108" y="3110710"/>
                           <a:ext cx="1073785" cy="1338580"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="18350">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:round/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
@@ -135,51 +136,51 @@
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="22"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                               <w:t xml:space="preserve">PHOTO</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="9000" lIns="9000" spcFirstLastPara="1" rIns="9000" wrap="square" tIns="9000">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:inline distB="0" distT="0" distL="0" distR="0">
                 <wp:extent cx="1110485" cy="1375280"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                <wp:docPr id="1527662247" name="image2.png"/>
+                <wp:docPr id="1527662246" name="image2.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image2.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId7"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1110485" cy="1375280"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
@@ -187,550 +188,521 @@
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="2163"/>
           <w:tab w:val="left" w:leader="none" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:before="12" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Name </w:t>
         <w:tab/>
         <w:t xml:space="preserve">: </w:t>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="2163"/>
           <w:tab w:val="left" w:leader="none" w:pos="7546"/>
         </w:tabs>
         <w:spacing w:before="12" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Gender</w:t>
         <w:tab/>
         <w:t xml:space="preserve">:  Male/Female*</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="2163"/>
           <w:tab w:val="left" w:leader="none" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:before="12" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Place of birth</w:t>
         <w:tab/>
         <w:t xml:space="preserve">: </w:t>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="2163"/>
           <w:tab w:val="left" w:leader="none" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:before="12" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of birth</w:t>
         <w:tab/>
         <w:t xml:space="preserve">: </w:t>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="2163"/>
           <w:tab w:val="left" w:leader="none" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:before="12" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Nationality</w:t>
         <w:tab/>
         <w:t xml:space="preserve">: </w:t>
         <w:tab/>
       </w:r>
     </w:p>
     <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="bookmark=id.9wjrq6g73ytw" w:id="0"/>
     <w:bookmarkEnd w:id="0"/>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="9363"/>
         </w:tabs>
         <w:spacing w:before="12" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Address</w:t>
         <w:tab/>
         <w:t xml:space="preserve">: </w:t>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="9363"/>
         </w:tabs>
         <w:spacing w:before="12" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">City</w:t>
         <w:tab/>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="9363"/>
         </w:tabs>
         <w:spacing w:before="12" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Phone number</w:t>
         <w:tab/>
         <w:t xml:space="preserve">: </w:t>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="9363"/>
         </w:tabs>
         <w:spacing w:before="12" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">E-mail</w:t>
         <w:tab/>
         <w:t xml:space="preserve">: </w:t>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="9363"/>
         </w:tabs>
         <w:spacing w:before="12" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Social Media</w:t>
         <w:tab/>
         <w:t xml:space="preserve">: </w:t>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="9363"/>
         </w:tabs>
         <w:spacing w:before="12" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Hobby</w:t>
         <w:tab/>
         <w:t xml:space="preserve">: </w:t>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="9363"/>
         </w:tabs>
         <w:spacing w:before="12" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Religion</w:t>
         <w:tab/>
         <w:t xml:space="preserve">: </w:t>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="5038"/>
         </w:tabs>
         <w:spacing w:before="12" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Weight</w:t>
         <w:tab/>
         <w:t xml:space="preserve">: __________ kg </w:t>
         <w:tab/>
         <w:t xml:space="preserve">Height : ________cm</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="bookmark=id.yrbm5txyozrn" w:id="1"/>
     <w:bookmarkEnd w:id="1"/>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="9346"/>
         </w:tabs>
         <w:spacing w:before="12" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Marital Status</w:t>
         <w:tab/>
         <w:t xml:space="preserve">:</w:t>
         <w:tab/>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="7" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="354"/>
         </w:tabs>
         <w:spacing w:after="19" w:before="93" w:lineRule="auto"/>
         <w:ind w:left="297" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
@@ -770,2785 +742,2688 @@
           <w:trHeight w:val="450" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="215" w:lineRule="auto"/>
               <w:ind w:left="769" w:right="818" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="215" w:lineRule="auto"/>
               <w:ind w:left="550" w:right="551" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="215" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">M/F</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
             <w:pPr>
               <w:spacing w:line="215" w:lineRule="auto"/>
               <w:ind w:left="122" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">City, Date of Birth</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="215" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Education</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="215" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Job</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="236" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="bookmark=id.wjjqcfmu587x" w:id="2"/>
           <w:bookmarkEnd w:id="2"/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="217" w:lineRule="auto"/>
               <w:ind w:left="20" w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Write according to the order of siblings in the family, including your name.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">If a family member has died, write down the (RIP) behind his name.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="236" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="20" w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Father</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="235" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="20" w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Mother</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="236" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="20" w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Child 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="235" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="20" w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Child 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="237" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="20" w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Child 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="235" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="20" w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Child 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="237" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="20" w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Child 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="236" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="bookmark=id.h0o5kyof1y61" w:id="3"/>
           <w:bookmarkEnd w:id="3"/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="20" w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Fill in the bottom if you are married*</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="236" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="20" w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Husband/Wife</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="236" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="20" w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Child 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="236" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="20" w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Child 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="236" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="20" w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Child 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="1" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="2342"/>
           <w:tab w:val="right" w:leader="none" w:pos="10800"/>
         </w:tabs>
         <w:spacing w:after="19" w:before="10" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="353" w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Formal Education</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="2342"/>
           <w:tab w:val="right" w:leader="none" w:pos="10800"/>
         </w:tabs>
         <w:spacing w:after="19" w:before="10" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="353" w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Please enter the full name of your university as stated in official records (e.g., Universitas Indonesia, not UI)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table2"/>
         <w:tblW w:w="9606.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="31.0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2250"/>
         <w:gridCol w:w="2304"/>
         <w:gridCol w:w="2197"/>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="875"/>
         <w:gridCol w:w="1080"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="2250"/>
             <w:gridCol w:w="2304"/>
@@ -3565,352 +3440,342 @@
           <w:trHeight w:val="545" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Stage</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
-              <w:rPr/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Name</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Major</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Entry Year</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Graduate year</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">GPA</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="235" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Elementary</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
@@ -3925,196 +3790,190 @@
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="236" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Junior High School</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
@@ -4129,196 +3988,190 @@
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="235" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Senior High School</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
@@ -4333,232 +4186,226 @@
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007F">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000082">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="237" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000083">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Diploma Degree</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="List University"/>
-                <w:id w:val="420840936"/>
+                <w:id w:val="438833976"/>
                 <w:dropDownList w:lastValue="Choose...">
                   <w:listItem w:displayText="Choose..." w:value="Choose..."/>
                   <w:listItem w:displayText="Institut Pertanian Bogor" w:value="Institut Pertanian Bogor"/>
                   <w:listItem w:displayText="Institut Teknologi Bandung" w:value="Institut Teknologi Bandung"/>
                   <w:listItem w:displayText="Institut Teknologi Nasional" w:value="Institut Teknologi Nasional"/>
                   <w:listItem w:displayText="Institut Teknologi Sepuluh Nopember" w:value="Institut Teknologi Sepuluh Nopember"/>
                   <w:listItem w:displayText="Institut Teknologi Sumatera" w:value="Institut Teknologi Sumatera"/>
                   <w:listItem w:displayText="London School of Public Relations (LSPR)" w:value="London School of Public Relations (LSPR)"/>
                   <w:listItem w:displayText="Politeknik Negeri Bandung" w:value="Politeknik Negeri Bandung"/>
                   <w:listItem w:displayText="Politeknik Negeri Jakarta" w:value="Politeknik Negeri Jakarta"/>
                   <w:listItem w:displayText="UIN Syarif Hidayatullah Jakarta" w:value="UIN Syarif Hidayatullah Jakarta"/>
                   <w:listItem w:displayText="Universitas Airlangga" w:value="Universitas Airlangga"/>
                   <w:listItem w:displayText="Universitas Andalas" w:value="Universitas Andalas"/>
                   <w:listItem w:displayText="Universitas Bina Nusantara" w:value="Universitas Bina Nusantara"/>
                   <w:listItem w:displayText="Universitas Brawijaya" w:value="Universitas Brawijaya"/>
                   <w:listItem w:displayText="Universitas Ciputra" w:value="Universitas Ciputra"/>
                   <w:listItem w:displayText="Universitas Diponegoro" w:value="Universitas Diponegoro"/>
                   <w:listItem w:displayText="Universitas Gadjah Mada" w:value="Universitas Gadjah Mada"/>
                   <w:listItem w:displayText="Universitas Gorontalo" w:value="Universitas Gorontalo"/>
                   <w:listItem w:displayText="Universitas Gunadarma" w:value="Universitas Gunadarma"/>
                   <w:listItem w:displayText="Universitas Haluoleo" w:value="Universitas Haluoleo"/>
                   <w:listItem w:displayText="Universitas Hasanuddin" w:value="Universitas Hasanuddin"/>
                   <w:listItem w:displayText="Universitas Indonesia" w:value="Universitas Indonesia"/>
                   <w:listItem w:displayText="Universitas Islam Bandung" w:value="Universitas Islam Bandung"/>
                   <w:listItem w:displayText="Universitas Islam Indonesia" w:value="Universitas Islam Indonesia"/>
@@ -4609,196 +4456,190 @@
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000085">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="237" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000089">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Diploma Degree (Other)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -4808,222 +4649,217 @@
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008B">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008C">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008E">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="235" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008F">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Bachelor’s Degree</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000090">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="List University"/>
-                <w:id w:val="515243194"/>
+                <w:id w:val="533236234"/>
                 <w:dropDownList w:lastValue="Choose...">
                   <w:listItem w:displayText="Choose..." w:value="Choose..."/>
                   <w:listItem w:displayText="Institut Pertanian Bogor" w:value="Institut Pertanian Bogor"/>
                   <w:listItem w:displayText="Institut Teknologi Bandung" w:value="Institut Teknologi Bandung"/>
                   <w:listItem w:displayText="Institut Teknologi Nasional" w:value="Institut Teknologi Nasional"/>
                   <w:listItem w:displayText="Institut Teknologi Sepuluh Nopember" w:value="Institut Teknologi Sepuluh Nopember"/>
                   <w:listItem w:displayText="Institut Teknologi Sumatera" w:value="Institut Teknologi Sumatera"/>
                   <w:listItem w:displayText="London School of Public Relations (LSPR)" w:value="London School of Public Relations (LSPR)"/>
                   <w:listItem w:displayText="Politeknik Negeri Bandung" w:value="Politeknik Negeri Bandung"/>
                   <w:listItem w:displayText="Politeknik Negeri Jakarta" w:value="Politeknik Negeri Jakarta"/>
                   <w:listItem w:displayText="UIN Syarif Hidayatullah Jakarta" w:value="UIN Syarif Hidayatullah Jakarta"/>
                   <w:listItem w:displayText="Universitas Airlangga" w:value="Universitas Airlangga"/>
                   <w:listItem w:displayText="Universitas Andalas" w:value="Universitas Andalas"/>
                   <w:listItem w:displayText="Universitas Bina Nusantara" w:value="Universitas Bina Nusantara"/>
                   <w:listItem w:displayText="Universitas Brawijaya" w:value="Universitas Brawijaya"/>
                   <w:listItem w:displayText="Universitas Ciputra" w:value="Universitas Ciputra"/>
                   <w:listItem w:displayText="Universitas Diponegoro" w:value="Universitas Diponegoro"/>
                   <w:listItem w:displayText="Universitas Gadjah Mada" w:value="Universitas Gadjah Mada"/>
                   <w:listItem w:displayText="Universitas Gorontalo" w:value="Universitas Gorontalo"/>
                   <w:listItem w:displayText="Universitas Gunadarma" w:value="Universitas Gunadarma"/>
                   <w:listItem w:displayText="Universitas Haluoleo" w:value="Universitas Haluoleo"/>
                   <w:listItem w:displayText="Universitas Hasanuddin" w:value="Universitas Hasanuddin"/>
                   <w:listItem w:displayText="Universitas Indonesia" w:value="Universitas Indonesia"/>
                   <w:listItem w:displayText="Universitas Islam Bandung" w:value="Universitas Islam Bandung"/>
                   <w:listItem w:displayText="Universitas Islam Indonesia" w:value="Universitas Islam Indonesia"/>
@@ -5240,174 +5076,169 @@
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000098">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000099">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009A">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009B">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="235" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009C">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Bachelor overseas</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
@@ -5428,222 +5259,217 @@
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009E">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009F">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A0">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A1">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="237" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A2">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Master’s Degree</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="List University"/>
-                <w:id w:val="-1307178396"/>
+                <w:id w:val="-1289185356"/>
                 <w:dropDownList w:lastValue="Choose...">
                   <w:listItem w:displayText="Choose..." w:value="Choose..."/>
                   <w:listItem w:displayText="Institut Pertanian Bogor" w:value="Institut Pertanian Bogor"/>
                   <w:listItem w:displayText="Institut Teknologi Bandung" w:value="Institut Teknologi Bandung"/>
                   <w:listItem w:displayText="Institut Teknologi Nasional" w:value="Institut Teknologi Nasional"/>
                   <w:listItem w:displayText="Institut Teknologi Sepuluh Nopember" w:value="Institut Teknologi Sepuluh Nopember"/>
                   <w:listItem w:displayText="Institut Teknologi Sumatera" w:value="Institut Teknologi Sumatera"/>
                   <w:listItem w:displayText="London School of Public Relations (LSPR)" w:value="London School of Public Relations (LSPR)"/>
                   <w:listItem w:displayText="Politeknik Negeri Bandung" w:value="Politeknik Negeri Bandung"/>
                   <w:listItem w:displayText="Politeknik Negeri Jakarta" w:value="Politeknik Negeri Jakarta"/>
                   <w:listItem w:displayText="UIN Syarif Hidayatullah Jakarta" w:value="UIN Syarif Hidayatullah Jakarta"/>
                   <w:listItem w:displayText="Universitas Airlangga" w:value="Universitas Airlangga"/>
                   <w:listItem w:displayText="Universitas Andalas" w:value="Universitas Andalas"/>
                   <w:listItem w:displayText="Universitas Bina Nusantara" w:value="Universitas Bina Nusantara"/>
                   <w:listItem w:displayText="Universitas Brawijaya" w:value="Universitas Brawijaya"/>
                   <w:listItem w:displayText="Universitas Ciputra" w:value="Universitas Ciputra"/>
                   <w:listItem w:displayText="Universitas Diponegoro" w:value="Universitas Diponegoro"/>
                   <w:listItem w:displayText="Universitas Gadjah Mada" w:value="Universitas Gadjah Mada"/>
                   <w:listItem w:displayText="Universitas Gorontalo" w:value="Universitas Gorontalo"/>
                   <w:listItem w:displayText="Universitas Gunadarma" w:value="Universitas Gunadarma"/>
                   <w:listItem w:displayText="Universitas Haluoleo" w:value="Universitas Haluoleo"/>
                   <w:listItem w:displayText="Universitas Hasanuddin" w:value="Universitas Hasanuddin"/>
                   <w:listItem w:displayText="Universitas Indonesia" w:value="Universitas Indonesia"/>
                   <w:listItem w:displayText="Universitas Islam Bandung" w:value="Universitas Islam Bandung"/>
                   <w:listItem w:displayText="Universitas Islam Indonesia" w:value="Universitas Islam Indonesia"/>
@@ -5853,188 +5679,183 @@
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AA">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AC">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AD">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="237" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AE">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Master overseas</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
@@ -6055,227 +5876,221 @@
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B0">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B1">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B2">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B3">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="237" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B4">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoral Degree</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="List University"/>
-                <w:id w:val="-1403764547"/>
+                <w:id w:val="-1385771507"/>
                 <w:dropDownList w:lastValue="Choose...">
                   <w:listItem w:displayText="Choose..." w:value="Choose..."/>
                   <w:listItem w:displayText="Institut Pertanian Bogor" w:value="Institut Pertanian Bogor"/>
                   <w:listItem w:displayText="Institut Teknologi Bandung" w:value="Institut Teknologi Bandung"/>
                   <w:listItem w:displayText="Institut Teknologi Nasional" w:value="Institut Teknologi Nasional"/>
                   <w:listItem w:displayText="Institut Teknologi Sepuluh Nopember" w:value="Institut Teknologi Sepuluh Nopember"/>
                   <w:listItem w:displayText="Institut Teknologi Sumatera" w:value="Institut Teknologi Sumatera"/>
                   <w:listItem w:displayText="London School of Public Relations (LSPR)" w:value="London School of Public Relations (LSPR)"/>
                   <w:listItem w:displayText="Politeknik Negeri Bandung" w:value="Politeknik Negeri Bandung"/>
                   <w:listItem w:displayText="Politeknik Negeri Jakarta" w:value="Politeknik Negeri Jakarta"/>
                   <w:listItem w:displayText="UIN Syarif Hidayatullah Jakarta" w:value="UIN Syarif Hidayatullah Jakarta"/>
                   <w:listItem w:displayText="Universitas Airlangga" w:value="Universitas Airlangga"/>
                   <w:listItem w:displayText="Universitas Andalas" w:value="Universitas Andalas"/>
                   <w:listItem w:displayText="Universitas Bina Nusantara" w:value="Universitas Bina Nusantara"/>
                   <w:listItem w:displayText="Universitas Brawijaya" w:value="Universitas Brawijaya"/>
                   <w:listItem w:displayText="Universitas Ciputra" w:value="Universitas Ciputra"/>
                   <w:listItem w:displayText="Universitas Diponegoro" w:value="Universitas Diponegoro"/>
                   <w:listItem w:displayText="Universitas Gadjah Mada" w:value="Universitas Gadjah Mada"/>
                   <w:listItem w:displayText="Universitas Gorontalo" w:value="Universitas Gorontalo"/>
                   <w:listItem w:displayText="Universitas Gunadarma" w:value="Universitas Gunadarma"/>
                   <w:listItem w:displayText="Universitas Haluoleo" w:value="Universitas Haluoleo"/>
                   <w:listItem w:displayText="Universitas Hasanuddin" w:value="Universitas Hasanuddin"/>
                   <w:listItem w:displayText="Universitas Indonesia" w:value="Universitas Indonesia"/>
                   <w:listItem w:displayText="Universitas Islam Bandung" w:value="Universitas Islam Bandung"/>
                   <w:listItem w:displayText="Universitas Islam Indonesia" w:value="Universitas Islam Indonesia"/>
@@ -6326,196 +6141,190 @@
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B6">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B7">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B8">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B9">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="237" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BA">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoral Degree (Other)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -6525,147 +6334,143 @@
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BC">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BD">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BE">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BF">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C0">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="354"/>
@@ -6677,57 +6482,57 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C1">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="354"/>
         </w:tabs>
         <w:spacing w:after="17" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Non-Formal Education (Courses, Lessons, Training)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table3"/>
         <w:tblW w:w="9593.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="45.0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
@@ -6752,1481 +6557,1427 @@
           <w:trHeight w:val="783" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C2">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Name of Education</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C3">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Year</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C4">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Duration</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C5">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Diplomas / Certificates / Description</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C6">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Financed by</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="235" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C7">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C8">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C9">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CA">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="236" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CC">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CD">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CE">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CF">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D0">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="235" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D1">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D2">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D3">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D4">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D5">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="236" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D6">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D7">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D8">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D9">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DA">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DB">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="2342"/>
           <w:tab w:val="right" w:leader="none" w:pos="10800"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Liberation Mono" w:cs="Liberation Mono" w:eastAsia="Liberation Mono" w:hAnsi="Liberation Mono"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DC">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="2342"/>
           <w:tab w:val="right" w:leader="none" w:pos="10800"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Liberation Mono" w:cs="Liberation Mono" w:eastAsia="Liberation Mono" w:hAnsi="Liberation Mono"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="202124"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Foreign Language Skills</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DD">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="right" w:leader="none" w:pos="10800"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
         <w:tab/>
         <w:t xml:space="preserve"> (Active / Passive)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DE">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="right" w:leader="none" w:pos="10800"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
         <w:tab/>
         <w:t xml:space="preserve"> (Active / Passive)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DF">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="right" w:leader="none" w:pos="10800"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
         <w:tab/>
         <w:t xml:space="preserve"> (Active / Passive)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E0">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="3999"/>
           <w:tab w:val="left" w:leader="none" w:pos="7069"/>
         </w:tabs>
         <w:ind w:left="130" w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E1">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="3999"/>
           <w:tab w:val="left" w:leader="none" w:pos="7069"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Skills </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(hard skill or soft skill)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E2">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="right" w:leader="none" w:pos="10800"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E3">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="right" w:leader="none" w:pos="10800"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E4">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="right" w:leader="none" w:pos="10800"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E5">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="right" w:leader="none" w:pos="10800"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E6">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="9" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E7">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="2342"/>
           <w:tab w:val="right" w:leader="none" w:pos="10800"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Work Experience</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table4"/>
         <w:tblW w:w="9757.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="108.0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
@@ -8251,1687 +8002,1446 @@
           <w:trHeight w:val="300" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E8">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Start &amp; End Date</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E9">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Company / Institution Name</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EA">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Position</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EB">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EC">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Number of subordinates</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="300" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000ED">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EE">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EF">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F0">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F1">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="300" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F2">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F3">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F4">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F5">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F6">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="300" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F7">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F8">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F9">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FA">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FB">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="300" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FC">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FD">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FE">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FF">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000100">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="300" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000101">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000102">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000103">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000104">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000105">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000106">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="2342"/>
           <w:tab w:val="right" w:leader="none" w:pos="10800"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="14"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">- The position is written with what position, including internship, freelance daily, etc.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000107">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="2342"/>
           <w:tab w:val="right" w:leader="none" w:pos="10800"/>
         </w:tabs>
         <w:spacing w:after="17" w:before="12" w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="14"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">- Write from the newest to the oldest</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000108">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="2342"/>
           <w:tab w:val="right" w:leader="none" w:pos="10800"/>
         </w:tabs>
         <w:spacing w:after="17" w:before="12" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="353" w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe your responsibilities for each position</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000109">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="right" w:leader="none" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:after="17" w:before="12" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="90" w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="23"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="23"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a.   </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010A">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="right" w:leader="none" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:after="17" w:before="12" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="90" w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="23"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="23"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b.  </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010B">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="right" w:leader="none" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:after="17" w:before="12" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="90" w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="23"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="23"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">c.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010C">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="right" w:leader="none" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:after="17" w:before="12" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="90" w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="23"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="23"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010D">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="right" w:leader="none" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:after="17" w:before="12" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="90" w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="23"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="23"/>
-[...8 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010E">
-      <w:pPr>
-[...136 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000111">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="2342"/>
           <w:tab w:val="right" w:leader="none" w:pos="10800"/>
         </w:tabs>
         <w:spacing w:before="82" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="20"/>
-[...57 lines deleted...]
-          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Organization Experience</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table5"/>
         <w:tblW w:w="9527.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="111.0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
@@ -9944,834 +9454,810 @@
           <w:tblGrid>
             <w:gridCol w:w="900"/>
             <w:gridCol w:w="900"/>
             <w:gridCol w:w="2249"/>
             <w:gridCol w:w="2251"/>
             <w:gridCol w:w="3227"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="602" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000114">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010F">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Start Date</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000115">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000110">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">End Date</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000116">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000111">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Organization Name</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000117">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000112">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Position</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000118">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000113">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Work Description</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="836" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000119">
-[...140 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000114">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000115">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000116">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000117">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000118">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="788" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011E">
-[...140 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000119">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011B">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011C">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011D">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="814" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000123">
-[...140 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011E">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011F">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000120">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000121">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000122">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000128">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000123">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000129">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000124">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="2342"/>
           <w:tab w:val="right" w:leader="none" w:pos="10800"/>
         </w:tabs>
         <w:spacing w:before="82" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Reference</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table6"/>
         <w:tblW w:w="9489.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="111.0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
@@ -10780,1222 +10266,6070 @@
         <w:gridCol w:w="2879"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="3251"/>
             <w:gridCol w:w="3359"/>
             <w:gridCol w:w="2879"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="503" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000125">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Name</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000126">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Employement Relationship</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000127">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Phone Number</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="456" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012D">
-[...70 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000128">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000129">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="430" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000130">
-[...70 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012B">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012C">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012D">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="444" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000133">
-[...70 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012E">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012F">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000130">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000136">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000131">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000137">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000132">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="1" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="19"/>
-          <w:szCs w:val="19"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000138">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000133">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="354"/>
         </w:tabs>
         <w:spacing w:before="1" w:lineRule="auto"/>
         <w:ind w:left="353" w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000139">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000134">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000135">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Do you have any medical conditions that we should be aware of? Yes / No*</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000136">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="right" w:leader="none" w:pos="8789"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If yes, please specify </w:t>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000137">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="2835"/>
           <w:tab w:val="right" w:leader="none" w:pos="8789"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Are you currently taking any medication? Yes / No*</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000138">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="0"/>
           <w:tab w:val="right" w:leader="none" w:pos="8789"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If yes, please list them </w:t>
         <w:tab/>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000139">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="6" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013A">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">I hereby confirm that I consciously agree to submit my personal data to ParagonCorp. I give consent for my data to be used for recruitment purposes or other related processes. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">All statements are filled with truth. If in the future it turns out that there are things that are contradictory, then I am willing to be prosecuted in accordance with applicable law and this application can be canceled.</w:t>
       </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013B">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013C">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013D">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013E">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date, ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013F">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000140">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000141">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000142">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000143">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Signature</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000144">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000145">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000146">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000147">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      (Full Name)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000148">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000141">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000149">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000142">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014A">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="100" w:line="228" w:lineRule="auto"/>
         <w:ind w:right="171"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...325 lines deleted...]
-        </mc:AlternateContent>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014B">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="100" w:line="228" w:lineRule="auto"/>
+        <w:ind w:right="171"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014C">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="100" w:line="228" w:lineRule="auto"/>
+        <w:ind w:right="171"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014D">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="100" w:line="228" w:lineRule="auto"/>
+        <w:ind w:right="171"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014E">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="100" w:line="228" w:lineRule="auto"/>
+        <w:ind w:right="171"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+        <w:sectPr>
+          <w:headerReference r:id="rId8" w:type="default"/>
+          <w:headerReference r:id="rId9" w:type="first"/>
+          <w:footerReference r:id="rId10" w:type="first"/>
+          <w:pgSz w:h="16838" w:w="11906" w:orient="portrait"/>
+          <w:pgMar w:bottom="280" w:top="1280" w:left="1020" w:right="1140" w:header="360" w:footer="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:titlePg w:val="1"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014F">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="100" w:line="228" w:lineRule="auto"/>
+        <w:ind w:right="171"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000150">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:before="0" w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="0f4761"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FORMULIR DEKLARASI/</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000151">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:before="0" w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CLEARANCE DECLARATION FORM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000152">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="160" w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000153">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:before="0" w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="0f4761"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Formulir ini merupakan bagian dari proses rekrutmen dan clearance Paragon. Semua informasi yang dibagikan dalam formulir ini akan diperlakukan sebagai sangat rahasia dan digunakan semata-mata untuk tujuan penilaian, kepatuhan, dan evaluasi konflik kepentingan.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000154">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This form is part of Paragon’s recruitment and clearance process. All information shared in this form will be treated as </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">strictly confidential</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and used solely for assessment, compliance, and conflict-of-interest evaluation purposes.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000155">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dengan melengkapi formulir ini, Anda menegaskan komitmen Anda untuk menjaga kerahasiaan semua informasi yang berkaitan dengan Paragon, baik selama maupun setelah proses rekrutmen, sesuai dengan kebijakan perusahaan dan Perjanjian Kerahasiaan (NDA).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000156">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">By completing this form, you confirm your commitment to </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">maintain confidentiality</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of all information related to Paragon, both during and after the recruitment process, in line with company policies and the Non-Disclosure Agreement (NDA).</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000157">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:before="0" w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="0f4761"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A. Informasi Kandidat/ </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Candidate Information</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000158">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:spacing w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nama Lengkap/ </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Full Name</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">: __________________________</w:t>
+        <w:br w:type="textWrapping"/>
+        <w:t xml:space="preserve">Nomor Identitas/ </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ID Number</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">: __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000159">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:before="0" w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:before="0" w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="0f4761"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">B. Pengakuan Kerahasiaan/ </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Confidentiality Acknowledgement</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015B">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:before="120" w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:ind w:left="270"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apakah Anda memahami dan setuju untuk menjaga kerahasiaan semua informasi terkait Paragon yang dibagikan selama proses rekrutmen dan onboarding, sesuai dengan NDA dan kebijakan perusahaan?  </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015C">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:spacing w:before="120" w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:ind w:left="270" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Do you understand and agree to maintain the confidentiality of all Paragon-related information shared during the recruitment and onboarding process, in accordance with the NDA and company policies?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015D">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:spacing w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:ind w:left="270" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">☐ Ya/</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">☐ Tidak/</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:before="0" w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:before="0" w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="0f4761"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">C. Deklarasi Keluarga &amp; Konflik Kepentingan/ </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Family &amp; Conflict of Interest Declaration</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000160">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:spacing w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:ind w:left="270" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apakah Anda memiliki anggota keluarga (termasuk orang tua, pasangan, anak, saudara kandung, mertua, atau kerabat sedarah maupun semenda) yang termasuk dalam salah satu kategori di bawah ini?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000161">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:spacing w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:ind w:left="285" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Do you have any family member (including parents, spouse, children, siblings, in-laws, or relatives by blood or marriage) who falls into any of the categories below?</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000162">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:before="0" w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="434343"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Saat ini bekerja di dalam Paragon Group?</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000163">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="1"/>
+        <w:spacing w:after="0" w:before="0" w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Currently working within Paragon Group? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000164">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:before="0" w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:cs="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="0f4761"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">☐ Ya/</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="0f4761"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">☐ Tidak/</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000165">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000166">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:spacing w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jika </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ya</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, mohon berikan detailnya/ </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes,</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> please provide details:</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000167">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:spacing w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">☐ PT Paragon Technology and Innovation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000168">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:spacing w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">☐ PT Paragon Universa Utama</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000169">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:spacing w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">☐ PT Parama Global Inspira</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016A">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:spacing w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">☐ PT Paranova Global Optima</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016B">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:spacing w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">☐ PT Varcos Citra Internasional</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016C">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:spacing w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Table7"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:topFromText="180" w:bottomFromText="180" w:vertAnchor="text" w:horzAnchor="text" w:tblpX="555" w:tblpY="210.6835937499909"/>
+        <w:tblW w:w="8977.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="-103.0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2970"/>
+        <w:gridCol w:w="2685"/>
+        <w:gridCol w:w="3322"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="2970"/>
+            <w:gridCol w:w="2685"/>
+            <w:gridCol w:w="3322"/>
+          </w:tblGrid>
+        </w:tblGridChange>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="300" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016D">
+            <w:pPr>
+              <w:widowControl w:val="1"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hubungan/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016E">
+            <w:pPr>
+              <w:widowControl w:val="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relationship</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016F">
+            <w:pPr>
+              <w:widowControl w:val="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Direktorat/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000170">
+            <w:pPr>
+              <w:widowControl w:val="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Directorate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000171">
+            <w:pPr>
+              <w:widowControl w:val="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jabatan/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000172">
+            <w:pPr>
+              <w:widowControl w:val="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Role /Position</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="300" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000173">
+            <w:pPr>
+              <w:widowControl w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000174">
+            <w:pPr>
+              <w:widowControl w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000175">
+            <w:pPr>
+              <w:widowControl w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="300" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000176">
+            <w:pPr>
+              <w:widowControl w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000177">
+            <w:pPr>
+              <w:widowControl w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000178">
+            <w:pPr>
+              <w:widowControl w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000179">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:spacing w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">☐ Pharmacore Technology and Innovation Sdn. Bhd.</w:t>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.    Saat ini bermitra bisnis dengan Paragon Group (mis., Vendor, Pelanggan, Konsultan,  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017A">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:before="120" w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="434343"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.ku0tc9vh4k4y" w:id="4"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Distributor, Agen, dll.):</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:before="0" w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="0f4761"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Currently business partnering with Paragon Group (e.g., Vendor, Customer, Consultant, Distributor, Agency, etc.): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:before="0" w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:ind w:left="180" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:cs="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="0f4761"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">☐ Ya/Yes </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="0f4761"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">☐ Tidak/No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:before="0" w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:ind w:left="180" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:cs="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="0f4761"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="0f4761"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:br w:type="textWrapping"/>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jika Ya, mohon berikan detail/ </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, please provide details:</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017E">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:before="0" w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:ind w:left="180" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:cs="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="0f4761"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.4gcefu8vuz3k" w:id="5"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:lock w:val="contentLocked"/>
+        <w:id w:val="165857014"/>
+        <w:tag w:val="goog_rdk_0"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="Table8"/>
+            <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:topFromText="180" w:bottomFromText="180" w:vertAnchor="text" w:horzAnchor="text" w:tblpX="555" w:tblpY="0"/>
+            <w:tblW w:w="8970.0" w:type="dxa"/>
+            <w:jc w:val="left"/>
+            <w:tblInd w:w="-97.0" w:type="dxa"/>
+            <w:tblBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblLook w:val="0000"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="4065"/>
+            <w:gridCol w:w="4905"/>
+            <w:tblGridChange w:id="0">
+              <w:tblGrid>
+                <w:gridCol w:w="4065"/>
+                <w:gridCol w:w="4905"/>
+              </w:tblGrid>
+            </w:tblGridChange>
+          </w:tblGrid>
+          <w:tr>
+            <w:trPr>
+              <w:cantSplit w:val="0"/>
+              <w:trHeight w:val="285" w:hRule="atLeast"/>
+              <w:tblHeader w:val="0"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017F">
+                <w:pPr>
+                  <w:widowControl w:val="1"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:b w:val="1"/>
+                    <w:bCs w:val="1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:b w:val="1"/>
+                    <w:bCs w:val="1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Nama Perusahaan / Pelanggan</w:t>
+                </w:r>
+              </w:p>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000180">
+                <w:pPr>
+                  <w:widowControl w:val="1"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:b w:val="1"/>
+                    <w:bCs w:val="1"/>
+                    <w:i w:val="1"/>
+                    <w:iCs w:val="1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:b w:val="1"/>
+                    <w:bCs w:val="1"/>
+                    <w:i w:val="1"/>
+                    <w:iCs w:val="1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Company/Customer Name</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcBorders>
+                  <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000181">
+                <w:pPr>
+                  <w:widowControl w:val="1"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:b w:val="1"/>
+                    <w:bCs w:val="1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:b w:val="1"/>
+                    <w:bCs w:val="1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Hubungan dengan Paragon</w:t>
+                </w:r>
+              </w:p>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000182">
+                <w:pPr>
+                  <w:widowControl w:val="1"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:i w:val="1"/>
+                    <w:iCs w:val="1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:b w:val="1"/>
+                    <w:bCs w:val="1"/>
+                    <w:i w:val="1"/>
+                    <w:iCs w:val="1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Relationship with Paragon</w:t>
+                </w:r>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:trPr>
+              <w:cantSplit w:val="0"/>
+              <w:trHeight w:val="285" w:hRule="atLeast"/>
+              <w:tblHeader w:val="0"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000183">
+                <w:pPr>
+                  <w:widowControl w:val="1"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcBorders>
+                  <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000184">
+                <w:pPr>
+                  <w:widowControl w:val="1"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:trPr>
+              <w:cantSplit w:val="0"/>
+              <w:trHeight w:val="285" w:hRule="atLeast"/>
+              <w:tblHeader w:val="0"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcBorders>
+                  <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000185">
+                <w:pPr>
+                  <w:widowControl w:val="1"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcBorders>
+                  <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+                  <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000186">
+                <w:pPr>
+                  <w:widowControl w:val="1"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000187">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="1"/>
+        <w:spacing w:after="0" w:before="0" w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="0f4761"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.    Saat ini memiliki, mengelola, atau bekerja di bisnis yang serupa atau bersaing </w:t>
+        <w:br w:type="textWrapping"/>
+        <w:tab/>
+        <w:t xml:space="preserve">dengan Paragon Group (mis., FMCG, Kecantikan, Manufaktur, Kesehatan, dll.)?</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000188">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:spacing w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Currently owning, managing, or working in a business that is similar to or competing with Paragon Group (e.g., FMCG, Beauty, Manufacturing, Healthcare, etc.)? </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000189">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:spacing w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:ind w:left="270" w:firstLine="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">☐ Ya/ Yes </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">☐ Tidak/ No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018A">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:before="0" w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:cs="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="0f4761"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.71ll6fj4czld" w:id="6"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+        <w:br w:type="textWrapping"/>
+        <w:t xml:space="preserve">          Jika Ya, mohon berikan detail/ </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, please provide details:</w:t>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:lock w:val="contentLocked"/>
+        <w:id w:val="-1126394305"/>
+        <w:tag w:val="goog_rdk_1"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="Table9"/>
+            <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:topFromText="180" w:bottomFromText="180" w:vertAnchor="text" w:horzAnchor="text" w:tblpX="555" w:tblpY="0"/>
+            <w:tblW w:w="9000.0" w:type="dxa"/>
+            <w:jc w:val="left"/>
+            <w:tblInd w:w="-97.0" w:type="dxa"/>
+            <w:tblBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblLook w:val="0000"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="2250"/>
+            <w:gridCol w:w="3645"/>
+            <w:gridCol w:w="3105"/>
+            <w:tblGridChange w:id="0">
+              <w:tblGrid>
+                <w:gridCol w:w="2250"/>
+                <w:gridCol w:w="3645"/>
+                <w:gridCol w:w="3105"/>
+              </w:tblGrid>
+            </w:tblGridChange>
+          </w:tblGrid>
+          <w:tr>
+            <w:trPr>
+              <w:cantSplit w:val="0"/>
+              <w:trHeight w:val="285" w:hRule="atLeast"/>
+              <w:tblHeader w:val="0"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018B">
+                <w:pPr>
+                  <w:widowControl w:val="1"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:b w:val="1"/>
+                    <w:bCs w:val="1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:b w:val="1"/>
+                    <w:bCs w:val="1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Hubungan</w:t>
+                </w:r>
+              </w:p>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018C">
+                <w:pPr>
+                  <w:widowControl w:val="1"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:i w:val="1"/>
+                    <w:iCs w:val="1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:b w:val="1"/>
+                    <w:bCs w:val="1"/>
+                    <w:i w:val="1"/>
+                    <w:iCs w:val="1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Relationship</w:t>
+                </w:r>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018D">
+                <w:pPr>
+                  <w:widowControl w:val="1"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:b w:val="1"/>
+                    <w:bCs w:val="1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:b w:val="1"/>
+                    <w:bCs w:val="1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Nama Perusahaan</w:t>
+                </w:r>
+              </w:p>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018E">
+                <w:pPr>
+                  <w:widowControl w:val="1"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:i w:val="1"/>
+                    <w:iCs w:val="1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:b w:val="1"/>
+                    <w:bCs w:val="1"/>
+                    <w:i w:val="1"/>
+                    <w:iCs w:val="1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Company Name</w:t>
+                </w:r>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcBorders>
+                  <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018F">
+                <w:pPr>
+                  <w:widowControl w:val="1"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:b w:val="1"/>
+                    <w:bCs w:val="1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:b w:val="1"/>
+                    <w:bCs w:val="1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Peran / Jabatan</w:t>
+                </w:r>
+              </w:p>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000190">
+                <w:pPr>
+                  <w:widowControl w:val="1"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:i w:val="1"/>
+                    <w:iCs w:val="1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:b w:val="1"/>
+                    <w:bCs w:val="1"/>
+                    <w:i w:val="1"/>
+                    <w:iCs w:val="1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Role /Position</w:t>
+                </w:r>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:trPr>
+              <w:cantSplit w:val="0"/>
+              <w:trHeight w:val="285" w:hRule="atLeast"/>
+              <w:tblHeader w:val="0"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000191">
+                <w:pPr>
+                  <w:widowControl w:val="1"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000192">
+                <w:pPr>
+                  <w:widowControl w:val="1"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcBorders>
+                  <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000193">
+                <w:pPr>
+                  <w:widowControl w:val="1"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:trPr>
+              <w:cantSplit w:val="0"/>
+              <w:trHeight w:val="285" w:hRule="atLeast"/>
+              <w:tblHeader w:val="0"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcBorders>
+                  <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000194">
+                <w:pPr>
+                  <w:widowControl w:val="1"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcBorders>
+                  <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000195">
+                <w:pPr>
+                  <w:widowControl w:val="1"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcBorders>
+                  <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+                  <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000196">
+                <w:pPr>
+                  <w:widowControl w:val="1"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000197">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:before="0" w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:ind w:left="180" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:cs="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="0f4761"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.rlk7m2kixykm" w:id="7"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D. Kepemilikan Merek / Pengalaman Bisnis /</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brand Ownership / Business Experience</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="0f4761"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apakah Anda pernah mendirikan, mendirikan bersama, memiliki, mengelola, atau secara aktif mengoperasikan merek atau bisnis pribadi (termasuk merek online, UMKM, startup, bisnis freelance, atau bisnis sampingan)?</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000198">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:spacing w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Have you ever founded, co-founded, owned, managed, or actively operated a personal brand or business  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000199">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:spacing w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   (including online brands, UMKM, startups, freelance businesses, or side businesses)?</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:br w:type="textWrapping"/>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">☐ Ya/Yes </w:t>
+        <w:tab/>
+        <w:t xml:space="preserve">    ☐ Tidak/No</w:t>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019A">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:spacing w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jika Ya, mohon sebutkan/ </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, please specify:</w:t>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:lock w:val="contentLocked"/>
+        <w:id w:val="-1729403564"/>
+        <w:tag w:val="goog_rdk_2"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="Table10"/>
+            <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:topFromText="180" w:bottomFromText="180" w:vertAnchor="text" w:horzAnchor="text" w:tblpX="405" w:tblpY="5.227050781259095"/>
+            <w:tblW w:w="8985.0" w:type="dxa"/>
+            <w:jc w:val="left"/>
+            <w:tblInd w:w="-97.0" w:type="dxa"/>
+            <w:tblBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblLook w:val="0000"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="2115"/>
+            <w:gridCol w:w="1605"/>
+            <w:gridCol w:w="1920"/>
+            <w:gridCol w:w="1440"/>
+            <w:gridCol w:w="1905"/>
+            <w:tblGridChange w:id="0">
+              <w:tblGrid>
+                <w:gridCol w:w="2115"/>
+                <w:gridCol w:w="1605"/>
+                <w:gridCol w:w="1920"/>
+                <w:gridCol w:w="1440"/>
+                <w:gridCol w:w="1905"/>
+              </w:tblGrid>
+            </w:tblGridChange>
+          </w:tblGrid>
+          <w:tr>
+            <w:trPr>
+              <w:cantSplit w:val="0"/>
+              <w:trHeight w:val="285" w:hRule="atLeast"/>
+              <w:tblHeader w:val="0"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019B">
+                <w:pPr>
+                  <w:widowControl w:val="1"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:b w:val="1"/>
+                    <w:bCs w:val="1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Brand/Business Name</w:t>
+                </w:r>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:br w:type="textWrapping"/>
+                </w:r>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:b w:val="1"/>
+                    <w:bCs w:val="1"/>
+                    <w:i w:val="1"/>
+                    <w:iCs w:val="1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Nama Merek / Bisnis</w:t>
+                </w:r>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019C">
+                <w:pPr>
+                  <w:widowControl w:val="1"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:b w:val="1"/>
+                    <w:bCs w:val="1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Position/ Role</w:t>
+                </w:r>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:br w:type="textWrapping"/>
+                </w:r>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:b w:val="1"/>
+                    <w:bCs w:val="1"/>
+                    <w:i w:val="1"/>
+                    <w:iCs w:val="1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Jabatan / Peran</w:t>
+                </w:r>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019D">
+                <w:pPr>
+                  <w:widowControl w:val="1"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:b w:val="1"/>
+                    <w:bCs w:val="1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Nature of Business</w:t>
+                </w:r>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:br w:type="textWrapping"/>
+                </w:r>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:b w:val="1"/>
+                    <w:bCs w:val="1"/>
+                    <w:i w:val="1"/>
+                    <w:iCs w:val="1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Jenis Usaha</w:t>
+                </w:r>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019E">
+                <w:pPr>
+                  <w:widowControl w:val="1"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:b w:val="1"/>
+                    <w:bCs w:val="1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Year Started</w:t>
+                </w:r>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:br w:type="textWrapping"/>
+                </w:r>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:b w:val="1"/>
+                    <w:bCs w:val="1"/>
+                    <w:i w:val="1"/>
+                    <w:iCs w:val="1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Tahun Mulai</w:t>
+                </w:r>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcBorders>
+                  <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019F">
+                <w:pPr>
+                  <w:widowControl w:val="1"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:b w:val="1"/>
+                    <w:bCs w:val="1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Current Status</w:t>
+                </w:r>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:br w:type="textWrapping"/>
+                </w:r>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:b w:val="1"/>
+                    <w:bCs w:val="1"/>
+                    <w:i w:val="1"/>
+                    <w:iCs w:val="1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Status Saat Ini</w:t>
+                </w:r>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                </w:r>
+              </w:p>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A0">
+                <w:pPr>
+                  <w:widowControl w:val="1"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:b w:val="1"/>
+                    <w:bCs w:val="1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">(Active/Inactive/ Closed)</w:t>
+                </w:r>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:br w:type="textWrapping"/>
+                </w:r>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:b w:val="1"/>
+                    <w:bCs w:val="1"/>
+                    <w:i w:val="1"/>
+                    <w:iCs w:val="1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">(Aktif/Tidak Aktif/Tutup)</w:t>
+                </w:r>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:trPr>
+              <w:cantSplit w:val="0"/>
+              <w:trHeight w:val="285" w:hRule="atLeast"/>
+              <w:tblHeader w:val="0"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A1">
+                <w:pPr>
+                  <w:widowControl w:val="1"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A2">
+                <w:pPr>
+                  <w:widowControl w:val="1"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A3">
+                <w:pPr>
+                  <w:widowControl w:val="1"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A4">
+                <w:pPr>
+                  <w:widowControl w:val="1"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcBorders>
+                  <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A5">
+                <w:pPr>
+                  <w:widowControl w:val="1"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:trPr>
+              <w:cantSplit w:val="0"/>
+              <w:trHeight w:val="285" w:hRule="atLeast"/>
+              <w:tblHeader w:val="0"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcBorders>
+                  <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A6">
+                <w:pPr>
+                  <w:widowControl w:val="1"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcBorders>
+                  <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A7">
+                <w:pPr>
+                  <w:widowControl w:val="1"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcBorders>
+                  <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A8">
+                <w:pPr>
+                  <w:widowControl w:val="1"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcBorders>
+                  <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A9">
+                <w:pPr>
+                  <w:widowControl w:val="1"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcBorders>
+                  <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+                  <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AA">
+                <w:pPr>
+                  <w:widowControl w:val="1"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AB">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:spacing w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:ind w:left="270" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="0f4761"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*Khusus untuk Kandidat MT (Management Trainee)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:before="0" w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="0f4761"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     *</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For MT (Management Trainee) Candidates Only</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AD">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:ind w:left="630" w:hanging="270"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Saya memahami bahwa Program</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Management Trainee</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> membutuhkan komitmen penuh sepanjang durasinya. Jika terpilih, saya setuju untuk memprioritaskan program ini dan mematuhi semua persyaratan program, termasuk penugasan, rotasi, penempatan, dan kegiatan pengembangan yang ditentukan oleh Perusahaan. Saya lebih lanjut mengakui bahwa saya tidak akan mengambil komitmen akademis, profesional, bisnis, atau pribadi yang dapat mengganggu partisipasi saya dalam program ini.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AE">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:spacing w:after="160" w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:ind w:left="630" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I understand that the Management Trainee Program requires full commitment throughout its duration. If selected, I agree to prioritize the program and comply with all program requirements, including assignments, rotations, placements, and development activities determined by the Company. I further acknowledge that I will not undertake any academic, professional, business, or personal commitments that may interfere with my participation in the program.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AF">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:spacing w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:ind w:left="270" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">☐ Saya Telah Membaca, Memahami, dan Menyetujui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B0">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:spacing w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:ind w:left="270" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    I Have Read, Understood, and Agree</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:before="0" w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B2">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:before="0" w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="0f4761"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.to9nolhiuaw0" w:id="8"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">F. Deklarasi Akhir</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/Final Declaration</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B3">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:spacing w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dengan melengkapi formulir ini, saya dengan ini menyatakan bahwa:</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B4">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:spacing w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">By completing this form, I hereby declare that:</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B5">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Semua informasi yang diberikan adalah benar, akurat, dan lengkap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B6">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All information provided is true, accurate, and complete.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B7">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:spacing w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B8">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Saya memahami bahwa deklarasi ini digunakan sebagai bagian dari clearance konflik kepentingan dan kepatuhan Paragon.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B9">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I understand that this declaration is used as part of Paragon’s conflict of interest and compliance clearance.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BA">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:spacing w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BB">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Saya mengakui bahwa deklarasi palsu, kelalaian, atau penyajian yang tidak benar dapat mengakibatkan diskualifikasi dari proses rekrutmen atau pemutusan hubungan kerja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BC">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:spacing w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I acknowledge that any false declaration, omission, or misrepresentation may result in disqualification from the recruitment process or termination of employment.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BD">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:spacing w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BE">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Saya menegaskan komitmen saya untuk menjaga kerahasiaan, termasuk sebelum penandatanganan NDA resmi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BF">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:spacing w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I confirm my commitment to maintain confidentiality, including prior to signing the formal NDA.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C0">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:spacing w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C1">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Saya mengakui dan menyetujui bahwa Data Pribadi saya akan diproses oleh Paragon untuk tujuan rekrutmen dan orientasi karyawan. Saya dengan ini memberikan persetujuan kepada Paragon untuk mengumpulkan, menyimpan, dan/atau memproses Data Pribadi saya selama periode yang diperlukan, sesuai dengan Kebijakan Privasi Paragon dan peraturan perundang-undangan yang berlaku, termasuk Undang-Undang No. 27 Tahun 2022 tentang Perlindungan Data Pribadi.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C2">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:spacing w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I acknowledge and agree that my Personal Data will be processed by Paragon for recruitment and employee onboarding purposes. I hereby give my consent to Paragon to collect, retain, and/or process my Personal Data for the period necessary to achieve such processing purposes, and/or in accordance with Paragon’s Privacy Policy and the prevailing laws and regulations, including Undang-Undang No. 27 of 2022 on Personal Data Protection.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C3">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Setuju untuk segera memberitahu dan memperbarui Petugas Data yang ditunjuk mengenai setiap perubahan informasi yang diberikan dalam deklarasi ini selama masa kerja saya di Paragon.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C4">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:spacing w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agree to promptly notify and update the designated Data Officer of any changes to the information provided in this declaration throughout my employment with Paragon.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C5">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:spacing w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">☐ Saya mengkonfirmasi dan menyetujui semua pernyataan di atas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C6">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:spacing w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     I confirm and agree with all statements above.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C7">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:spacing w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C8">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:spacing w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tempat &amp; Tanggal/</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Place &amp; Date</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">: __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C9">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:spacing w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CA">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:spacing w:line="278.00000000000006" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tanda Tangan</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> /Signature</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">: __________________________</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CB">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="100" w:line="228" w:lineRule="auto"/>
+        <w:ind w:right="171"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CC">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="100" w:line="228" w:lineRule="auto"/>
+        <w:ind w:right="171"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference r:id="rId8" w:type="default"/>
-[...1 lines deleted...]
-      <w:footerReference r:id="rId10" w:type="first"/>
+      <w:headerReference r:id="rId11" w:type="first"/>
+      <w:type w:val="nextPage"/>
       <w:pgSz w:h="16838" w:w="11906" w:orient="portrait"/>
       <w:pgMar w:bottom="280" w:top="1280" w:left="1020" w:right="1140" w:header="360" w:footer="0"/>
-      <w:pgNumType w:start="1"/>
       <w:titlePg w:val="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Arial"/>
   <w:font w:name="Georgia"/>
-  <w:font w:name="Calibri"/>
-  <w:font w:name="Liberation Mono"/>
+  <w:font w:name="Aptos"/>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000145">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CF">
     <w:pPr>
       <w:rPr/>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000143">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CD">
     <w:pPr>
       <w:rPr>
         <w:i w:val="1"/>
         <w:iCs w:val="1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000144">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CE">
     <w:pPr>
       <w:rPr/>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:i w:val="1"/>
         <w:iCs w:val="1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">Kindly download and make a copy of this form before editing. For submission, uploading a .docx version is recommended.</w:t>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D0">
+    <w:pPr>
+      <w:rPr/>
+    </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr/>
+      <w:drawing>
+        <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
+          <wp:extent cx="6191250" cy="1157288"/>
+          <wp:effectExtent b="0" l="0" r="0" t="0"/>
+          <wp:docPr id="1527662247" name="image1.png"/>
+          <a:graphic>
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic>
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="image1.png"/>
+                  <pic:cNvPicPr preferRelativeResize="0"/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:srcRect b="17512" l="0" r="0" t="20276"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="6191250" cy="1157288"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect"/>
+                  <a:ln/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions"/>
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:abstractNum w:abstractNumId="1">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:compat>
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="id"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
@@ -12461,55 +16795,111 @@
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="2.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="2.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table6">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="2.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="2.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
+  <w:style w:type="table" w:styleId="Table7">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="103.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table8">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="97.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="105.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table9">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="97.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="105.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table10">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="97.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="105.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -12757,51 +17147,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjXA9EE3XiAQoDC4KYRQl5Ge4Xz6A==">CgMxLjAyD2lkLjl3anJxNmc3M3l0dzIPaWQueXJibTV0eHlvenJuMg9pZC53ampxY2ZtdTU4N3gyD2lkLmgwbzVreW9mMXk2MTgAciExbDhqZnF5ODlsVVJ0aFBGSFdIY1NGb0Rkci1PUzVLR2M=</go:docsCustomData>
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjW+771WWU7ypPLhy26K193epvtFQ==">CgMxLjAaHwoBMBIaChgICVIUChJ0YWJsZS40aXd4b2xwdGx5ZXcaHwoBMRIaChgICVIUChJ0YWJsZS5zNWdpd2h1Y2x0anUaHwoBMhIaChgICVIUChJ0YWJsZS43bzRyN2ljYm52am0yD2lkLjl3anJxNmc3M3l0dzIPaWQueXJibTV0eHlvenJuMg9pZC53ampxY2ZtdTU4N3gyD2lkLmgwbzVreW9mMXk2MTIOaC5rdTB0Yzl2aDRrNHkyDmguNGdjZWZ1OHZ1ejNrMg5oLjcxbGw2Zmo0Y3psZDIOaC5ybGs3bTJraXh5a20yDmgudG85bm9saGl1YXcwOAByITFsOGpmcXk4OWxVUnRoUEZIV0hjU0ZvRGRyLU9TNUtHYw==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>ANDITA ANGGRAENI</dc:creator>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>12.0000</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Created">