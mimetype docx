--- v0 (2026-08-13)
+++ v1 (2026-10-12)
@@ -4619,56 +4619,56 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="c45911"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="3387725" cy="1724660"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1" name="image1.jpg"/>
+            <wp:docPr id="1" name="image2.jpg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image1.jpg"/>
+                    <pic:cNvPr id="0" name="image2.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3387725" cy="1724660"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -7424,147 +7424,147 @@
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="-1717742775"/>
+        <w:id w:val="-176979906"/>
         <w:tag w:val="goog_rdk_4"/>
       </w:sdtPr>
       <w:sdtContent>
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:smallCaps w:val="0"/>
             <w:strike w:val="0"/>
             <w:color w:val="000000"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:vertAlign w:val="baseline"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">第</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
       <w:fldChar w:fldCharType="separate"/>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="-143882249"/>
+        <w:id w:val="1079146703"/>
         <w:tag w:val="goog_rdk_5"/>
       </w:sdtPr>
       <w:sdtContent>
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:smallCaps w:val="0"/>
             <w:strike w:val="0"/>
             <w:color w:val="000000"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:vertAlign w:val="baseline"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">頁　／　共</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
       <w:fldChar w:fldCharType="separate"/>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="-2019713781"/>
+        <w:id w:val="62846927"/>
         <w:tag w:val="goog_rdk_6"/>
       </w:sdtPr>
       <w:sdtContent>
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:smallCaps w:val="0"/>
             <w:strike w:val="0"/>
             <w:color w:val="000000"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:vertAlign w:val="baseline"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">頁</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
@@ -7651,82 +7651,82 @@
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="leftMargin">
             <wp:posOffset>2540</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="topMargin">
             <wp:posOffset>-779779</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="3483610" cy="694055"/>
           <wp:effectExtent b="0" l="0" r="0" t="0"/>
           <wp:wrapSquare wrapText="bothSides" distB="0" distT="0" distL="114300" distR="114300"/>
-          <wp:docPr descr="橫-1" id="2" name="image2.jpg"/>
+          <wp:docPr descr="橫-1" id="2" name="image1.jpg"/>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr descr="橫-1" id="0" name="image2.jpg"/>
+                  <pic:cNvPr descr="橫-1" id="0" name="image1.jpg"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect b="0" l="0" r="0" t="0"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="3483610" cy="694055"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect"/>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="-355073063"/>
+        <w:id w:val="-1298815117"/>
         <w:tag w:val="goog_rdk_0"/>
       </w:sdtPr>
       <w:sdtContent>
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:smallCaps w:val="0"/>
             <w:strike w:val="0"/>
             <w:color w:val="000000"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="none"/>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:vertAlign w:val="baseline"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">地址: 10663台北市大安區辛亥路二段165號7樓</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
@@ -7743,97 +7743,97 @@
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="5952" w:right="401" w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="-194651737"/>
+        <w:id w:val="1963730354"/>
         <w:tag w:val="goog_rdk_1"/>
       </w:sdtPr>
       <w:sdtContent>
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:smallCaps w:val="0"/>
             <w:strike w:val="0"/>
             <w:color w:val="000000"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="none"/>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:vertAlign w:val="baseline"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">電話：02-</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="373e4d"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">27374700</w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="-2066104370"/>
+        <w:id w:val="-951816281"/>
         <w:tag w:val="goog_rdk_2"/>
       </w:sdtPr>
       <w:sdtContent>
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:smallCaps w:val="0"/>
             <w:strike w:val="0"/>
             <w:color w:val="000000"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="none"/>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:vertAlign w:val="baseline"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve"> 傳真：02-27374708</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
@@ -7850,51 +7850,51 @@
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="5952" w:right="1159" w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="0000ff"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:u w:val="single"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="1199354912"/>
+        <w:id w:val="616665483"/>
         <w:tag w:val="goog_rdk_3"/>
       </w:sdtPr>
       <w:sdtContent>
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:smallCaps w:val="0"/>
             <w:strike w:val="0"/>
             <w:color w:val="000000"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="none"/>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:vertAlign w:val="baseline"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">Email：</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:hyperlink r:id="rId2">
@@ -9077,59 +9077,59 @@
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="108.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table5">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="108.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-bold.ttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:exoneree@twinnocenceproject.org" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:exoneree@twinnocenceproject.org" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>