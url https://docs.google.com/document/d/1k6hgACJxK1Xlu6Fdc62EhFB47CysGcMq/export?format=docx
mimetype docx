--- v0 (2026-03-01)
+++ v1 (2026-08-01)
@@ -133,56 +133,56 @@
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
       <w:pPr>
         <w:ind w:left="800" w:hanging="800"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Nanum Gothic" w:cs="Nanum Gothic" w:eastAsia="Nanum Gothic" w:hAnsi="Nanum Gothic"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Nanum Gothic" w:cs="Nanum Gothic" w:eastAsia="Nanum Gothic" w:hAnsi="Nanum Gothic"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="0" distR="0">
             <wp:extent cx="3168481" cy="972000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="508894578" name="image1.png"/>
+            <wp:docPr id="508894578" name="image2.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image1.png"/>
+                    <pic:cNvPr id="0" name="image2.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3168481" cy="972000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -309,51 +309,72 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">이메일 제목 및 파일명은 </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">‘29기_이름_연락처.</w:t>
+        <w:t xml:space="preserve">‘</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">기_이름_연락처.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">docx</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">’</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
@@ -364,51 +385,68 @@
         <w:t xml:space="preserve">로 해주시기 바랍니다.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
       <w:pPr>
         <w:ind w:left="400" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ex) 29기_홍길동_01012345678.docx</w:t>
+        <w:t xml:space="preserve">Ex) </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">기_홍길동_01012345678.docx</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
       <w:pPr>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
       <w:pPr>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -419,109 +457,180 @@
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
       <w:pPr>
         <w:ind w:left="400" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">지원서 마감은 </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">2월 15일 (일) </w:t>
+        <w:t xml:space="preserve">8</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">월 1</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">일 (일) </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">23:59</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">입니다.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
       <w:pPr>
         <w:ind w:left="400" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">서류전형 합격 여부는 </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">2월 19일 (목) 23:59</w:t>
+        <w:t xml:space="preserve">월 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">일 (목) 23:59</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">전까지 개별적으로 알려드리겠습니다.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
@@ -575,88 +684,88 @@
       <w:pPr>
         <w:ind w:left="400" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1차면접은 </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">2월 21일 (토)</w:t>
+        <w:t xml:space="preserve">8월 22일 (토)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">입니다. 서류전형 합격자에 한하여 진행합니다.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
       <w:pPr>
         <w:ind w:left="400" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1차면접 전형 합격 여부는 </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">2월 21일 (토) 23:59전까지</w:t>
+        <w:t xml:space="preserve">8월 22일 (토) 23:59전까지</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> 개별적으로 알려드리겠습니다</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
@@ -679,88 +788,88 @@
       <w:pPr>
         <w:ind w:left="400" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2차면접은 </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">2월 22일 (일)</w:t>
+        <w:t xml:space="preserve">8월 23일 (일)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">입니다. 1차면접 합격자에 한하여 진행합니다.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
       <w:pPr>
         <w:ind w:left="400" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">최종합격 여부는 </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">2월 26일 (목) 23:59 전까지</w:t>
+        <w:t xml:space="preserve">8월 28일 (금) 23:59 전까지</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">개별적으로 알려드리겠습니다.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
       <w:pPr>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -889,87 +998,87 @@
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> 회  </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">장 유동권 (010-5672-4370)</w:t>
+        <w:t xml:space="preserve">장 박서현 (010-8853-2579)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
       <w:pPr>
         <w:ind w:left="400" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 부회장 김현중 (010-8562-1609)</w:t>
+        <w:t xml:space="preserve"> 부회장 조권우 (010-5719-1401)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
       <w:pPr>
         <w:ind w:left="400" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 부회장 조현욱 (010-8455-2987)</w:t>
+        <w:t xml:space="preserve"> 부회장 이승수 (010-7211-6736)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
       <w:pPr>
         <w:ind w:left="400" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">yflmaster@gmail.com</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
@@ -1567,51 +1676,51 @@
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">학년/학기</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="bfbfbf"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025년 2학기 기준</w:t>
+              <w:t xml:space="preserve">2026년 1학기 기준</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="524" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
@@ -2564,51 +2673,51 @@
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">02.21 토</w:t>
+              <w:t xml:space="preserve">08.22 토</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">09:00</w:t>
@@ -2636,51 +2745,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">02.22 일</w:t>
+              <w:t xml:space="preserve">08.23 일</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">09:00</w:t>
@@ -2713,51 +2822,51 @@
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">02.21 토</w:t>
+              <w:t xml:space="preserve">08.22 토</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
@@ -2783,51 +2892,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">02.22 일</w:t>
+              <w:t xml:space="preserve">08.23 일</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
@@ -2859,51 +2968,51 @@
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">02.21 토</w:t>
+              <w:t xml:space="preserve">08.22 토</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
@@ -2929,51 +3038,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">02.22 일</w:t>
+              <w:t xml:space="preserve">08.23 일</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
@@ -3005,51 +3114,51 @@
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">02.21 토</w:t>
+              <w:t xml:space="preserve">08.22 토</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">12:00</w:t>
@@ -3077,51 +3186,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">02.22 일</w:t>
+              <w:t xml:space="preserve">08.23 일</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">12:00</w:t>
@@ -3154,51 +3263,51 @@
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">02.21 토</w:t>
+              <w:t xml:space="preserve">08.22 토</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
@@ -3224,51 +3333,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">02.22 일</w:t>
+              <w:t xml:space="preserve">08.23 일</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
@@ -3300,51 +3409,51 @@
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">02.21 토</w:t>
+              <w:t xml:space="preserve">08.22 토</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
@@ -3370,51 +3479,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">02.22 일</w:t>
+              <w:t xml:space="preserve">08.23 일</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
@@ -3446,51 +3555,51 @@
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">02.21 토</w:t>
+              <w:t xml:space="preserve">08.22 토</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
@@ -3516,51 +3625,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000083">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">02.22 일</w:t>
+              <w:t xml:space="preserve">08.23 일</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
@@ -3592,51 +3701,51 @@
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">02.21 토</w:t>
+              <w:t xml:space="preserve">08.22 토</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
@@ -3662,51 +3771,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000089">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">02.22 일</w:t>
+              <w:t xml:space="preserve">08.23 일</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
@@ -3738,51 +3847,51 @@
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">02.21 토</w:t>
+              <w:t xml:space="preserve">08.22 토</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
@@ -3808,51 +3917,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">02.22 일</w:t>
+              <w:t xml:space="preserve">08.23 일</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000090">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
@@ -3884,51 +3993,51 @@
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000092">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">02.21 토</w:t>
+              <w:t xml:space="preserve">08.22 토</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000093">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
@@ -3954,51 +4063,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000095">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">02.22 일</w:t>
+              <w:t xml:space="preserve">08.23 일</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000096">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
@@ -4030,51 +4139,51 @@
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000098">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">02.21 토</w:t>
+              <w:t xml:space="preserve">08.22 토</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000099">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">20:00</w:t>
@@ -4102,51 +4211,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">02.22 일</w:t>
+              <w:t xml:space="preserve">08.23 일</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">20:00</w:t>
@@ -4179,51 +4288,51 @@
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">02.21 토</w:t>
+              <w:t xml:space="preserve">08.22 토</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">21:00</w:t>
@@ -4251,51 +4360,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">02.22 일</w:t>
+              <w:t xml:space="preserve">08.23 일</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">21:00</w:t>
@@ -4623,127 +4732,127 @@
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AC">
     <w:pPr>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4513"/>
         <w:tab w:val="right" w:leader="none" w:pos="9026"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:pict>
         <v:shape id="WordPictureWatermark2" style="position:absolute;width:247.5pt;height:75.9pt;rotation:0;z-index:-503316481;mso-position-horizontal-relative:margin;mso-position-horizontal:center;mso-position-vertical-relative:margin;mso-position-vertical:center;" alt="" type="#_x0000_t75">
-          <v:imagedata cropbottom="0f" cropleft="0f" cropright="0f" croptop="0f" r:id="rId1" o:title="image2.png"/>
+          <v:imagedata cropbottom="0f" cropleft="0f" cropright="0f" croptop="0f" r:id="rId1" o:title="image1.png"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AD">
     <w:pPr>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4513"/>
         <w:tab w:val="right" w:leader="none" w:pos="9026"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:pict>
         <v:shape id="WordPictureWatermark1" style="position:absolute;width:247.5pt;height:75.9pt;rotation:0;z-index:-503316481;mso-position-horizontal-relative:margin;mso-position-horizontal:center;mso-position-vertical-relative:margin;mso-position-vertical:center;" alt="" type="#_x0000_t75">
-          <v:imagedata cropbottom="0f" cropleft="0f" cropright="0f" croptop="0f" r:id="rId1" o:title="image2.png"/>
+          <v:imagedata cropbottom="0f" cropleft="0f" cropright="0f" croptop="0f" r:id="rId1" o:title="image1.png"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AE">
     <w:pPr>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4513"/>
         <w:tab w:val="right" w:leader="none" w:pos="9026"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:pict>
         <v:shape id="WordPictureWatermark3" style="position:absolute;width:247.5pt;height:75.9pt;rotation:0;z-index:-503316481;mso-position-horizontal-relative:margin;mso-position-horizontal:center;mso-position-vertical-relative:margin;mso-position-vertical:center;" alt="" type="#_x0000_t75">
-          <v:imagedata cropbottom="0f" cropleft="0f" cropright="0f" croptop="0f" r:id="rId1" o:title="image2.png"/>
+          <v:imagedata cropbottom="0f" cropleft="0f" cropright="0f" croptop="0f" r:id="rId1" o:title="image1.png"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
@@ -5246,67 +5355,67 @@
   </w:style>
   <w:style w:type="table" w:styleId="Table3">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="108.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.yflyonsei.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yflmaster@gmail.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.yflyonsei.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yflmaster@gmail.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NanumGothic-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NanumGothic-bold.ttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 테마">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>