--- v1 (2026-01-07)
+++ v2 (2026-11-07)
@@ -10020,50 +10020,69 @@
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine w:val="0"/>
     <w:hidden w:val="0"/>
     <w:qFormat w:val="0"/>
     <w:pPr>
       <w:suppressAutoHyphens w:val="1"/>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:leftChars="-1" w:rightChars="0" w:firstLineChars="-1"/>
       <w:textDirection w:val="btLr"/>
       <w:textAlignment w:val="top"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
       <w:lang w:bidi="ar-SA" w:eastAsia="en-US" w:val="id-ID"/>
     </w:rPr>
@@ -10253,68 +10272,54 @@
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
       <w:lang/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:next w:val="Hyperlink"/>
     <w:autoRedefine w:val="0"/>
     <w:hidden w:val="0"/>
     <w:qFormat w:val="1"/>
     <w:rPr>
       <w:color w:val="0000ff"/>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:u w:val="single"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
       <w:lang/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
-    <w:name w:val="Subtitle"/>
+  <w:style w:type="paragraph" w:styleId="TableofFigures">
+    <w:name w:val="table of figures"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:pPr>
-[...12 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="108.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carasunda.com/" TargetMode="External"/></Relationships>
 </file>
 