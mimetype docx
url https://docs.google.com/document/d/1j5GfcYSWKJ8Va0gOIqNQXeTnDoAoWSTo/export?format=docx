--- v0 (2026-07-23)
+++ v1 (2026-10-29)
@@ -1,87 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="tmp" ContentType="image/png"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="7DF3A93D" w14:textId="4220434E" w:rsidR="003E31B0" w:rsidRPr="00AA1105" w:rsidRDefault="009F267D" w:rsidP="00E00799">
+    <w:p w14:paraId="7DF3A93D" w14:textId="520A68B4" w:rsidR="003E31B0" w:rsidRPr="00AA1105" w:rsidRDefault="009F267D" w:rsidP="00E00799">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk218614482"/>
       <w:r w:rsidRPr="00AA1105">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>RIEMAT Vol. 11 Núm. 1 (2026)</w:t>
+        <w:t>RIEMT Vol. 11 Núm. 1 (2026)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46273B46" w14:textId="79CDB062" w:rsidR="009F267D" w:rsidRPr="00264C49" w:rsidRDefault="000926F0" w:rsidP="00E00799">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000926F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5266E406" w14:textId="4C3AD52E" w:rsidR="000926F0" w:rsidRDefault="00F60CD0" w:rsidP="00F14583">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -376,57 +375,56 @@
     <w:p w14:paraId="01448E1C" w14:textId="28F44C17" w:rsidR="00F14583" w:rsidRPr="000926F0" w:rsidRDefault="009F267D" w:rsidP="00F14583">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000926F0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>RIEMAT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56B860EE" w14:textId="23F01334" w:rsidR="00F14583" w:rsidRPr="000926F0" w:rsidRDefault="00F14583" w:rsidP="00F14583">
+    <w:p w14:paraId="56B860EE" w14:textId="23F01334" w:rsidR="00F14583" w:rsidRPr="00CD39A3" w:rsidRDefault="00F14583" w:rsidP="00F14583">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50BAEE8D" w14:textId="18E75CBA" w:rsidR="009F267D" w:rsidRPr="00AA1105" w:rsidRDefault="009F267D" w:rsidP="00F14583">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA1105">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Página web de la revista: </w:t>
@@ -497,84 +495,107 @@
           <w:szCs w:val="18"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F14583">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Artículo Original</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="062A2DC4" w14:textId="3C288D04" w:rsidR="00E00799" w:rsidRPr="00264C49" w:rsidRDefault="00E00799" w:rsidP="00E00799">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E9DBE0D" w14:textId="7A6B73BB" w:rsidR="009F267D" w:rsidRPr="00056B4B" w:rsidRDefault="009F267D" w:rsidP="00E00799">
+    <w:p w14:paraId="2E9DBE0D" w14:textId="06968B89" w:rsidR="009F267D" w:rsidRPr="00056B4B" w:rsidRDefault="009F267D" w:rsidP="00E00799">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00056B4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Escriba el título en español de su artículo. Escribir en </w:t>
       </w:r>
       <w:r w:rsidR="00E00799" w:rsidRPr="00056B4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>mayúscula inicial solo en la primera letra de la primera palabra y nombres propios.</w:t>
+      </w:r>
+      <w:r w:rsidR="00025212">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00025212" w:rsidRPr="0037491E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>(20 palabras máx.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0743D502" w14:textId="77777777" w:rsidR="00F14583" w:rsidRPr="00056B4B" w:rsidRDefault="00F14583" w:rsidP="00E00799">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22F9E8AA" w14:textId="62E697E7" w:rsidR="00E00799" w:rsidRPr="00370D04" w:rsidRDefault="00E00799" w:rsidP="00E00799">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
@@ -1129,67 +1150,85 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F55B94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">1. Introducción </w:t>
       </w:r>
       <w:r w:rsidRPr="00006849">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Obligatorio)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D283F23" w14:textId="77777777" w:rsidR="00056B4B" w:rsidRPr="00006849" w:rsidRDefault="00056B4B" w:rsidP="00056B4B">
+    <w:p w14:paraId="6D283F23" w14:textId="006FD622" w:rsidR="00056B4B" w:rsidRPr="00006849" w:rsidRDefault="00056B4B" w:rsidP="00056B4B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00006849">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La introducción comienza explicando brevemente, utilizando referencias apropiadas, lo que ya se sabe sobre este tema. A continuación, debe reducir un poco el campo e identificar el área donde todavía hay cierta incertidumbre, citando, donde sea apropiado, cualquier dato previo. Esto conducirá lógicamente a una descripción de una brecha explícita en el conocimiento que su estudio espera llenar. Debe establecer claramente el (o los) objetivo(s) de la investigación.</w:t>
       </w:r>
+      <w:r w:rsidR="0037491E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0037491E" w:rsidRPr="0037491E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Recordar que RIEMAT se rige bajo la aplicación de las Normar APA Séptima Edición en todo el documento.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3C0B0CA3" w14:textId="77777777" w:rsidR="00056B4B" w:rsidRPr="00006849" w:rsidRDefault="00056B4B" w:rsidP="00056B4B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F55B94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Materiales y Métodos </w:t>
       </w:r>
       <w:r w:rsidRPr="000F0ADB">
         <w:rPr>
@@ -1280,380 +1319,1234 @@
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Obligatorio)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03CDEFF7" w14:textId="77777777" w:rsidR="00056B4B" w:rsidRPr="00006849" w:rsidRDefault="00056B4B" w:rsidP="00056B4B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00006849">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Se relatan los resultados obtenidos a partir de la aplicación del método seleccionado. Los datos expuestos en el texto serán complementados con el uso de tablas y figuras (ambas deben estar insertadas en documento de forma editable), siempre respetando la estructura dada en los apartados anteriores. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E7B8D82" w14:textId="77777777" w:rsidR="00056B4B" w:rsidRPr="00006849" w:rsidRDefault="00056B4B" w:rsidP="00056B4B">
+    <w:p w14:paraId="0E7B8D82" w14:textId="7F05E9CE" w:rsidR="00056B4B" w:rsidRDefault="00056B4B" w:rsidP="00056B4B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00006849">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La discusión es donde los autores exponen sus propias opiniones sobre el tema, el significado y la aplicación práctica de los resultados; consideraciones sobre una posible inconsistencia de la metodología y las razones que hacen válidos los resultados; similitudes y desacuerdos con publicaciones similares, así como recomendaciones para futuras investigaciones. Debe existir concordancia entre los resultados alcanzados y las conclusiones del estudio</w:t>
       </w:r>
-    </w:p>
+      <w:r w:rsidR="00697A7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20E785EA" w14:textId="7D14E8A7" w:rsidR="00697A7C" w:rsidRPr="00697A7C" w:rsidRDefault="00697A7C" w:rsidP="00056B4B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Hlk233699984"/>
+      <w:r w:rsidRPr="00697A7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tabla 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CF0DBD0" w14:textId="16395C1E" w:rsidR="00697A7C" w:rsidRPr="00697A7C" w:rsidRDefault="00697A7C" w:rsidP="00056B4B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697A7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Estadísticos descriptivos del corpus (N = 682).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2703"/>
+        <w:gridCol w:w="1643"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00697A7C" w:rsidRPr="00CC633B" w14:paraId="40CA2C37" w14:textId="77777777" w:rsidTr="00090ED2">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4898ED1F" w14:textId="77777777" w:rsidR="00697A7C" w:rsidRPr="00CC633B" w:rsidRDefault="00697A7C" w:rsidP="00090ED2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC633B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Indicador</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2DCD873E" w14:textId="77777777" w:rsidR="00697A7C" w:rsidRPr="00CC633B" w:rsidRDefault="00697A7C" w:rsidP="00090ED2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC633B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Valor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00697A7C" w:rsidRPr="00CC633B" w14:paraId="6A42A7E6" w14:textId="77777777" w:rsidTr="00090ED2">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="270F19E4" w14:textId="77777777" w:rsidR="00697A7C" w:rsidRPr="00CC633B" w:rsidRDefault="00697A7C" w:rsidP="00697A7C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC633B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>N (artículos)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0961067D" w14:textId="77777777" w:rsidR="00697A7C" w:rsidRPr="00CC633B" w:rsidRDefault="00697A7C" w:rsidP="00697A7C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC633B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>682</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00697A7C" w:rsidRPr="00CC633B" w14:paraId="4BF6B1D7" w14:textId="77777777" w:rsidTr="00090ED2">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A300F21" w14:textId="77777777" w:rsidR="00697A7C" w:rsidRPr="00CC633B" w:rsidRDefault="00697A7C" w:rsidP="00697A7C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC633B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rango temporal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="40C12008" w14:textId="77777777" w:rsidR="00697A7C" w:rsidRPr="00CC633B" w:rsidRDefault="00697A7C" w:rsidP="00697A7C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC633B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2010–2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00697A7C" w:rsidRPr="00CC633B" w14:paraId="3EA6211E" w14:textId="77777777" w:rsidTr="00090ED2">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="52116443" w14:textId="77777777" w:rsidR="00697A7C" w:rsidRPr="00CC633B" w:rsidRDefault="00697A7C" w:rsidP="00697A7C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC633B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Fuentes (únicas)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="00405268" w14:textId="77777777" w:rsidR="00697A7C" w:rsidRPr="00CC633B" w:rsidRDefault="00697A7C" w:rsidP="00697A7C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC633B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>186</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00697A7C" w:rsidRPr="00CC633B" w14:paraId="2A2B0892" w14:textId="77777777" w:rsidTr="00090ED2">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="065164BA" w14:textId="77777777" w:rsidR="00697A7C" w:rsidRPr="00CC633B" w:rsidRDefault="00697A7C" w:rsidP="00697A7C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC633B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Autores (únicos)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B91F9DA" w14:textId="77777777" w:rsidR="00697A7C" w:rsidRPr="00CC633B" w:rsidRDefault="00697A7C" w:rsidP="00697A7C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC633B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1 981</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00697A7C" w:rsidRPr="00CC633B" w14:paraId="2BE15701" w14:textId="77777777" w:rsidTr="00090ED2">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FF4A3ED" w14:textId="77777777" w:rsidR="00697A7C" w:rsidRPr="00CC633B" w:rsidRDefault="00697A7C" w:rsidP="00697A7C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC633B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Promedio autores/artículo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7741A199" w14:textId="77777777" w:rsidR="00697A7C" w:rsidRPr="00CC633B" w:rsidRDefault="00697A7C" w:rsidP="00697A7C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC633B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4,16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00697A7C" w:rsidRPr="00CC633B" w14:paraId="05AB4D09" w14:textId="77777777" w:rsidTr="00090ED2">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="77A7A4CC" w14:textId="77777777" w:rsidR="00697A7C" w:rsidRPr="00CC633B" w:rsidRDefault="00697A7C" w:rsidP="00697A7C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC633B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Artículos sin citas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="756A2F73" w14:textId="77777777" w:rsidR="00697A7C" w:rsidRPr="00CC633B" w:rsidRDefault="00697A7C" w:rsidP="00697A7C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC633B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>48 (7,0 %)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00697A7C" w:rsidRPr="00CC633B" w14:paraId="3DA1231F" w14:textId="77777777" w:rsidTr="00090ED2">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="17B7084C" w14:textId="77777777" w:rsidR="00697A7C" w:rsidRPr="00CC633B" w:rsidRDefault="00697A7C" w:rsidP="00697A7C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC633B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Idioma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="63C5FDA9" w14:textId="77777777" w:rsidR="00697A7C" w:rsidRPr="00CC633B" w:rsidRDefault="00697A7C" w:rsidP="00697A7C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC633B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Inglés (100 %)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1C816DF7" w14:textId="77777777" w:rsidR="00697A7C" w:rsidRDefault="00697A7C" w:rsidP="00056B4B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="318F99E1" w14:textId="2C645407" w:rsidR="00697A7C" w:rsidRDefault="00697A7C" w:rsidP="00056B4B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697A7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nota.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697A7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tomado de Scopus / </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00697A7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Biblioshiny</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00697A7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. (2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FF86C55" w14:textId="1860BFEA" w:rsidR="00697A7C" w:rsidRDefault="00697A7C" w:rsidP="00056B4B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52AF2EFA" w14:textId="25AA04CA" w:rsidR="00697A7C" w:rsidRDefault="00697A7C" w:rsidP="00056B4B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0686764E" w14:textId="04F38372" w:rsidR="00697A7C" w:rsidRPr="00697A7C" w:rsidRDefault="00697A7C" w:rsidP="00056B4B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697A7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Figura 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D066224" w14:textId="44FD4CEF" w:rsidR="00697A7C" w:rsidRDefault="00697A7C" w:rsidP="00056B4B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697A7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Producción anual de artículos, 2010–2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27A20247" w14:textId="0F71E935" w:rsidR="00697A7C" w:rsidRDefault="00697A7C" w:rsidP="00056B4B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4D1C60C0" wp14:editId="78ACFB43">
+            <wp:extent cx="5904230" cy="2350135"/>
+            <wp:effectExtent l="0" t="0" r="1270" b="0"/>
+            <wp:docPr id="4" name="Imagen 4"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="4" name="Imagen 4"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5904230" cy="2350135"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="200C4D2E" w14:textId="25BA0EB4" w:rsidR="00697A7C" w:rsidRPr="00006849" w:rsidRDefault="00697A7C" w:rsidP="00056B4B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697A7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nota.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697A7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tomado de Scopus / </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00697A7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Biblioshiny</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00697A7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. (2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:p w14:paraId="34F05F3D" w14:textId="77777777" w:rsidR="00056B4B" w:rsidRPr="00006849" w:rsidRDefault="00056B4B" w:rsidP="00056B4B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F55B94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Conclusiones </w:t>
       </w:r>
+      <w:bookmarkStart w:id="10" w:name="_Hlk243053840"/>
       <w:r w:rsidRPr="00006849">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Obligatorio)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="048264AE" w14:textId="77777777" w:rsidR="00056B4B" w:rsidRPr="00006849" w:rsidRDefault="00056B4B" w:rsidP="00056B4B">
+    <w:bookmarkEnd w:id="10"/>
+    <w:p w14:paraId="048264AE" w14:textId="72A92E92" w:rsidR="00056B4B" w:rsidRDefault="00056B4B" w:rsidP="00056B4B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00006849">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La conclusión tiene como objetivo ayudar al lector a comprender por qué su investigación debería ser importante para ellos una vez que hayan terminado de leer el artículo. Una conclusión no es simplemente un resumen de sus puntos o una reformulación de su problema de investigación, sino una síntesis de los puntos clave. Para la mayoría de los artículos, un párrafo bien desarrollado que resuma el principal hallazgo de la investigación es suficiente, aunque en algunos casos se puede requerir una conclusión de dos o tres párrafos, tal vez con una oración corta con las implicaciones para futuras investigaciones.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="2D708543" w14:textId="77777777" w:rsidR="00CD39A3" w:rsidRDefault="00CD39A3" w:rsidP="00056B4B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F6C8B40" w14:textId="75B7463D" w:rsidR="00CD39A3" w:rsidRPr="00CD39A3" w:rsidRDefault="00CD39A3" w:rsidP="00056B4B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD39A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Declaración sobre el uso de la IA generativa y tecnologías asistidas por IA en el proceso de redacción.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD39A3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD39A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Obligatorio)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A09034E" w14:textId="0D25B0A6" w:rsidR="00CD39A3" w:rsidRDefault="00CD39A3" w:rsidP="00056B4B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD39A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ejemplo 1:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> El manuscrito no utilizó IA generativa en ninguna etapa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78C7FEE9" w14:textId="5F29FC8E" w:rsidR="00CD39A3" w:rsidRPr="00006849" w:rsidRDefault="00CD39A3" w:rsidP="00056B4B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD39A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ejemplo 2:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD39A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Durante la preparación de este manuscrito,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD39A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>los autores utilizaron herramientas de inteligencia artificial generativa con el fin de apoyar la mejora de la redacción, el estilo del texto y la organización de algunas secciones del documento. Estas herramientas fueron empleadas únicamente como asistencia en el proceso de elaboración del manuscrito.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD39A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Posteriormente, los autores revisaron cuidadosamente todo el contenido generado o sugerido por dichas herramientas, realizaron las correcciones pertinentes y validaron la información presentada para asegurar su precisión, coherencia académica y rigor científico. Los autores asumen la responsabilidad total por el contenido final del manuscrito.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="195D1F8F" w14:textId="77777777" w:rsidR="00056B4B" w:rsidRPr="00006849" w:rsidRDefault="00056B4B" w:rsidP="00056B4B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00006849">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Agradecimientos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24907B35" w14:textId="69AA6038" w:rsidR="00056B4B" w:rsidRDefault="00056B4B" w:rsidP="00056B4B">
+    <w:p w14:paraId="24907B35" w14:textId="4CE96AED" w:rsidR="00056B4B" w:rsidRDefault="00056B4B" w:rsidP="00056B4B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00006849">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Se expresarán a las personas o entidades que hayan contribuido significativamente en el desarrollo del trabajo y que no están incluidos como autores.  Deben estar justificados a la izquierda, en negrita. Es decisión de los autores declarar este segmento.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54D457F3" w14:textId="7485507C" w:rsidR="00C936A5" w:rsidRPr="00C936A5" w:rsidRDefault="00C936A5" w:rsidP="00C936A5">
+    <w:p w14:paraId="31B7D4C6" w14:textId="77777777" w:rsidR="0037491E" w:rsidRDefault="0037491E" w:rsidP="00056B4B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54D457F3" w14:textId="6A5B8262" w:rsidR="00C936A5" w:rsidRPr="00CD39A3" w:rsidRDefault="00C936A5" w:rsidP="00C936A5">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C936A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="es-EC"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nota </w:t>
-[...11 lines deleted...]
-        <w:t>importante:</w:t>
+        <w:t>Nota importante:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="es-EC"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C936A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Al momento de realizar el envío del artículo a la plataforma de la revista, es obligatorio adjuntar los siguientes archivos:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C936A5">
-[...27 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00CD39A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Manuscrito del artículo y Carta de aceptación de las normas de la revista para que el envío sea considerado completo</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD39A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Además, incorporar archivos de imágenes en alca calidad de ser necesario.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AC0690C" w14:textId="349BEE9B" w:rsidR="00006849" w:rsidRPr="00006849" w:rsidRDefault="00006849" w:rsidP="00006849">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F55B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>5. Referencias bibliográficas</w:t>
+      </w:r>
+      <w:r w:rsidR="00F55B94" w:rsidRPr="00F55B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C936A5">
-[...11 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidR="00F55B94" w:rsidRPr="00F55B94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:t>(Obligatorio</w:t>
+      </w:r>
+      <w:r w:rsidR="00C607E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0037491E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Mínimo</w:t>
+      </w:r>
+      <w:r w:rsidR="00C607E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15</w:t>
+      </w:r>
+      <w:r w:rsidR="00F55B94" w:rsidRPr="00F55B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D17AE5E" w14:textId="5A9C6FC9" w:rsidR="00E51898" w:rsidRPr="00E51898" w:rsidRDefault="00E51898" w:rsidP="00E51898">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E51898">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>5. Referencias bibliográficas</w:t>
-[...91 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Anchundia-Santana, J. I., Sánchez-Cano, J. E., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E51898">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Garcia-Quilachamin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E51898">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, W., &amp; Santana-Mantuano, E. I. (2021). </w:t>
       </w:r>
       <w:r w:rsidRPr="00E51898">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1683,51 +2576,51 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>iJOE</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E51898">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>), 17</w:t>
       </w:r>
       <w:r w:rsidRPr="00E51898">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(04), 133-144. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00C3607D">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.3991/ijoe.v17i04.21117</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="308907DE" w14:textId="42D072D0" w:rsidR="00E51898" w:rsidRPr="00E51898" w:rsidRDefault="00E51898" w:rsidP="00E51898">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:hanging="720"/>
@@ -1761,51 +2654,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Revista de Investigación, Administración e Ingeniería, 12</w:t>
       </w:r>
       <w:r w:rsidRPr="00E51898">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(3), 195204.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00C3607D">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://revistas.udes.edu.co/aibi/article/view/4382</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64F0C717" w14:textId="19D071A0" w:rsidR="00AA1105" w:rsidRPr="00370D04" w:rsidRDefault="00E51898" w:rsidP="00E51898">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1901,51 +2794,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Energy Savings in University Buildings: The Potential Role of Smart Monitoring and IoT Technologies. </w:t>
       </w:r>
       <w:r w:rsidRPr="00370D04">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Sustainability, 17</w:t>
       </w:r>
       <w:r w:rsidRPr="00370D04">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), Article 1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00370D04">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.3390/su17010111</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="218ED11E" w14:textId="600FDDEB" w:rsidR="00E51898" w:rsidRDefault="00E51898" w:rsidP="00E51898">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00370D04">
@@ -2034,51 +2927,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">IoT-Based Air Conditioning Control System for Energy Saving. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E51898">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>International Journal on Advanced Science, Engineering and Information Technology, 13</w:t>
       </w:r>
       <w:r w:rsidRPr="00E51898">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 8-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00C3607D">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.18517/ijaseit.13.1.17152</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="339241EB" w14:textId="77777777" w:rsidR="00F55B94" w:rsidRDefault="00E51898" w:rsidP="00E51898">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:hanging="720"/>
@@ -2096,51 +2989,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Yan, Y. (2025). The optimization and impact of public sports service quality based on the supervised learning model and artificial intelligence. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E51898">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Scientific Reports, 15</w:t>
       </w:r>
       <w:r w:rsidRPr="00E51898">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00C3607D">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1038/s41598-025-94613-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5BC17196" w14:textId="0CF7A18D" w:rsidR="00E51898" w:rsidRDefault="00E51898" w:rsidP="00E51898">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2382,130 +3275,291 @@
     </w:p>
     <w:p w14:paraId="016C1AAF" w14:textId="2B484FEB" w:rsidR="00F55B94" w:rsidRDefault="00F55B94" w:rsidP="00E51898">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="102EA186" w14:textId="67F744AB" w:rsidR="00F55B94" w:rsidRDefault="00F55B94" w:rsidP="00E51898">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1412320C" w14:textId="1916B0F5" w:rsidR="00F55B94" w:rsidRDefault="00F55B94" w:rsidP="00E51898">
-[...78 lines deleted...]
-    <w:p w14:paraId="74F32482" w14:textId="77777777" w:rsidR="00370D04" w:rsidRPr="00B42FE6" w:rsidRDefault="00370D04" w:rsidP="00370D04">
+    <w:p w14:paraId="1D146DE7" w14:textId="77777777" w:rsidR="00CD39A3" w:rsidRDefault="00CD39A3" w:rsidP="00370D04">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D733AC3" w14:textId="77777777" w:rsidR="00CD39A3" w:rsidRDefault="00CD39A3" w:rsidP="00370D04">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D5510AE" w14:textId="77777777" w:rsidR="00CD39A3" w:rsidRDefault="00CD39A3" w:rsidP="00370D04">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32903DB1" w14:textId="77777777" w:rsidR="00CD39A3" w:rsidRDefault="00CD39A3" w:rsidP="00370D04">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="012B9B4F" w14:textId="77777777" w:rsidR="00CD39A3" w:rsidRDefault="00CD39A3" w:rsidP="00370D04">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A4A97D4" w14:textId="77777777" w:rsidR="00CD39A3" w:rsidRDefault="00CD39A3" w:rsidP="00370D04">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AC9BB58" w14:textId="77777777" w:rsidR="00CD39A3" w:rsidRDefault="00CD39A3" w:rsidP="00370D04">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E0AE7A0" w14:textId="77777777" w:rsidR="00CD39A3" w:rsidRDefault="00CD39A3" w:rsidP="00370D04">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40965B13" w14:textId="77777777" w:rsidR="00CD39A3" w:rsidRDefault="00CD39A3" w:rsidP="00370D04">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EA55D4B" w14:textId="77777777" w:rsidR="00CD39A3" w:rsidRDefault="00CD39A3" w:rsidP="00370D04">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E4F2273" w14:textId="77777777" w:rsidR="00CD39A3" w:rsidRDefault="00CD39A3" w:rsidP="00370D04">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32353487" w14:textId="77777777" w:rsidR="00CD39A3" w:rsidRDefault="00CD39A3" w:rsidP="00370D04">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E7FE5D5" w14:textId="77777777" w:rsidR="00CD39A3" w:rsidRDefault="00CD39A3" w:rsidP="00370D04">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B3D5B0F" w14:textId="77777777" w:rsidR="00CD39A3" w:rsidRDefault="00CD39A3" w:rsidP="00370D04">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D6121B3" w14:textId="77777777" w:rsidR="00CD39A3" w:rsidRDefault="00CD39A3" w:rsidP="00370D04">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5814A2B2" w14:textId="77777777" w:rsidR="00CD39A3" w:rsidRDefault="00CD39A3" w:rsidP="00370D04">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74F32482" w14:textId="289ADCC8" w:rsidR="00370D04" w:rsidRPr="00B42FE6" w:rsidRDefault="00370D04" w:rsidP="00370D04">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B42FE6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">RIEMAT Vol. 11 </w:t>
@@ -2974,95 +4028,118 @@
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003916CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Original Article</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FF40FF1" w14:textId="77777777" w:rsidR="002A173B" w:rsidRPr="003916CA" w:rsidRDefault="002A173B" w:rsidP="00370D04">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="167480E2" w14:textId="576C155F" w:rsidR="00370D04" w:rsidRPr="002B5727" w:rsidRDefault="002B5727" w:rsidP="00370D04">
+    <w:p w14:paraId="167480E2" w14:textId="6E9DA703" w:rsidR="00370D04" w:rsidRPr="002B5727" w:rsidRDefault="002B5727" w:rsidP="00370D04">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B5727">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Write the title of your article in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5727">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. Capitalize only the first letter of the first word and proper nouns.</w:t>
+      </w:r>
+      <w:r w:rsidR="00025212">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00025212" w:rsidRPr="0037491E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(20 words max.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E8114F4" w14:textId="77777777" w:rsidR="00370D04" w:rsidRPr="00370D04" w:rsidRDefault="00370D04" w:rsidP="00370D04">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00370D04">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
@@ -3377,130 +4454,162 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14B5759B" w14:textId="106D7A2D" w:rsidR="00370D04" w:rsidRPr="002A2530" w:rsidRDefault="00370D04" w:rsidP="00370D04">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A607A1A" w14:textId="77777777" w:rsidR="00370D04" w:rsidRPr="002A2530" w:rsidRDefault="00370D04" w:rsidP="00370D04">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00370D04" w:rsidRPr="002A2530" w:rsidSect="00370D04">
-          <w:headerReference w:type="default" r:id="rId19"/>
-          <w:footerReference w:type="default" r:id="rId20"/>
+          <w:headerReference w:type="default" r:id="rId18"/>
+          <w:footerReference w:type="default" r:id="rId19"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A50DA0F" w14:textId="77777777" w:rsidR="00B42FE6" w:rsidRPr="00B42FE6" w:rsidRDefault="00B42FE6" w:rsidP="002B5727">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B42FE6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Introduction </w:t>
       </w:r>
       <w:r w:rsidRPr="00B42FE6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(Required)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ACA4C55" w14:textId="69ED0DD5" w:rsidR="00B42FE6" w:rsidRDefault="00B42FE6" w:rsidP="002B5727">
+    <w:p w14:paraId="4BF3B573" w14:textId="77777777" w:rsidR="0037491E" w:rsidRDefault="00B42FE6" w:rsidP="002B5727">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B42FE6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The introduction begins by briefly explaining, using appropriate references, what is already known about the subject. You should then narrow the field somewhat and identify the area where there is still some uncertainty, citing, where appropriate, any previous data. This will logically lead to a description of an explicit gap in knowledge that your study hopes to fill. You should clearly state the objective(s) of the research.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="46388B2E" w14:textId="77777777" w:rsidR="00B42FE6" w:rsidRPr="00B42FE6" w:rsidRDefault="00B42FE6" w:rsidP="002B5727">
+      <w:r w:rsidR="0037491E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ACA4C55" w14:textId="3BD7415F" w:rsidR="00B42FE6" w:rsidRPr="0037491E" w:rsidRDefault="0037491E" w:rsidP="002B5727">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="0037491E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Please note that RIEMAT adheres to the APA Style Guide, 7th Edition, throughout this document.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46388B2E" w14:textId="77777777" w:rsidR="00B42FE6" w:rsidRPr="0037491E" w:rsidRDefault="00B42FE6" w:rsidP="002B5727">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="3DDF65BF" w14:textId="77777777" w:rsidR="00B42FE6" w:rsidRPr="00B42FE6" w:rsidRDefault="00B42FE6" w:rsidP="002B5727">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B42FE6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Materials and Methods </w:t>
@@ -3608,82 +4717,1092 @@
         </w:rPr>
         <w:t>(Required)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05D1A948" w14:textId="77777777" w:rsidR="00B42FE6" w:rsidRPr="00B42FE6" w:rsidRDefault="00B42FE6" w:rsidP="002B5727">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B42FE6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The results obtained from the application of the selected method are reported. The data presented in the text will be complemented with the use of tables and figures (both must be inserted in the document in an editable form), always respecting the structure given in the previous sections. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5757E481" w14:textId="3A9DA5C7" w:rsidR="00B42FE6" w:rsidRDefault="00B42FE6" w:rsidP="002B5727">
+    <w:p w14:paraId="5757E481" w14:textId="40AD3330" w:rsidR="00B42FE6" w:rsidRDefault="00B42FE6" w:rsidP="002B5727">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B42FE6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The discussion is where the authors present their own opinions on the subject, the meaning and practical application of the results; considerations on a possible inconsistency of the methodology and the reasons that make the results valid; similarities and disagreements with similar publications, as well as recommendations for future research. There must be concordance between the results reached and the conclusions of the study.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CED8441" w14:textId="77777777" w:rsidR="00B42FE6" w:rsidRPr="00B42FE6" w:rsidRDefault="00B42FE6" w:rsidP="002B5727">
+    <w:p w14:paraId="0C41805B" w14:textId="5445881A" w:rsidR="00C9556A" w:rsidRPr="00C9556A" w:rsidRDefault="00C9556A" w:rsidP="00C9556A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C9556A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Table 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47E5CCCB" w14:textId="2D6DB5D2" w:rsidR="00C9556A" w:rsidRPr="00C9556A" w:rsidRDefault="00C9556A" w:rsidP="00C9556A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C9556A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Descriptive statistics of the corpus (N = 682).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2822"/>
+        <w:gridCol w:w="1790"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C9556A" w:rsidRPr="00CC633B" w14:paraId="5F6FB9EA" w14:textId="77777777" w:rsidTr="00A1742E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55EE6841" w14:textId="427AB1E7" w:rsidR="00C9556A" w:rsidRPr="00CC633B" w:rsidRDefault="00C9556A" w:rsidP="00A1742E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CC633B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Indica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC633B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36225DA8" w14:textId="0A8A43CC" w:rsidR="00C9556A" w:rsidRPr="00CC633B" w:rsidRDefault="00C9556A" w:rsidP="00A1742E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CC633B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Val</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ue</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C9556A" w:rsidRPr="00CC633B" w14:paraId="1037B78C" w14:textId="77777777" w:rsidTr="00A1742E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C3C3593" w14:textId="375F76D4" w:rsidR="00C9556A" w:rsidRPr="00CC633B" w:rsidRDefault="00C9556A" w:rsidP="00A1742E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C9556A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>N (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C9556A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>articles</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C9556A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0CE03401" w14:textId="77777777" w:rsidR="00C9556A" w:rsidRPr="00CC633B" w:rsidRDefault="00C9556A" w:rsidP="00C9556A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC633B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>682</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C9556A" w:rsidRPr="00CC633B" w14:paraId="2ABE97C5" w14:textId="77777777" w:rsidTr="00A1742E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="44893DA4" w14:textId="2776ED0E" w:rsidR="00C9556A" w:rsidRPr="00CC633B" w:rsidRDefault="00C9556A" w:rsidP="00A1742E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C9556A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Time </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C9556A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>span</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="600E96DD" w14:textId="77777777" w:rsidR="00C9556A" w:rsidRPr="00CC633B" w:rsidRDefault="00C9556A" w:rsidP="00C9556A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC633B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2010–2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C9556A" w:rsidRPr="00CC633B" w14:paraId="1D67356B" w14:textId="77777777" w:rsidTr="00A1742E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CD1213A" w14:textId="4B85BE83" w:rsidR="00C9556A" w:rsidRPr="00CC633B" w:rsidRDefault="00C9556A" w:rsidP="00A1742E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C9556A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sources</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C9556A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C9556A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>unique</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C9556A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DF4A4E8" w14:textId="77777777" w:rsidR="00C9556A" w:rsidRPr="00CC633B" w:rsidRDefault="00C9556A" w:rsidP="00C9556A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC633B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>186</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C9556A" w:rsidRPr="00CC633B" w14:paraId="5D043720" w14:textId="77777777" w:rsidTr="00A1742E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B791B3F" w14:textId="77B95AD6" w:rsidR="00C9556A" w:rsidRPr="00CC633B" w:rsidRDefault="00C9556A" w:rsidP="00A1742E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C9556A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Authors</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C9556A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C9556A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>unique</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C9556A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1016FD68" w14:textId="77777777" w:rsidR="00C9556A" w:rsidRPr="00CC633B" w:rsidRDefault="00C9556A" w:rsidP="00C9556A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC633B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1 981</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C9556A" w:rsidRPr="00CC633B" w14:paraId="494C2412" w14:textId="77777777" w:rsidTr="00A1742E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="05C3B73F" w14:textId="576C066C" w:rsidR="00C9556A" w:rsidRPr="00CC633B" w:rsidRDefault="00C9556A" w:rsidP="00A1742E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C9556A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Average</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C9556A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C9556A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>authors</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C9556A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> per </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C9556A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>article</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="40599F96" w14:textId="77777777" w:rsidR="00C9556A" w:rsidRPr="00CC633B" w:rsidRDefault="00C9556A" w:rsidP="00C9556A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC633B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4,16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C9556A" w:rsidRPr="00CC633B" w14:paraId="1EA05ABC" w14:textId="77777777" w:rsidTr="00A1742E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="09109392" w14:textId="0332F230" w:rsidR="00C9556A" w:rsidRPr="00CC633B" w:rsidRDefault="00C9556A" w:rsidP="00A1742E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C9556A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Uncited</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C9556A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C9556A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>articles</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BF9F106" w14:textId="77777777" w:rsidR="00C9556A" w:rsidRPr="00CC633B" w:rsidRDefault="00C9556A" w:rsidP="00C9556A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC633B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>48 (7,0 %)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C9556A" w:rsidRPr="00CC633B" w14:paraId="3E26F9CE" w14:textId="77777777" w:rsidTr="00A1742E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="08C592D3" w14:textId="52DE19F5" w:rsidR="00C9556A" w:rsidRPr="00CC633B" w:rsidRDefault="00C9556A" w:rsidP="00A1742E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C9556A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Language</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E9E68CB" w14:textId="4B204C6E" w:rsidR="00C9556A" w:rsidRPr="00CC633B" w:rsidRDefault="00C9556A" w:rsidP="00C9556A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>English</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC633B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (100 %)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="784A274E" w14:textId="77777777" w:rsidR="00C9556A" w:rsidRDefault="00C9556A" w:rsidP="00C9556A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="637CFA13" w14:textId="055FEA5E" w:rsidR="00C9556A" w:rsidRPr="00C9556A" w:rsidRDefault="00C9556A" w:rsidP="00C9556A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C9556A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C9556A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adapted from Scopus / </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C9556A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Biblioshiny</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C9556A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C92869D" w14:textId="4BAEDDAF" w:rsidR="00C9556A" w:rsidRDefault="00C9556A" w:rsidP="00C9556A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E7B62A0" w14:textId="2E83596F" w:rsidR="00C9556A" w:rsidRDefault="00C9556A" w:rsidP="00C9556A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="000AD1D8" w14:textId="77777777" w:rsidR="00C9556A" w:rsidRPr="00C9556A" w:rsidRDefault="00C9556A" w:rsidP="00C9556A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C431B77" w14:textId="1B8E81DF" w:rsidR="00C9556A" w:rsidRPr="00697A7C" w:rsidRDefault="00C9556A" w:rsidP="00C9556A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697A7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Figur</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697A7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="680AA11D" w14:textId="5D56C4F4" w:rsidR="00C9556A" w:rsidRPr="00697A7C" w:rsidRDefault="00C9556A" w:rsidP="00C9556A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C9556A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Annual</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C9556A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C9556A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>article</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C9556A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C9556A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>production</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C9556A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 2010–2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCC1861" w14:textId="77777777" w:rsidR="00C9556A" w:rsidRDefault="00C9556A" w:rsidP="00C9556A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="639CE990" wp14:editId="15B922AA">
+            <wp:extent cx="5904230" cy="2350135"/>
+            <wp:effectExtent l="0" t="0" r="1270" b="0"/>
+            <wp:docPr id="5" name="Imagen 5"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="4" name="Imagen 4"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5904230" cy="2350135"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F91810B" w14:textId="2C2C9282" w:rsidR="00C9556A" w:rsidRPr="00C9556A" w:rsidRDefault="00C9556A" w:rsidP="002B5727">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00C9556A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C9556A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Adapted from Scopus/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C9556A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Biblioshiny</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C9556A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CED8441" w14:textId="77777777" w:rsidR="00B42FE6" w:rsidRPr="00B42FE6" w:rsidRDefault="00B42FE6" w:rsidP="002B5727">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="61E60F4A" w14:textId="77777777" w:rsidR="00B42FE6" w:rsidRPr="00B42FE6" w:rsidRDefault="00B42FE6" w:rsidP="002B5727">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B42FE6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Conclusions </w:t>
       </w:r>
@@ -3699,62 +5818,175 @@
         </w:rPr>
         <w:t>(Required)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52F4D308" w14:textId="3CC67ED0" w:rsidR="00370D04" w:rsidRDefault="00B42FE6" w:rsidP="002B5727">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B42FE6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The conclusion is intended to help the reader understand why your research should be important to them once they have finished reading the article. A conclusion is not simply a summary of your points or a restatement of your research problem, but a synthesis of the key points. For most articles, a well-developed paragraph summarizing the main research finding is sufficient, although in some cases a two- or three-paragraph conclusion may be required, perhaps with a short sentence with implications for future research.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25FBB7B3" w14:textId="77777777" w:rsidR="00B42FE6" w:rsidRDefault="00B42FE6" w:rsidP="002B5727">
+    <w:p w14:paraId="372BC91C" w14:textId="77777777" w:rsidR="00CD39A3" w:rsidRDefault="00CD39A3" w:rsidP="00CD39A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="3C161FF6" w14:textId="5A1372E6" w:rsidR="00CD39A3" w:rsidRPr="00CD39A3" w:rsidRDefault="00CD39A3" w:rsidP="00CD39A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD39A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Statement on the Use of Generative AI and AI-Assisted Technologies in the Writing Process. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD39A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Required)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37D506F2" w14:textId="77777777" w:rsidR="00CD39A3" w:rsidRPr="00CD39A3" w:rsidRDefault="00CD39A3" w:rsidP="00CD39A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD39A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Example 1:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD39A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The manuscript did not use generative AI at any stage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25FBB7B3" w14:textId="02783EF2" w:rsidR="00B42FE6" w:rsidRDefault="00CD39A3" w:rsidP="00CD39A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD39A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Example 2:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD39A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> During the preparation of this manuscript, the authors used generative AI tools to help improve the writing, text style, and organization of certain sections of the document. These tools were used solely to assist in the manuscript preparation process. Subsequently, the authors carefully reviewed all content generated or suggested by these tools, made the necessary corrections, and validated the information presented to ensure its accuracy, academic coherence, and scientific rigor. The authors assume full responsibility for the final content of the manuscript.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="727CF0DA" w14:textId="77777777" w:rsidR="00CD39A3" w:rsidRDefault="00CD39A3" w:rsidP="002B5727">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="55B75488" w14:textId="77777777" w:rsidR="00B42FE6" w:rsidRPr="00B42FE6" w:rsidRDefault="00B42FE6" w:rsidP="002B5727">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B42FE6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Acknowledgments</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7532D62C" w14:textId="623451FD" w:rsidR="00B42FE6" w:rsidRDefault="00B42FE6" w:rsidP="002B5727">
@@ -3766,204 +5998,171 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B42FE6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Acknowledgments should be given to individuals or entities that have contributed significantly to the development of the work and are not included as authors. They should be justified to the left and in bold. It is up to the authors to decide whether to include this section.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C3A4D86" w14:textId="77777777" w:rsidR="00874EA9" w:rsidRDefault="00874EA9" w:rsidP="002B5727">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="049F23E6" w14:textId="35482AFF" w:rsidR="00C936A5" w:rsidRPr="00B42FE6" w:rsidRDefault="00C936A5" w:rsidP="002B5727">
+    <w:p w14:paraId="049F23E6" w14:textId="0C0C11EF" w:rsidR="00C936A5" w:rsidRPr="00B42FE6" w:rsidRDefault="00C936A5" w:rsidP="002B5727">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00874EA9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CD39A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Important note:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C936A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> When submitting the article to the journal platform, the following files must be attached: Manuscript of the article and Letter of acceptance of the journal's guidelines for the submission to be considered complete.</w:t>
       </w:r>
+      <w:r w:rsidR="00CD39A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD39A3" w:rsidRPr="00CD39A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>In addition, include high-quality image files as needed.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3A4F3DFC" w14:textId="77777777" w:rsidR="00B42FE6" w:rsidRPr="00B42FE6" w:rsidRDefault="00B42FE6" w:rsidP="002B5727">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06943ED6" w14:textId="003B4AD9" w:rsidR="002B5727" w:rsidRDefault="002B5727" w:rsidP="002B5727">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56C66176" w14:textId="77777777" w:rsidR="002B5727" w:rsidRPr="002B5727" w:rsidRDefault="002B5727" w:rsidP="002B5727">
+    <w:p w14:paraId="56C66176" w14:textId="7DB6E7CC" w:rsidR="002B5727" w:rsidRPr="00CD39A3" w:rsidRDefault="002B5727" w:rsidP="002B5727">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD39A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">5. </w:t>
-[...45 lines deleted...]
-      <w:r w:rsidRPr="002B5727">
+        <w:t xml:space="preserve">5. Bibliographic references </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD39A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002B5727">
+      <w:r w:rsidR="00CD39A3" w:rsidRPr="00CD39A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:t>)</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Required: Minimum of 15)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1395C6E8" w14:textId="095229BE" w:rsidR="002B5727" w:rsidRPr="003916CA" w:rsidRDefault="002B5727" w:rsidP="002B5727">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B5727">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Anchundia-Santana, J. I., Sánchez-Cano, J. E., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002B5727">
         <w:rPr>
@@ -4013,51 +6212,51 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>iJOE</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002B5727">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>), 17</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5727">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(04), 133-144. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="003916CA">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.3991/ijoe.v17i04.21117</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003916CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73FC805B" w14:textId="7B4F32D0" w:rsidR="002B5727" w:rsidRPr="002B5727" w:rsidRDefault="002B5727" w:rsidP="002B5727">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
@@ -4097,51 +6296,51 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>AiBi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002B5727">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Journal of Research, Management, and Engineering, 12</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5727">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 195204. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="007643DF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://revistas.udes.edu.co/aibi/article/view/4382</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38D5073D" w14:textId="273ADD0E" w:rsidR="002B5727" w:rsidRPr="002B5727" w:rsidRDefault="002B5727" w:rsidP="002B5727">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
@@ -4240,51 +6439,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Energy Savings in University Buildings: The Potential Role of Smart Monitoring and IoT Technologies. </w:t>
       </w:r>
       <w:r w:rsidRPr="002B5727">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Sustainability, 17</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5727">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), Article 1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="007643DF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.3390/su17010111</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F838374" w14:textId="153BE6EC" w:rsidR="002B5727" w:rsidRPr="002B5727" w:rsidRDefault="002B5727" w:rsidP="002B5727">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
@@ -4374,51 +6573,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, R. S. (2023). IoT-Based Air Conditioning Control System for Energy Saving. </w:t>
       </w:r>
       <w:r w:rsidRPr="002B5727">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>International Journal on Advanced Science, Engineering and Information Technology, 13</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5727">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 8-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="007643DF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.18517/ijaseit.13.1.17152</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DB315A9" w14:textId="14316E6D" w:rsidR="002B5727" w:rsidRPr="00B42FE6" w:rsidRDefault="002B5727" w:rsidP="002B5727">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
@@ -4437,117 +6636,117 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Yan, Y. (2025). The optimization and impact of public sports service quality based on the supervised learning model and artificial intelligence. </w:t>
       </w:r>
       <w:r w:rsidRPr="002B5727">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Scientific Reports, 15</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5727">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="007643DF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1038/s41598-025-94613-x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="002B5727" w:rsidRPr="00B42FE6" w:rsidSect="00370D04">
-      <w:headerReference w:type="default" r:id="rId26"/>
-      <w:footerReference w:type="default" r:id="rId27"/>
+      <w:headerReference w:type="default" r:id="rId25"/>
+      <w:footerReference w:type="default" r:id="rId26"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1304" w:bottom="1134" w:left="1304" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="351C9ED2" w14:textId="77777777" w:rsidR="00EB17FD" w:rsidRDefault="00EB17FD" w:rsidP="00D9111E">
+    <w:p w14:paraId="2F9DF586" w14:textId="77777777" w:rsidR="00057FBC" w:rsidRDefault="00057FBC" w:rsidP="00D9111E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="435348B9" w14:textId="77777777" w:rsidR="00EB17FD" w:rsidRDefault="00EB17FD" w:rsidP="00D9111E">
+    <w:p w14:paraId="225AB522" w14:textId="77777777" w:rsidR="00057FBC" w:rsidRDefault="00057FBC" w:rsidP="00D9111E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="0FB1332D" w14:textId="630C9B8E" w:rsidR="00D9111E" w:rsidRPr="00D9111E" w:rsidRDefault="00D9111E">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:rPr>
         <w:b/>
@@ -4618,103 +6817,50 @@
       <w:t xml:space="preserve">    </w:t>
     </w:r>
     <w:r w:rsidRPr="00D9111E">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>riemat@utm.edu.ec</w:t>
     </w:r>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkEnd w:id="8"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3DF5591F" w14:textId="4EE951CD" w:rsidR="00D9111E" w:rsidRPr="00D9111E" w:rsidRDefault="00D9111E" w:rsidP="00D9111E">
-[...51 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="4DC06529" w14:textId="629924C8" w:rsidR="00370D04" w:rsidRPr="00370D04" w:rsidRDefault="00370D04" w:rsidP="00370D04">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D9111E">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="69CAD562" wp14:editId="2568EF3D">
           <wp:extent cx="600710" cy="210249"/>
           <wp:effectExtent l="0" t="0" r="8890" b="0"/>
           <wp:docPr id="20" name="Imagen 20"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -4747,51 +6893,51 @@
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00D9111E">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t xml:space="preserve">    </w:t>
     </w:r>
     <w:r w:rsidRPr="00D9111E">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>riemat@utm.edu.ec</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="7C4980F5" w14:textId="47FAC419" w:rsidR="00370D04" w:rsidRPr="00370D04" w:rsidRDefault="00370D04" w:rsidP="00370D04">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D9111E">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Vol. 11, N</w:t>
     </w:r>
     <w:r w:rsidR="00E35AB8">
@@ -4815,156 +6961,111 @@
     <w:r w:rsidR="00E35AB8">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Jan</w:t>
     </w:r>
     <w:r w:rsidRPr="00D9111E">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>-Jun 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="074A8F5F" w14:textId="77777777" w:rsidR="00EB17FD" w:rsidRDefault="00EB17FD" w:rsidP="00D9111E">
+    <w:p w14:paraId="2DB1AB0B" w14:textId="77777777" w:rsidR="00057FBC" w:rsidRDefault="00057FBC" w:rsidP="00D9111E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C057963" w14:textId="77777777" w:rsidR="00EB17FD" w:rsidRDefault="00EB17FD" w:rsidP="00D9111E">
+    <w:p w14:paraId="345D2832" w14:textId="77777777" w:rsidR="00057FBC" w:rsidRDefault="00057FBC" w:rsidP="00D9111E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="0EB4E665" w14:textId="3DA91413" w:rsidR="00D9111E" w:rsidRDefault="00D9111E">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...43 lines deleted...]
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="4364782D" w14:textId="64AC85DE" w:rsidR="00370D04" w:rsidRPr="00D9111E" w:rsidRDefault="00370D04" w:rsidP="00D9111E">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="346BB023" w14:textId="77777777" w:rsidR="00E35AB8" w:rsidRPr="00E35AB8" w:rsidRDefault="00E35AB8" w:rsidP="00E35AB8">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E35AB8">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>Last name, First name initial, Last name, First name initial &amp; Last name, First name initial</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FC352C5" w14:textId="2250FB4B" w:rsidR="00370D04" w:rsidRPr="00E35AB8" w:rsidRDefault="00E35AB8" w:rsidP="00E35AB8">
     <w:pPr>
@@ -5115,135 +7216,144 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009F267D"/>
     <w:rsid w:val="00006849"/>
+    <w:rsid w:val="00025212"/>
     <w:rsid w:val="000554C4"/>
     <w:rsid w:val="00056B4B"/>
+    <w:rsid w:val="00057FBC"/>
     <w:rsid w:val="000926F0"/>
     <w:rsid w:val="000F0ADB"/>
     <w:rsid w:val="00153884"/>
     <w:rsid w:val="001C3966"/>
     <w:rsid w:val="00261762"/>
     <w:rsid w:val="00264C49"/>
     <w:rsid w:val="002A173B"/>
     <w:rsid w:val="002A2530"/>
     <w:rsid w:val="002B5727"/>
     <w:rsid w:val="00370D04"/>
+    <w:rsid w:val="0037491E"/>
     <w:rsid w:val="003916CA"/>
     <w:rsid w:val="003E31B0"/>
     <w:rsid w:val="004E5D55"/>
     <w:rsid w:val="0051061B"/>
+    <w:rsid w:val="00661AE6"/>
+    <w:rsid w:val="00697A7C"/>
     <w:rsid w:val="0082066C"/>
     <w:rsid w:val="00874EA9"/>
+    <w:rsid w:val="00947149"/>
     <w:rsid w:val="009F267D"/>
+    <w:rsid w:val="00A62B2D"/>
     <w:rsid w:val="00A85EC9"/>
     <w:rsid w:val="00AA1105"/>
     <w:rsid w:val="00B42FE6"/>
     <w:rsid w:val="00C31A87"/>
     <w:rsid w:val="00C607E4"/>
     <w:rsid w:val="00C936A5"/>
+    <w:rsid w:val="00C9556A"/>
+    <w:rsid w:val="00CD39A3"/>
     <w:rsid w:val="00D02782"/>
     <w:rsid w:val="00D8635E"/>
     <w:rsid w:val="00D9111E"/>
     <w:rsid w:val="00E00799"/>
     <w:rsid w:val="00E35AB8"/>
     <w:rsid w:val="00E51898"/>
     <w:rsid w:val="00E5572C"/>
     <w:rsid w:val="00E90C10"/>
     <w:rsid w:val="00EB17FD"/>
     <w:rsid w:val="00F14583"/>
     <w:rsid w:val="00F55B94"/>
     <w:rsid w:val="00F60CD0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-EC"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1B673CF7"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{2E6B2F96-E150-4321-AD3F-682B87FF7604}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-EC" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -5859,58 +7969,58 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2051487846">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.udes.edu.co/aibi/article/view/4382" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3991/ijoe.v17i04.21117" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3991/ijoe.v17i04.21117" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-025-94613-x" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-025-94613-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18517/ijaseit.13.1.17152" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18517/ijaseit.13.1.17152" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/su17010111" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/su17010111" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.udes.edu.co/aibi/article/view/4382" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3991/ijoe.v17i04.21117" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.udes.edu.co/aibi/article/view/4382" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.tmp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-025-94613-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18517/ijaseit.13.1.17152" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3991/ijoe.v17i04.21117" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-025-94613-x" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/su17010111" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18517/ijaseit.13.1.17152" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.udes.edu.co/aibi/article/view/4382" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/su17010111" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
-<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -6183,72 +8293,72 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41E85F8E-233B-4F9B-A805-B1065B081FC8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>11003</Characters>
+  <Pages>8</Pages>
+  <Words>2434</Words>
+  <Characters>13393</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>91</Lines>
-  <Paragraphs>25</Paragraphs>
+  <Lines>111</Lines>
+  <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12978</CharactersWithSpaces>
+  <CharactersWithSpaces>15796</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>UTM</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>