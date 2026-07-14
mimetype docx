--- v3 (2026-03-06)
+++ v4 (2026-07-14)
@@ -182,56 +182,56 @@
               <w:right w:w="0.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr/>
               <w:drawing>
                 <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                   <wp:extent cx="500063" cy="500063"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="4" name="image1.png"/>
+                  <wp:docPr id="4" name="image4.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image1.png"/>
+                          <pic:cNvPr id="0" name="image4.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId6"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="500063" cy="500063"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -495,56 +495,56 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Ubuntu" w:cs="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="7665a0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Example:</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
           <wp:anchor allowOverlap="1" behindDoc="0" distB="114300" distT="114300" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2828925</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>190500</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3714750" cy="2705100"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapSquare wrapText="bothSides" distB="114300" distT="114300" distL="114300" distR="114300"/>
-            <wp:docPr id="5" name="image5.png"/>
+            <wp:docPr id="5" name="image3.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image5.png"/>
+                    <pic:cNvPr id="0" name="image3.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3714750" cy="2705100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:tbl>
@@ -1268,56 +1268,56 @@
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr/>
               <w:drawing>
                 <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                   <wp:extent cx="2624138" cy="1860557"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="6" name="image4.png"/>
+                  <wp:docPr id="6" name="image5.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image4.png"/>
+                          <pic:cNvPr id="0" name="image5.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2624138" cy="1860557"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -1835,247 +1835,247 @@
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                   <a:round/>
                                   <a:headEnd len="med" w="med" type="none"/>
                                   <a:tailEnd len="med" w="med" type="none"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvSpPr/>
                               <wps:cNvPr id="12" name="Shape 12"/>
                               <wps:spPr>
                                 <a:xfrm>
                                   <a:off x="3393900" y="1451775"/>
                                   <a:ext cx="422700" cy="325500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="ellipse">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF">
-                                    <a:alpha val="80380"/>
+                                    <a:alpha val="80379"/>
                                   </a:srgbClr>
                                 </a:solidFill>
                                 <a:ln>
                                   <a:noFill/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:txbx>
                                 <w:txbxContent>
                                   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                                     <w:pPr>
                                       <w:spacing w:after="0" w:before="0" w:line="240"/>
                                       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                                       <w:jc w:val="center"/>
                                       <w:textDirection w:val="btLr"/>
                                     </w:pPr>
                                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                                         <w:b w:val="0"/>
                                         <w:i w:val="0"/>
                                         <w:smallCaps w:val="0"/>
                                         <w:strike w:val="0"/>
                                         <w:color w:val="000000"/>
                                         <w:sz w:val="28"/>
                                         <w:vertAlign w:val="baseline"/>
                                       </w:rPr>
                                       <w:t xml:space="preserve">2</w:t>
                                     </w:r>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvSpPr/>
                               <wps:cNvPr id="13" name="Shape 13"/>
                               <wps:spPr>
                                 <a:xfrm>
                                   <a:off x="4866275" y="2116850"/>
                                   <a:ext cx="422700" cy="325500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="ellipse">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF">
-                                    <a:alpha val="80380"/>
+                                    <a:alpha val="80379"/>
                                   </a:srgbClr>
                                 </a:solidFill>
                                 <a:ln>
                                   <a:noFill/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:txbx>
                                 <w:txbxContent>
                                   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                                     <w:pPr>
                                       <w:spacing w:after="0" w:before="0" w:line="240"/>
                                       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                                       <w:jc w:val="center"/>
                                       <w:textDirection w:val="btLr"/>
                                     </w:pPr>
                                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                                         <w:b w:val="0"/>
                                         <w:i w:val="0"/>
                                         <w:smallCaps w:val="0"/>
                                         <w:strike w:val="0"/>
                                         <w:color w:val="000000"/>
                                         <w:sz w:val="28"/>
                                         <w:vertAlign w:val="baseline"/>
                                       </w:rPr>
                                       <w:t xml:space="preserve">6</w:t>
                                     </w:r>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvSpPr/>
                               <wps:cNvPr id="14" name="Shape 14"/>
                               <wps:spPr>
                                 <a:xfrm>
                                   <a:off x="4286200" y="3371850"/>
                                   <a:ext cx="422700" cy="325500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="ellipse">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF">
-                                    <a:alpha val="80380"/>
+                                    <a:alpha val="80379"/>
                                   </a:srgbClr>
                                 </a:solidFill>
                                 <a:ln>
                                   <a:noFill/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:txbx>
                                 <w:txbxContent>
                                   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                                     <w:pPr>
                                       <w:spacing w:after="0" w:before="0" w:line="240"/>
                                       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                                       <w:jc w:val="left"/>
                                       <w:textDirection w:val="btLr"/>
                                     </w:pPr>
                                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                                         <w:b w:val="0"/>
                                         <w:i w:val="0"/>
                                         <w:smallCaps w:val="0"/>
                                         <w:strike w:val="0"/>
                                         <w:color w:val="000000"/>
                                         <w:sz w:val="28"/>
                                         <w:vertAlign w:val="baseline"/>
                                       </w:rPr>
                                       <w:t xml:space="preserve">1</w:t>
                                     </w:r>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvSpPr/>
                               <wps:cNvPr id="15" name="Shape 15"/>
                               <wps:spPr>
                                 <a:xfrm>
                                   <a:off x="2447550" y="3371850"/>
                                   <a:ext cx="422700" cy="325500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="ellipse">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF">
-                                    <a:alpha val="80380"/>
+                                    <a:alpha val="80379"/>
                                   </a:srgbClr>
                                 </a:solidFill>
                                 <a:ln>
                                   <a:noFill/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:txbx>
                                 <w:txbxContent>
                                   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                                     <w:pPr>
                                       <w:spacing w:after="0" w:before="0" w:line="240"/>
                                       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                                       <w:jc w:val="left"/>
                                       <w:textDirection w:val="btLr"/>
                                     </w:pPr>
                                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                                         <w:b w:val="0"/>
                                         <w:i w:val="0"/>
                                         <w:smallCaps w:val="0"/>
                                         <w:strike w:val="0"/>
                                         <w:color w:val="000000"/>
                                         <w:sz w:val="28"/>
                                         <w:vertAlign w:val="baseline"/>
                                       </w:rPr>
                                       <w:t xml:space="preserve">1</w:t>
                                     </w:r>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvSpPr/>
                               <wps:cNvPr id="16" name="Shape 16"/>
                               <wps:spPr>
                                 <a:xfrm>
                                   <a:off x="2020650" y="2116850"/>
                                   <a:ext cx="422700" cy="325500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="ellipse">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF">
-                                    <a:alpha val="80380"/>
+                                    <a:alpha val="80379"/>
                                   </a:srgbClr>
                                 </a:solidFill>
                                 <a:ln>
                                   <a:noFill/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:txbx>
                                 <w:txbxContent>
                                   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                                     <w:pPr>
                                       <w:spacing w:after="0" w:before="0" w:line="240"/>
                                       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                                       <w:jc w:val="left"/>
                                       <w:textDirection w:val="btLr"/>
                                     </w:pPr>
                                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                                         <w:b w:val="0"/>
                                         <w:i w:val="0"/>
                                         <w:smallCaps w:val="0"/>
                                         <w:strike w:val="0"/>
                                         <w:color w:val="000000"/>
                                         <w:sz w:val="28"/>
                                         <w:vertAlign w:val="baseline"/>
@@ -2205,247 +2205,247 @@
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                   <a:round/>
                                   <a:headEnd len="med" w="med" type="none"/>
                                   <a:tailEnd len="med" w="med" type="none"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvSpPr/>
                               <wps:cNvPr id="22" name="Shape 22"/>
                               <wps:spPr>
                                 <a:xfrm>
                                   <a:off x="3791588" y="3179825"/>
                                   <a:ext cx="422700" cy="325500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="ellipse">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF">
-                                    <a:alpha val="80380"/>
+                                    <a:alpha val="80379"/>
                                   </a:srgbClr>
                                 </a:solidFill>
                                 <a:ln>
                                   <a:noFill/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:txbx>
                                 <w:txbxContent>
                                   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                                     <w:pPr>
                                       <w:spacing w:after="0" w:before="0" w:line="240"/>
                                       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                                       <w:jc w:val="center"/>
                                       <w:textDirection w:val="btLr"/>
                                     </w:pPr>
                                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                                         <w:b w:val="0"/>
                                         <w:i w:val="0"/>
                                         <w:smallCaps w:val="0"/>
                                         <w:strike w:val="0"/>
                                         <w:color w:val="000000"/>
                                         <w:sz w:val="28"/>
                                         <w:vertAlign w:val="baseline"/>
                                       </w:rPr>
                                       <w:t xml:space="preserve">1</w:t>
                                     </w:r>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvSpPr/>
                               <wps:cNvPr id="23" name="Shape 23"/>
                               <wps:spPr>
                                 <a:xfrm>
                                   <a:off x="4478275" y="2542400"/>
                                   <a:ext cx="422700" cy="325500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="ellipse">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF">
-                                    <a:alpha val="80380"/>
+                                    <a:alpha val="80379"/>
                                   </a:srgbClr>
                                 </a:solidFill>
                                 <a:ln>
                                   <a:noFill/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:txbx>
                                 <w:txbxContent>
                                   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                                     <w:pPr>
                                       <w:spacing w:after="0" w:before="0" w:line="240"/>
                                       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                                       <w:jc w:val="left"/>
                                       <w:textDirection w:val="btLr"/>
                                     </w:pPr>
                                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                                         <w:b w:val="0"/>
                                         <w:i w:val="0"/>
                                         <w:smallCaps w:val="0"/>
                                         <w:strike w:val="0"/>
                                         <w:color w:val="000000"/>
                                         <w:sz w:val="28"/>
                                         <w:vertAlign w:val="baseline"/>
                                       </w:rPr>
                                       <w:t xml:space="preserve">3</w:t>
                                     </w:r>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvSpPr/>
                               <wps:cNvPr id="24" name="Shape 24"/>
                               <wps:spPr>
                                 <a:xfrm>
                                   <a:off x="3896388" y="1885875"/>
                                   <a:ext cx="422700" cy="325500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="ellipse">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF">
-                                    <a:alpha val="80380"/>
+                                    <a:alpha val="80379"/>
                                   </a:srgbClr>
                                 </a:solidFill>
                                 <a:ln>
                                   <a:noFill/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:txbx>
                                 <w:txbxContent>
                                   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                                     <w:pPr>
                                       <w:spacing w:after="0" w:before="0" w:line="240"/>
                                       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                                       <w:jc w:val="left"/>
                                       <w:textDirection w:val="btLr"/>
                                     </w:pPr>
                                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                                         <w:b w:val="0"/>
                                         <w:i w:val="0"/>
                                         <w:smallCaps w:val="0"/>
                                         <w:strike w:val="0"/>
                                         <w:color w:val="000000"/>
                                         <w:sz w:val="28"/>
                                         <w:vertAlign w:val="baseline"/>
                                       </w:rPr>
                                       <w:t xml:space="preserve">2</w:t>
                                     </w:r>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvSpPr/>
                               <wps:cNvPr id="25" name="Shape 25"/>
                               <wps:spPr>
                                 <a:xfrm>
                                   <a:off x="2966075" y="2582150"/>
                                   <a:ext cx="422700" cy="325500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="ellipse">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF">
-                                    <a:alpha val="80380"/>
+                                    <a:alpha val="80379"/>
                                   </a:srgbClr>
                                 </a:solidFill>
                                 <a:ln>
                                   <a:noFill/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:txbx>
                                 <w:txbxContent>
                                   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                                     <w:pPr>
                                       <w:spacing w:after="0" w:before="0" w:line="240"/>
                                       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                                       <w:jc w:val="left"/>
                                       <w:textDirection w:val="btLr"/>
                                     </w:pPr>
                                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                                         <w:b w:val="0"/>
                                         <w:i w:val="0"/>
                                         <w:smallCaps w:val="0"/>
                                         <w:strike w:val="0"/>
                                         <w:color w:val="000000"/>
                                         <w:sz w:val="28"/>
                                         <w:vertAlign w:val="baseline"/>
                                       </w:rPr>
                                       <w:t xml:space="preserve">8</w:t>
                                     </w:r>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvSpPr/>
                               <wps:cNvPr id="26" name="Shape 26"/>
                               <wps:spPr>
                                 <a:xfrm>
                                   <a:off x="2602788" y="2918738"/>
                                   <a:ext cx="422700" cy="325500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="ellipse">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF">
-                                    <a:alpha val="80380"/>
+                                    <a:alpha val="80379"/>
                                   </a:srgbClr>
                                 </a:solidFill>
                                 <a:ln>
                                   <a:noFill/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:txbx>
                                 <w:txbxContent>
                                   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                                     <w:pPr>
                                       <w:spacing w:after="0" w:before="0" w:line="240"/>
                                       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                                       <w:jc w:val="left"/>
                                       <w:textDirection w:val="btLr"/>
                                     </w:pPr>
                                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                                         <w:b w:val="0"/>
                                         <w:i w:val="0"/>
                                         <w:smallCaps w:val="0"/>
                                         <w:strike w:val="0"/>
                                         <w:color w:val="000000"/>
                                         <w:sz w:val="28"/>
                                         <w:vertAlign w:val="baseline"/>
@@ -2548,56 +2548,56 @@
               </w:rPr>
               <w:t xml:space="preserve">Graph 3:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr/>
               <w:drawing>
                 <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                   <wp:extent cx="2927193" cy="2157413"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="2" name="image2.png"/>
+                  <wp:docPr id="2" name="image1.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image2.png"/>
+                          <pic:cNvPr id="0" name="image1.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId10"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2927193" cy="2157413"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -2661,56 +2661,56 @@
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_ropsx3l0vbch" w:id="9"/>
             <w:bookmarkEnd w:id="9"/>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="5d6770"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                   <wp:extent cx="3119438" cy="2233613"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="3" name="image3.png"/>
+                  <wp:docPr id="3" name="image2.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image3.png"/>
+                          <pic:cNvPr id="0" name="image2.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId11"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3119438" cy="2233613"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -3570,51 +3570,51 @@
   <w:style w:type="table" w:styleId="Table2">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table3">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table4">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Ubuntu-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Ubuntu-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Ubuntu-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Ubuntu-boldItalic.ttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>