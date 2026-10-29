--- v1 (2026-02-19)
+++ v2 (2026-10-29)
@@ -11024,50 +11024,55 @@
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
       <w:i w:val="1"/>
       <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TableofFigures">
+    <w:name w:val="table of figures"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.suffolk.gov.uk/admissions" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.suffolk.gov.uk/admissions" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.suffolk.gov.uk/admissions" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nearestschool.suffolk.gov.uk/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.suffolk.gov.uk/CYPprivacynotice" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.suffolk.gov.uk/admissions" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.suffolk.gov.uk/admissions" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.suffolk.gov.uk/admissions" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.suffolk.gov.uk/admissions" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nearestschool.suffolk.gov.uk/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SENDSS@suffolk.gov.uk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SENDLW@suffolk.gov.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.suffolk.gov.uk/privatefostering" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SENDWS@suffolk.gov.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.suffolk.gov.uk/admissions" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.suffolkonboard.com/schooltravel" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.suffolk.gov.uk/admissions" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/QuattrocentoSans-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/QuattrocentoSans-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/QuattrocentoSans-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/QuattrocentoSans-boldItalic.ttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-regular.ttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-bold.ttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>