--- v0 (2025-11-08)
+++ v1 (2026-08-03)
@@ -7,58 +7,60 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
     <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="gjdgxs" w:id="0"/>
     <w:bookmarkEnd w:id="0"/>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">AFFIDAVIT AS TO JUDGMENTS AND LIENS</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
@@ -921,162 +923,171 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">LIST OF JUDGMENTS AND/OR LIENS TO WHICH THIS AFFIDAVIT APPLIES</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:pBdr>
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:pBdr>
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Case No: __________________________________</w:t>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Case No: __________________________________</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:pBdr>
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Case No: __________________________________</w:t>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Case No: __________________________________</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Case No: __________________________________</w:t>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Case No: __________________________________ </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:h="15840" w:w="12240" w:orient="portrait"/>
       <w:pgMar w:bottom="720" w:top="720" w:left="1080" w:right="1080" w:header="1440" w:footer="1440"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
@@ -1244,133 +1255,138 @@
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:pBdr>
         <w:bottom w:color="000000" w:space="1" w:sz="12" w:val="single"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
       <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="108.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 