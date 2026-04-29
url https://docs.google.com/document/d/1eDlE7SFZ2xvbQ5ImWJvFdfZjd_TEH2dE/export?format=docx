--- v0 (2026-02-19)
+++ v1 (2026-04-29)
@@ -36,51 +36,51 @@
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="108017822"/>
+          <w:id w:val="538053215"/>
           <w:tag w:val="goog_rdk_0"/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
               <w:b w:val="1"/>
               <w:bCs w:val="1"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="000000"/>
               <w:sz w:val="36"/>
               <w:szCs w:val="36"/>
               <w:u w:val="none"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">社團法人台灣生物產業發展協會團體會員入會申請書</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -173,51 +173,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="2026153786"/>
+                <w:id w:val="397778386"/>
                 <w:tag w:val="goog_rdk_1"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">團體名稱</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -297,51 +297,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="1507053208"/>
+                <w:id w:val="897373774"/>
                 <w:tag w:val="goog_rdk_2"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">(中文) </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -368,51 +368,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-274768423"/>
+                <w:id w:val="-971538926"/>
                 <w:tag w:val="goog_rdk_3"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">地址</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -493,51 +493,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-48657602"/>
+                <w:id w:val="-754114886"/>
                 <w:tag w:val="goog_rdk_4"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">(中文) </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -789,51 +789,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="1801839161"/>
+                <w:id w:val="1256628554"/>
                 <w:tag w:val="goog_rdk_5"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">電話</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -962,51 +962,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-1571872831"/>
+                <w:id w:val="-1950433080"/>
                 <w:tag w:val="goog_rdk_6"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">傳真</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -1135,51 +1135,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-1161178253"/>
+                <w:id w:val="-1501447728"/>
                 <w:tag w:val="goog_rdk_7"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">網址</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -1329,51 +1329,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-1233855476"/>
+                <w:id w:val="973132917"/>
                 <w:tag w:val="goog_rdk_8"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">負責人姓名</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -1503,51 +1503,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="1721213616"/>
+                <w:id w:val="1486807005"/>
                 <w:tag w:val="goog_rdk_9"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">職稱</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -1684,51 +1684,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-890038336"/>
+                <w:id w:val="1437518870"/>
                 <w:tag w:val="goog_rdk_10"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">聯絡人姓名</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -1858,51 +1858,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="949700783"/>
+                <w:id w:val="-1806527401"/>
                 <w:tag w:val="goog_rdk_11"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">職稱</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -2033,51 +2033,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-737570484"/>
+                <w:id w:val="-2104566952"/>
                 <w:tag w:val="goog_rdk_12"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">電話</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -2207,51 +2207,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="1484091589"/>
+                <w:id w:val="-1353355109"/>
                 <w:tag w:val="goog_rdk_13"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">聯絡人電郵</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -2386,51 +2386,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-2090954320"/>
+                <w:id w:val="1983873034"/>
                 <w:tag w:val="goog_rdk_14"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">成立日期</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -2559,51 +2559,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="657262667"/>
+                <w:id w:val="492766744"/>
                 <w:tag w:val="goog_rdk_15"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">員工數</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -2732,51 +2732,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-237181284"/>
+                <w:id w:val="1052268933"/>
                 <w:tag w:val="goog_rdk_16"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">單位統編</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -2861,51 +2861,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="781478850"/>
+                <w:id w:val="-1596935771"/>
                 <w:tag w:val="goog_rdk_17"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">營業項目</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -3044,51 +3044,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-412283671"/>
+                <w:id w:val="505457192"/>
                 <w:tag w:val="goog_rdk_18"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">會員代表</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -3170,51 +3170,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="1465426523"/>
+                <w:id w:val="1817405153"/>
                 <w:tag w:val="goog_rdk_19"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">姓 名</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -3296,51 +3296,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="2064063372"/>
+                <w:id w:val="-805294717"/>
                 <w:tag w:val="goog_rdk_20"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">職稱</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -3422,51 +3422,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="1258576779"/>
+                <w:id w:val="-642270671"/>
                 <w:tag w:val="goog_rdk_21"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">電話</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -3548,51 +3548,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="2002797173"/>
+                <w:id w:val="888481125"/>
                 <w:tag w:val="goog_rdk_22"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">傳真</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -3674,51 +3674,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-2052610381"/>
+                <w:id w:val="-1181243437"/>
                 <w:tag w:val="goog_rdk_23"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">電郵信箱</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -3806,51 +3806,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-246418540"/>
+                <w:id w:val="1332002244"/>
                 <w:tag w:val="goog_rdk_24"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">會員代表（一）</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -4140,51 +4140,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="1886425753"/>
+                <w:id w:val="2033049855"/>
                 <w:tag w:val="goog_rdk_25"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">會員代表（二）</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -4474,51 +4474,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="708184812"/>
+                <w:id w:val="-884395193"/>
                 <w:tag w:val="goog_rdk_26"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">會員代表（三）</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -4808,51 +4808,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="84" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-1433391179"/>
+                <w:id w:val="-657546839"/>
                 <w:tag w:val="goog_rdk_27"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">申請團體（大章）　　　　　　　　　　　　　　　　　         負責人（小章）</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -4869,51 +4869,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="594314178"/>
+                <w:id w:val="1066621175"/>
                 <w:tag w:val="goog_rdk_28"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">中華民國　年　　月　　日</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -4955,51 +4955,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-611671674"/>
+                <w:id w:val="1504333895"/>
                 <w:tag w:val="goog_rdk_29"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">審查結果（會務人員填註）</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -5034,51 +5034,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-177957125"/>
+                <w:id w:val="382428309"/>
                 <w:tag w:val="goog_rdk_30"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">核准入會日期</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -5209,51 +5209,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="1892170885"/>
+                <w:id w:val="356675804"/>
                 <w:tag w:val="goog_rdk_31"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">會員證號碼</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -5384,51 +5384,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-424128333"/>
+                <w:id w:val="-520673479"/>
                 <w:tag w:val="goog_rdk_32"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">承辦人員</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -5567,51 +5567,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="455662011"/>
+                <w:id w:val="1350412642"/>
                 <w:tag w:val="goog_rdk_33"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">　　註：1. 申請人必須繳納各項會費後始完成入會手續，團體會員入會費新台幣壹萬元，常年會費新台幣參萬元，總計：新台幣肆萬元整，</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -5628,51 +5628,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-1837698154"/>
+                <w:id w:val="1753878826"/>
                 <w:tag w:val="goog_rdk_34"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">　　　　　可推派三名會員代表。</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -5689,51 +5689,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-809902885"/>
+                <w:id w:val="-942677701"/>
                 <w:tag w:val="goog_rdk_35"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">        2. 銀行匯款「永豐銀行南門分行」，帳號「107-001-0036838-8」，戶名「社團法人台灣生物產業發展協會」。</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -5750,51 +5750,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-360464946"/>
+                <w:id w:val="-1853511087"/>
                 <w:tag w:val="goog_rdk_36"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">        3. 支票開立抬頭「社團法人台灣生物產業發展協會」，掛號郵寄協會。       </w:t>
                   <w:br w:type="textWrapping"/>
                   <w:t xml:space="preserve">        4. 入會申請書請逕寄115台北市南港區研究院路一段130巷99號 國家生技研究園區C棟C229室，或Email : biotaiwan@gmail.com</w:t>
                 </w:r>
               </w:sdtContent>