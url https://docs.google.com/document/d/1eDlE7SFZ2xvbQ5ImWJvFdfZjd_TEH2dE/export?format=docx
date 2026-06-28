--- v1 (2026-04-29)
+++ v2 (2026-06-28)
@@ -36,51 +36,51 @@
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="538053215"/>
+          <w:id w:val="639841269"/>
           <w:tag w:val="goog_rdk_0"/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
               <w:b w:val="1"/>
               <w:bCs w:val="1"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="000000"/>
               <w:sz w:val="36"/>
               <w:szCs w:val="36"/>
               <w:u w:val="none"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">社團法人台灣生物產業發展協會團體會員入會申請書</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -173,51 +173,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="397778386"/>
+                <w:id w:val="-389181055"/>
                 <w:tag w:val="goog_rdk_1"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">團體名稱</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -297,51 +297,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="897373774"/>
+                <w:id w:val="-1744705220"/>
                 <w:tag w:val="goog_rdk_2"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">(中文) </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -368,51 +368,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-971538926"/>
+                <w:id w:val="-63150835"/>
                 <w:tag w:val="goog_rdk_3"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">地址</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -493,51 +493,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-754114886"/>
+                <w:id w:val="1129365037"/>
                 <w:tag w:val="goog_rdk_4"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">(中文) </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -789,51 +789,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="1256628554"/>
+                <w:id w:val="1098393922"/>
                 <w:tag w:val="goog_rdk_5"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">電話</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -962,51 +962,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-1950433080"/>
+                <w:id w:val="262637682"/>
                 <w:tag w:val="goog_rdk_6"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">傳真</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -1135,51 +1135,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-1501447728"/>
+                <w:id w:val="1978717692"/>
                 <w:tag w:val="goog_rdk_7"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">網址</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -1329,51 +1329,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="973132917"/>
+                <w:id w:val="952033943"/>
                 <w:tag w:val="goog_rdk_8"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">負責人姓名</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -1503,51 +1503,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="1486807005"/>
+                <w:id w:val="1034769829"/>
                 <w:tag w:val="goog_rdk_9"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">職稱</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -1684,51 +1684,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="1437518870"/>
+                <w:id w:val="971721745"/>
                 <w:tag w:val="goog_rdk_10"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">聯絡人姓名</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -1858,51 +1858,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-1806527401"/>
+                <w:id w:val="-409713504"/>
                 <w:tag w:val="goog_rdk_11"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">職稱</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -2033,51 +2033,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-2104566952"/>
+                <w:id w:val="1391002878"/>
                 <w:tag w:val="goog_rdk_12"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">電話</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -2207,51 +2207,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-1353355109"/>
+                <w:id w:val="-1290982636"/>
                 <w:tag w:val="goog_rdk_13"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">聯絡人電郵</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -2386,51 +2386,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="1983873034"/>
+                <w:id w:val="-960302463"/>
                 <w:tag w:val="goog_rdk_14"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">成立日期</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -2559,51 +2559,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="492766744"/>
+                <w:id w:val="1899931203"/>
                 <w:tag w:val="goog_rdk_15"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">員工數</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -2732,51 +2732,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="1052268933"/>
+                <w:id w:val="-2022691921"/>
                 <w:tag w:val="goog_rdk_16"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">單位統編</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -2861,51 +2861,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-1596935771"/>
+                <w:id w:val="1468085748"/>
                 <w:tag w:val="goog_rdk_17"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">營業項目</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -3044,51 +3044,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="505457192"/>
+                <w:id w:val="1449718461"/>
                 <w:tag w:val="goog_rdk_18"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">會員代表</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -3170,51 +3170,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="1817405153"/>
+                <w:id w:val="1843764743"/>
                 <w:tag w:val="goog_rdk_19"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">姓 名</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -3296,51 +3296,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-805294717"/>
+                <w:id w:val="1697463941"/>
                 <w:tag w:val="goog_rdk_20"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">職稱</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -3422,51 +3422,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-642270671"/>
+                <w:id w:val="1596529186"/>
                 <w:tag w:val="goog_rdk_21"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">電話</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -3548,51 +3548,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="888481125"/>
+                <w:id w:val="1841569803"/>
                 <w:tag w:val="goog_rdk_22"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">傳真</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -3674,51 +3674,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-1181243437"/>
+                <w:id w:val="778094430"/>
                 <w:tag w:val="goog_rdk_23"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">電郵信箱</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -3806,51 +3806,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="1332002244"/>
+                <w:id w:val="-472083150"/>
                 <w:tag w:val="goog_rdk_24"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">會員代表（一）</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -4140,51 +4140,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="2033049855"/>
+                <w:id w:val="-850851603"/>
                 <w:tag w:val="goog_rdk_25"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">會員代表（二）</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -4474,51 +4474,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-884395193"/>
+                <w:id w:val="-391273185"/>
                 <w:tag w:val="goog_rdk_26"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">會員代表（三）</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -4808,51 +4808,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="84" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-657546839"/>
+                <w:id w:val="62705649"/>
                 <w:tag w:val="goog_rdk_27"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">申請團體（大章）　　　　　　　　　　　　　　　　　         負責人（小章）</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -4869,51 +4869,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="1066621175"/>
+                <w:id w:val="-818097017"/>
                 <w:tag w:val="goog_rdk_28"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">中華民國　年　　月　　日</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -4955,51 +4955,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="1504333895"/>
+                <w:id w:val="144965760"/>
                 <w:tag w:val="goog_rdk_29"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">審查結果（會務人員填註）</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -5034,51 +5034,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="382428309"/>
+                <w:id w:val="1234126431"/>
                 <w:tag w:val="goog_rdk_30"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">核准入會日期</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -5209,51 +5209,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="356675804"/>
+                <w:id w:val="-2048433139"/>
                 <w:tag w:val="goog_rdk_31"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">會員證號碼</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -5384,51 +5384,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-520673479"/>
+                <w:id w:val="1790647893"/>
                 <w:tag w:val="goog_rdk_32"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">承辦人員</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -5567,51 +5567,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="1350412642"/>
+                <w:id w:val="652992740"/>
                 <w:tag w:val="goog_rdk_33"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">　　註：1. 申請人必須繳納各項會費後始完成入會手續，團體會員入會費新台幣壹萬元，常年會費新台幣參萬元，總計：新台幣肆萬元整，</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -5628,51 +5628,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="1753878826"/>
+                <w:id w:val="-82576883"/>
                 <w:tag w:val="goog_rdk_34"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">　　　　　可推派三名會員代表。</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -5689,51 +5689,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-942677701"/>
+                <w:id w:val="-620894364"/>
                 <w:tag w:val="goog_rdk_35"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">        2. 銀行匯款「永豐銀行南門分行」，帳號「107-001-0036838-8」，戶名「社團法人台灣生物產業發展協會」。</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -5750,51 +5750,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-1853511087"/>
+                <w:id w:val="-1274638325"/>
                 <w:tag w:val="goog_rdk_36"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">        3. 支票開立抬頭「社團法人台灣生物產業發展協會」，掛號郵寄協會。       </w:t>
                   <w:br w:type="textWrapping"/>
                   <w:t xml:space="preserve">        4. 入會申請書請逕寄115台北市南港區研究院路一段130巷99號 國家生技研究園區C棟C229室，或Email : biotaiwan@gmail.com</w:t>
                 </w:r>
               </w:sdtContent>