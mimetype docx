--- v2 (2026-06-28)
+++ v3 (2026-08-30)
@@ -36,51 +36,51 @@
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="639841269"/>
+          <w:id w:val="1860054760"/>
           <w:tag w:val="goog_rdk_0"/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
               <w:b w:val="1"/>
               <w:bCs w:val="1"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="000000"/>
               <w:sz w:val="36"/>
               <w:szCs w:val="36"/>
               <w:u w:val="none"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">社團法人台灣生物產業發展協會團體會員入會申請書</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -173,51 +173,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-389181055"/>
+                <w:id w:val="-131940106"/>
                 <w:tag w:val="goog_rdk_1"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">團體名稱</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -297,51 +297,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-1744705220"/>
+                <w:id w:val="1551756311"/>
                 <w:tag w:val="goog_rdk_2"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">(中文) </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -368,51 +368,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-63150835"/>
+                <w:id w:val="-896781719"/>
                 <w:tag w:val="goog_rdk_3"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">地址</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -493,51 +493,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="1129365037"/>
+                <w:id w:val="-395948200"/>
                 <w:tag w:val="goog_rdk_4"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">(中文) </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -789,51 +789,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="1098393922"/>
+                <w:id w:val="-963434264"/>
                 <w:tag w:val="goog_rdk_5"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">電話</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -962,51 +962,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="262637682"/>
+                <w:id w:val="1381277710"/>
                 <w:tag w:val="goog_rdk_6"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">傳真</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -1135,51 +1135,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="1978717692"/>
+                <w:id w:val="272839105"/>
                 <w:tag w:val="goog_rdk_7"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">網址</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -1329,51 +1329,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="952033943"/>
+                <w:id w:val="-1848907256"/>
                 <w:tag w:val="goog_rdk_8"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">負責人姓名</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -1503,51 +1503,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="1034769829"/>
+                <w:id w:val="2114923930"/>
                 <w:tag w:val="goog_rdk_9"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">職稱</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -1684,51 +1684,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="971721745"/>
+                <w:id w:val="1514336786"/>
                 <w:tag w:val="goog_rdk_10"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">聯絡人姓名</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -1858,51 +1858,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-409713504"/>
+                <w:id w:val="212345878"/>
                 <w:tag w:val="goog_rdk_11"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">職稱</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -2033,51 +2033,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="1391002878"/>
+                <w:id w:val="269472507"/>
                 <w:tag w:val="goog_rdk_12"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">電話</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -2207,51 +2207,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-1290982636"/>
+                <w:id w:val="291126994"/>
                 <w:tag w:val="goog_rdk_13"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">聯絡人電郵</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -2386,51 +2386,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-960302463"/>
+                <w:id w:val="2010631808"/>
                 <w:tag w:val="goog_rdk_14"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">成立日期</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -2559,51 +2559,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="1899931203"/>
+                <w:id w:val="780406646"/>
                 <w:tag w:val="goog_rdk_15"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">員工數</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -2732,51 +2732,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-2022691921"/>
+                <w:id w:val="-508685775"/>
                 <w:tag w:val="goog_rdk_16"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">單位統編</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -2861,51 +2861,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="1468085748"/>
+                <w:id w:val="1884979468"/>
                 <w:tag w:val="goog_rdk_17"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">營業項目</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -3044,51 +3044,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="1449718461"/>
+                <w:id w:val="846491731"/>
                 <w:tag w:val="goog_rdk_18"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">會員代表</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -3170,51 +3170,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="1843764743"/>
+                <w:id w:val="1047404799"/>
                 <w:tag w:val="goog_rdk_19"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">姓 名</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -3296,51 +3296,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="1697463941"/>
+                <w:id w:val="-1782752420"/>
                 <w:tag w:val="goog_rdk_20"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">職稱</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -3422,51 +3422,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="1596529186"/>
+                <w:id w:val="244094791"/>
                 <w:tag w:val="goog_rdk_21"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">電話</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -3548,51 +3548,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="1841569803"/>
+                <w:id w:val="1889442917"/>
                 <w:tag w:val="goog_rdk_22"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">傳真</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -3674,51 +3674,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="778094430"/>
+                <w:id w:val="971210515"/>
                 <w:tag w:val="goog_rdk_23"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">電郵信箱</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -3806,51 +3806,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-472083150"/>
+                <w:id w:val="-958885661"/>
                 <w:tag w:val="goog_rdk_24"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">會員代表（一）</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -4140,51 +4140,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-850851603"/>
+                <w:id w:val="-1678247303"/>
                 <w:tag w:val="goog_rdk_25"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">會員代表（二）</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -4474,51 +4474,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-391273185"/>
+                <w:id w:val="263057190"/>
                 <w:tag w:val="goog_rdk_26"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">會員代表（三）</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -4808,51 +4808,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="84" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="62705649"/>
+                <w:id w:val="-27744134"/>
                 <w:tag w:val="goog_rdk_27"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">申請團體（大章）　　　　　　　　　　　　　　　　　         負責人（小章）</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -4869,51 +4869,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-818097017"/>
+                <w:id w:val="587487166"/>
                 <w:tag w:val="goog_rdk_28"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">中華民國　年　　月　　日</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -4955,51 +4955,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="144965760"/>
+                <w:id w:val="-366615945"/>
                 <w:tag w:val="goog_rdk_29"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">審查結果（會務人員填註）</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -5034,51 +5034,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="1234126431"/>
+                <w:id w:val="-1574553673"/>
                 <w:tag w:val="goog_rdk_30"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">核准入會日期</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -5209,51 +5209,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-2048433139"/>
+                <w:id w:val="-1813617712"/>
                 <w:tag w:val="goog_rdk_31"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">會員證號碼</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -5384,51 +5384,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="1790647893"/>
+                <w:id w:val="-33374913"/>
                 <w:tag w:val="goog_rdk_32"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">承辦人員</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -5567,51 +5567,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="652992740"/>
+                <w:id w:val="-455295335"/>
                 <w:tag w:val="goog_rdk_33"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">　　註：1. 申請人必須繳納各項會費後始完成入會手續，團體會員入會費新台幣壹萬元，常年會費新台幣參萬元，總計：新台幣肆萬元整，</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -5628,51 +5628,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-82576883"/>
+                <w:id w:val="-145693166"/>
                 <w:tag w:val="goog_rdk_34"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">　　　　　可推派三名會員代表。</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -5689,51 +5689,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-620894364"/>
+                <w:id w:val="2037662481"/>
                 <w:tag w:val="goog_rdk_35"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">        2. 銀行匯款「永豐銀行南門分行」，帳號「107-001-0036838-8」，戶名「社團法人台灣生物產業發展協會」。</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -5750,51 +5750,51 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-1274638325"/>
+                <w:id w:val="1741089410"/>
                 <w:tag w:val="goog_rdk_36"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:i w:val="0"/>
                     <w:iCs w:val="0"/>
                     <w:smallCaps w:val="0"/>
                     <w:strike w:val="0"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:u w:val="none"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                     <w:vertAlign w:val="baseline"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">        3. 支票開立抬頭「社團法人台灣生物產業發展協會」，掛號郵寄協會。       </w:t>
                   <w:br w:type="textWrapping"/>
                   <w:t xml:space="preserve">        4. 入會申請書請逕寄115台北市南港區研究院路一段130巷99號 國家生技研究園區C棟C229室，或Email : biotaiwan@gmail.com</w:t>
                 </w:r>
               </w:sdtContent>