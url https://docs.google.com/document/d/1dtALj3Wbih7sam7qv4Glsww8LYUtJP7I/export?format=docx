--- v0 (2026-08-07)
+++ v1 (2026-09-30)
@@ -207,56 +207,56 @@
                                 <a:tailEnd len="med" w="med" type="none"/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:drawing>
                     <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>711200</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>152400</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="0" cy="12700"/>
                       <wp:effectExtent b="0" l="0" r="0" t="0"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="1344" name="image235.png"/>
+                      <wp:docPr id="1344" name="image263.png"/>
                       <a:graphic>
                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:pic>
                             <pic:nvPicPr>
-                              <pic:cNvPr id="0" name="image235.png"/>
+                              <pic:cNvPr id="0" name="image263.png"/>
                               <pic:cNvPicPr preferRelativeResize="0"/>
                             </pic:nvPicPr>
                             <pic:blipFill>
                               <a:blip r:embed="rId439"/>
                               <a:srcRect/>
                               <a:stretch>
                                 <a:fillRect/>
                               </a:stretch>
                             </pic:blipFill>
                             <pic:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="0" cy="12700"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect"/>
                               <a:ln/>
                             </pic:spPr>
                           </pic:pic>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
@@ -2559,56 +2559,56 @@
         <w:t xml:space="preserve">Câu 8.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Công thức tính diện tích mặt cầu bán kính </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="159385" cy="158750"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1349" name="image224.png"/>
+            <wp:docPr id="1349" name="image225.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image224.png"/>
+                    <pic:cNvPr id="0" name="image225.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId440"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="159385" cy="158750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -2661,56 +2661,56 @@
         <w:t xml:space="preserve">A</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="690880" cy="222885"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1350" name="image220.png"/>
+            <wp:docPr id="1350" name="image238.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image220.png"/>
+                    <pic:cNvPr id="0" name="image238.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId441"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="690880" cy="222885"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -2738,56 +2738,56 @@
         <w:t xml:space="preserve">B</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="606425" cy="180975"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1352" name="image226.png"/>
+            <wp:docPr id="1352" name="image233.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image226.png"/>
+                    <pic:cNvPr id="0" name="image233.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId442"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="606425" cy="180975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -2815,56 +2815,56 @@
         <w:t xml:space="preserve">C</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="723265" cy="424815"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1354" name="image223.png"/>
+            <wp:docPr id="1354" name="image218.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image223.png"/>
+                    <pic:cNvPr id="0" name="image218.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId443"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="723265" cy="424815"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -2892,56 +2892,56 @@
         <w:t xml:space="preserve">D.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="690880" cy="222885"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1355" name="image232.png"/>
+            <wp:docPr id="1355" name="image230.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image232.png"/>
+                    <pic:cNvPr id="0" name="image230.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId444"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="690880" cy="222885"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -4306,108 +4306,108 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">                              </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="2228850" cy="476250"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1357" name="image252.png"/>
+            <wp:docPr id="1357" name="image239.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image252.png"/>
+                    <pic:cNvPr id="0" name="image239.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId445"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2228850" cy="476250"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="790575" cy="257175"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1379" name="image243.png"/>
+            <wp:docPr id="1379" name="image251.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image243.png"/>
+                    <pic:cNvPr id="0" name="image251.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId446"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="790575" cy="257175"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -5037,56 +5037,56 @@
             <w:pPr>
               <w:spacing w:before="120" w:line="312" w:lineRule="auto"/>
               <w:ind w:right="49"/>
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:drawing>
                 <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>59691</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>187960</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1362075" cy="1117600"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
                   <wp:wrapSquare wrapText="bothSides" distB="0" distT="0" distL="114300" distR="114300"/>
-                  <wp:docPr id="1413" name="image255.jpg"/>
+                  <wp:docPr id="1413" name="image260.jpg"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image255.jpg"/>
+                          <pic:cNvPr id="0" name="image260.jpg"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId447"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1362075" cy="1117600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
@@ -5132,669 +5132,669 @@
         <w:t xml:space="preserve"> (2,25 điểm ) </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Cho nửa đường tròn tâm </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="162560" cy="180975"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1364" name="image233.png"/>
+            <wp:docPr id="1364" name="image229.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image233.png"/>
+                    <pic:cNvPr id="0" name="image229.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId448"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="162560" cy="180975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> đường kính </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="600075" cy="161925"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1367" name="image245.png"/>
+            <wp:docPr id="1367" name="image236.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image245.png"/>
+                    <pic:cNvPr id="0" name="image236.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId449"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="600075" cy="161925"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. Trên nửa mặt phẳng bờ </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="257810" cy="161925"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1370" name="image240.png"/>
+            <wp:docPr id="1370" name="image242.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image240.png"/>
+                    <pic:cNvPr id="0" name="image242.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId450"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="257810" cy="161925"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, cùng phía với nửa đường tròn vẽ </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="476885" cy="199390"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1371" name="image250.png"/>
+            <wp:docPr id="1371" name="image237.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image250.png"/>
+                    <pic:cNvPr id="0" name="image237.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId451"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="476885" cy="199390"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> lần lượt là các tia tiếp tuyến của </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="276860" cy="257175"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1372" name="image242.png"/>
+            <wp:docPr id="1372" name="image244.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image242.png"/>
+                    <pic:cNvPr id="0" name="image244.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId452"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="276860" cy="257175"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">tại </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="143510" cy="161925"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1374" name="image239.png"/>
+            <wp:docPr id="1374" name="image232.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image239.png"/>
+                    <pic:cNvPr id="0" name="image232.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId453"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="143510" cy="161925"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> và </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="181610" cy="180975"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1376" name="image244.png"/>
+            <wp:docPr id="1376" name="image235.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image244.png"/>
+                    <pic:cNvPr id="0" name="image235.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId454"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="181610" cy="180975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Gọi </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="123825" cy="161925"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1377" name="image238.png"/>
+            <wp:docPr id="1377" name="image243.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image238.png"/>
+                    <pic:cNvPr id="0" name="image243.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId455"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="123825" cy="161925"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> là trung điểm của </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="314325" cy="180975"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1359" name="image229.png"/>
+            <wp:docPr id="1359" name="image231.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image229.png"/>
+                    <pic:cNvPr id="0" name="image231.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId456"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="314325" cy="180975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Lấy hai điểm </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="362585" cy="199390"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1360" name="image230.png"/>
+            <wp:docPr id="1360" name="image219.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image230.png"/>
+                    <pic:cNvPr id="0" name="image219.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId457"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="362585" cy="199390"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> nằm trên </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="476885" cy="199390"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1406" name="image250.png"/>
+            <wp:docPr id="1406" name="image237.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image250.png"/>
+                    <pic:cNvPr id="0" name="image237.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId451"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="476885" cy="199390"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">sao cho </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="800100" cy="219075"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1407" name="image260.png"/>
+            <wp:docPr id="1407" name="image255.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image260.png"/>
+                    <pic:cNvPr id="0" name="image255.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId458"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="800100" cy="219075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="800100" cy="219075"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1408" name="image259.png"/>
+            <wp:docPr id="1408" name="image254.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image259.png"/>
+                    <pic:cNvPr id="0" name="image254.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId458"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="800100" cy="219075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -5849,108 +5849,108 @@
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> là hình chiếu vuông góc của </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="123825" cy="161925"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1410" name="image238.png"/>
+            <wp:docPr id="1410" name="image243.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image238.png"/>
+                    <pic:cNvPr id="0" name="image243.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId455"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="123825" cy="161925"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> lên </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="295910" cy="199390"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1412" name="image261.png"/>
+            <wp:docPr id="1412" name="image249.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image261.png"/>
+                    <pic:cNvPr id="0" name="image249.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId460"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="295910" cy="199390"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -5986,56 +5986,56 @@
         <w:t xml:space="preserve">1.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">  Chứng minh tứ giác </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="438785" cy="161925"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1414" name="image254.png"/>
+            <wp:docPr id="1414" name="image252.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image254.png"/>
+                    <pic:cNvPr id="0" name="image252.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId461"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="438785" cy="161925"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -6077,316 +6077,316 @@
         <w:t xml:space="preserve">2.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">  Gọi </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="438785" cy="199390"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1415" name="image236.png"/>
+            <wp:docPr id="1415" name="image246.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image236.png"/>
+                    <pic:cNvPr id="0" name="image246.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId462"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="438785" cy="199390"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> lần lượt là giao điểm của </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="295910" cy="161925"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1403" name="image234.png"/>
+            <wp:docPr id="1403" name="image247.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image234.png"/>
+                    <pic:cNvPr id="0" name="image247.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId463"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="295910" cy="161925"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> với </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="219710" cy="161925"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1404" name="image219.png"/>
+            <wp:docPr id="1404" name="image220.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image219.png"/>
+                    <pic:cNvPr id="0" name="image220.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId464"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="219710" cy="161925"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">và </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="276860" cy="161925"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1405" name="image221.png"/>
+            <wp:docPr id="1405" name="image227.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image221.png"/>
+                    <pic:cNvPr id="0" name="image227.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId465"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="276860" cy="161925"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> với </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="257810" cy="199390"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1390" name="image237.png"/>
+            <wp:docPr id="1390" name="image234.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image237.png"/>
+                    <pic:cNvPr id="0" name="image234.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId466"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="257810" cy="199390"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chứng minh </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="600075" cy="180975"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1392" name="image241.png"/>
+            <wp:docPr id="1392" name="image245.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image241.png"/>
+                    <pic:cNvPr id="0" name="image245.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId467"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="600075" cy="180975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -6431,108 +6431,108 @@
         <w:t xml:space="preserve">3.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chứng minh tích AP. BQ không đổi. Xác định vị trí các điểm </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="362585" cy="199390"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1394" name="image248.png"/>
+            <wp:docPr id="1394" name="image240.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image248.png"/>
+                    <pic:cNvPr id="0" name="image240.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId457"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="362585" cy="199390"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> trên  Ax, By sao cho diện tích </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="457200" cy="199390"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1396" name="image253.png"/>
+            <wp:docPr id="1396" name="image248.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image253.png"/>
+                    <pic:cNvPr id="0" name="image248.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId468"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="457200" cy="199390"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -6608,56 +6608,56 @@
         <w:t xml:space="preserve">0,5 điểm</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">)  Cho ba số dương a, b, c thỏa mãn </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="991235" cy="180975"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1398" name="image277.png"/>
+            <wp:docPr id="1398" name="image264.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image277.png"/>
+                    <pic:cNvPr id="0" name="image264.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId469"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="991235" cy="180975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -6705,56 +6705,56 @@
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="3238500" cy="457200"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1400" name="image263.png"/>
+            <wp:docPr id="1400" name="image266.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image263.png"/>
+                    <pic:cNvPr id="0" name="image266.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId470"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3238500" cy="457200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -11040,56 +11040,56 @@
         <w:t xml:space="preserve">Câu 8.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Công thức tính diện tích mặt cầu bán kính </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="159385" cy="158750"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1361" name="image224.png"/>
+            <wp:docPr id="1361" name="image225.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image224.png"/>
+                    <pic:cNvPr id="0" name="image225.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId440"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="159385" cy="158750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -11142,56 +11142,56 @@
         <w:t xml:space="preserve">A</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="690880" cy="222885"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1368" name="image220.png"/>
+            <wp:docPr id="1368" name="image238.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image220.png"/>
+                    <pic:cNvPr id="0" name="image238.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId441"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="690880" cy="222885"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -11219,56 +11219,56 @@
         <w:t xml:space="preserve">B</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="606425" cy="180975"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1365" name="image226.png"/>
+            <wp:docPr id="1365" name="image233.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image226.png"/>
+                    <pic:cNvPr id="0" name="image233.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId442"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="606425" cy="180975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -11296,56 +11296,56 @@
         <w:t xml:space="preserve">C</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="723265" cy="424815"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1358" name="image223.png"/>
+            <wp:docPr id="1358" name="image218.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image223.png"/>
+                    <pic:cNvPr id="0" name="image218.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId443"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="723265" cy="424815"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -11373,56 +11373,56 @@
         <w:t xml:space="preserve">D.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="690880" cy="222885"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1386" name="image232.png"/>
+            <wp:docPr id="1386" name="image230.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image232.png"/>
+                    <pic:cNvPr id="0" name="image230.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId444"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="690880" cy="222885"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -11562,56 +11562,56 @@
         <w:t xml:space="preserve">là</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="690880" cy="222885"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1382" name="image220.png"/>
+            <wp:docPr id="1382" name="image238.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image220.png"/>
+                    <pic:cNvPr id="0" name="image238.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId441"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="690880" cy="222885"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -13330,108 +13330,108 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">                              </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="2228850" cy="476250"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1384" name="image252.png"/>
+                  <wp:docPr id="1384" name="image239.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image252.png"/>
+                          <pic:cNvPr id="0" name="image239.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId445"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2228850" cy="476250"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="790575" cy="257175"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1380" name="image243.png"/>
+                  <wp:docPr id="1380" name="image251.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image243.png"/>
+                          <pic:cNvPr id="0" name="image251.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId446"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="790575" cy="257175"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -13587,56 +13587,56 @@
                   <v:imagedata r:id="rId249" o:title=""/>
                 </v:shape>
                 <o:OLEObject DrawAspect="Content" r:id="rId250" ObjectID="_1785007635" ProgID="" ShapeID="_x0000_s124" Type="Embed"/>
               </w:pict>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="838200" cy="190500"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1381" name="image247.png"/>
+                  <wp:docPr id="1381" name="image253.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image247.png"/>
+                          <pic:cNvPr id="0" name="image253.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId471"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="838200" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -13667,56 +13667,56 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:pict>
                 <v:shape id="_x0000_s125" style="width:192pt;height:40pt;" type="#_x0000_t75">
                   <v:imagedata r:id="rId251" o:title=""/>
                 </v:shape>
                 <o:OLEObject DrawAspect="Content" r:id="rId252" ObjectID="_1785006583" ProgID="" ShapeID="_x0000_s125" Type="Embed"/>
               </w:pict>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="2514600" cy="400050"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1353" name="image225.png"/>
+                  <wp:docPr id="1353" name="image223.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image225.png"/>
+                          <pic:cNvPr id="0" name="image223.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId472"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2514600" cy="400050"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -13741,56 +13741,56 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:pict>
                 <v:shape id="_x0000_s126" style="width:271pt;height:42pt;" type="#_x0000_t75">
                   <v:imagedata r:id="rId253" o:title=""/>
                 </v:shape>
                 <o:OLEObject DrawAspect="Content" r:id="rId254" ObjectID="_1785006751" ProgID="" ShapeID="_x0000_s126" Type="Embed"/>
               </w:pict>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="1571625" cy="400050"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1356" name="image227.png"/>
+                  <wp:docPr id="1356" name="image226.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image227.png"/>
+                          <pic:cNvPr id="0" name="image226.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId473"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1571625" cy="400050"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -13978,56 +13978,56 @@
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B6">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="990"/>
               </w:tabs>
               <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="847725" cy="342900"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1347" name="image218.png"/>
+                  <wp:docPr id="1347" name="image222.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image218.png"/>
+                          <pic:cNvPr id="0" name="image222.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId474"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="847725" cy="342900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -14110,56 +14110,56 @@
               <w:t xml:space="preserve"> thì </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:pict>
                 <v:shape id="_x0000_s129" style="width:76pt;height:40pt;" type="#_x0000_t75">
                   <v:imagedata r:id="rId259" o:title=""/>
                 </v:shape>
                 <o:OLEObject DrawAspect="Content" r:id="rId260" ObjectID="_1785007613" ProgID="" ShapeID="_x0000_s129" Type="Embed"/>
               </w:pict>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="847725" cy="342900"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1346" name="image217.png"/>
+                  <wp:docPr id="1346" name="image224.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image217.png"/>
+                          <pic:cNvPr id="0" name="image224.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId475"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="847725" cy="342900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -15216,56 +15216,56 @@
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Do a = 1 </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="143510" cy="142875"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1448" name="image270.png"/>
+                  <wp:docPr id="1448" name="image277.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image270.png"/>
+                          <pic:cNvPr id="0" name="image277.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId476"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="143510" cy="142875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -15294,119 +15294,119 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">                 </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="104775" cy="209550"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1445" name="image272.png"/>
-[...37 lines deleted...]
-                  <wp:docPr id="1444" name="image275.png"/>
+                  <wp:docPr id="1445" name="image275.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="image275.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId477"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="104775" cy="209550"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distB="0" distT="0" distL="114300" distR="114300">
+                  <wp:extent cx="104775" cy="209550"/>
+                  <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                  <wp:docPr id="1444" name="image273.png"/>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="image273.png"/>
+                          <pic:cNvPicPr preferRelativeResize="0"/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId477"/>
+                          <a:srcRect b="0" l="0" r="0" t="0"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="104775" cy="209550"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                          <a:ln/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">= (2m +1)</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
@@ -15493,94 +15493,94 @@
                 <w:vertAlign w:val="superscript"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="1123950" cy="209550"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1447" name="image278.png"/>
+                  <wp:docPr id="1447" name="image276.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image278.png"/>
+                          <pic:cNvPr id="0" name="image276.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId478"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1123950" cy="209550"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="1123950" cy="209550"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1446" name="image274.png"/>
+                  <wp:docPr id="1446" name="image279.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image274.png"/>
+                          <pic:cNvPr id="0" name="image279.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId478"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1123950" cy="209550"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -15798,56 +15798,56 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">           </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="1343025" cy="323850"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1443" name="image271.png"/>
+                  <wp:docPr id="1443" name="image278.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image271.png"/>
+                          <pic:cNvPr id="0" name="image278.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId479"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1343025" cy="323850"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -15985,56 +15985,56 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:pict>
                 <v:shape id="_x0000_s148" style="width:153pt;height:23pt;" type="#_x0000_t75">
                   <v:imagedata r:id="rId297" o:title=""/>
                 </v:shape>
                 <o:OLEObject DrawAspect="Content" r:id="rId298" ObjectID="_1785000949" ProgID="" ShapeID="_x0000_s148" Type="Embed"/>
               </w:pict>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="25"/>
                 <w:szCs w:val="25"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="1885950" cy="228600"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1439" name="image269.png"/>
+                  <wp:docPr id="1439" name="image262.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image269.png"/>
+                          <pic:cNvPr id="0" name="image262.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId480"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1885950" cy="228600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -16147,56 +16147,56 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:pict>
                 <v:shape id="_x0000_s152" style="width:187pt;height:19pt;" type="#_x0000_t75">
                   <v:imagedata r:id="rId305" o:title=""/>
                 </v:shape>
                 <o:OLEObject DrawAspect="Content" r:id="rId306" ObjectID="_1785077023" ProgID="" ShapeID="_x0000_s152" Type="Embed"/>
               </w:pict>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="1257300" cy="190500"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1438" name="image266.png"/>
+                  <wp:docPr id="1438" name="image274.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image266.png"/>
+                          <pic:cNvPr id="0" name="image274.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId481"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1257300" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -16337,56 +16337,56 @@
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Từ (1) và (3) ta được:</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="1114425" cy="314325"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1433" name="image264.png"/>
+                  <wp:docPr id="1433" name="image261.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image264.png"/>
+                          <pic:cNvPr id="0" name="image261.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId482"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1114425" cy="314325"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -16558,56 +16558,56 @@
                 <v:shape id="_x0000_s160" style="width:32pt;height:14pt;" type="#_x0000_t75">
                   <v:imagedata r:id="rId321" o:title=""/>
                 </v:shape>
                 <o:OLEObject DrawAspect="Content" r:id="rId322" ObjectID="_1785077822" ProgID="" ShapeID="_x0000_s160" Type="Embed"/>
               </w:pict>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">(t/m)</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="733425" cy="304800"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1432" name="image279.png"/>
+                  <wp:docPr id="1432" name="image267.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image279.png"/>
+                          <pic:cNvPr id="0" name="image267.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId483"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="733425" cy="304800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -18861,669 +18861,669 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Cho nửa đường tròn tâm </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="162560" cy="180975"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1421" name="image233.png"/>
+                  <wp:docPr id="1421" name="image229.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image233.png"/>
+                          <pic:cNvPr id="0" name="image229.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId448"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="162560" cy="180975"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> đường kính </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="600075" cy="161925"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1418" name="image245.png"/>
+                  <wp:docPr id="1418" name="image236.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image245.png"/>
+                          <pic:cNvPr id="0" name="image236.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId449"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="600075" cy="161925"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">. Trên nửa mặt phẳng bờ </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="257810" cy="161925"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1417" name="image240.png"/>
+                  <wp:docPr id="1417" name="image242.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image240.png"/>
+                          <pic:cNvPr id="0" name="image242.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId450"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="257810" cy="161925"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">, cùng phía với nửa đường tròn vẽ </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="476885" cy="199390"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1420" name="image250.png"/>
+                  <wp:docPr id="1420" name="image237.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image250.png"/>
+                          <pic:cNvPr id="0" name="image237.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId451"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="476885" cy="199390"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> lần lượt là các tia tiếp tuyến của </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="276860" cy="257175"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1419" name="image242.png"/>
+                  <wp:docPr id="1419" name="image244.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image242.png"/>
+                          <pic:cNvPr id="0" name="image244.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId452"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="276860" cy="257175"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">tại </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="143510" cy="161925"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1429" name="image239.png"/>
+                  <wp:docPr id="1429" name="image232.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image239.png"/>
+                          <pic:cNvPr id="0" name="image232.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId453"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="143510" cy="161925"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> và </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="181610" cy="180975"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1431" name="image244.png"/>
+                  <wp:docPr id="1431" name="image235.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image244.png"/>
+                          <pic:cNvPr id="0" name="image235.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId454"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="181610" cy="180975"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Gọi </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="123825" cy="161925"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1430" name="image238.png"/>
+                  <wp:docPr id="1430" name="image243.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image238.png"/>
+                          <pic:cNvPr id="0" name="image243.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId455"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="123825" cy="161925"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> là trung điểm của </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="314325" cy="180975"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1426" name="image229.png"/>
+                  <wp:docPr id="1426" name="image231.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image229.png"/>
+                          <pic:cNvPr id="0" name="image231.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId456"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="314325" cy="180975"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Lấy hai điểm </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="362585" cy="199390"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1425" name="image230.png"/>
+                  <wp:docPr id="1425" name="image219.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image230.png"/>
+                          <pic:cNvPr id="0" name="image219.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId457"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="362585" cy="199390"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> nằm trên </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="476885" cy="199390"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1428" name="image250.png"/>
+                  <wp:docPr id="1428" name="image237.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image250.png"/>
+                          <pic:cNvPr id="0" name="image237.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId451"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="476885" cy="199390"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">sao cho </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="800100" cy="219075"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1427" name="image257.png"/>
+                  <wp:docPr id="1427" name="image259.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image257.png"/>
+                          <pic:cNvPr id="0" name="image259.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId458"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="800100" cy="219075"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="800100" cy="219075"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1423" name="image258.png"/>
+                  <wp:docPr id="1423" name="image257.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image258.png"/>
+                          <pic:cNvPr id="0" name="image257.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId458"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="800100" cy="219075"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -19578,108 +19578,108 @@
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> là hình chiếu vuông góc của </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="123825" cy="161925"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1424" name="image238.png"/>
+                  <wp:docPr id="1424" name="image243.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image238.png"/>
+                          <pic:cNvPr id="0" name="image243.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId455"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="123825" cy="161925"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> lên </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="295910" cy="199390"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1399" name="image261.png"/>
+                  <wp:docPr id="1399" name="image249.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image261.png"/>
+                          <pic:cNvPr id="0" name="image249.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId460"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="295910" cy="199390"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -19715,56 +19715,56 @@
               <w:t xml:space="preserve">1.</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">  Chứng minh tứ giác </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="438785" cy="161925"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1397" name="image254.png"/>
+                  <wp:docPr id="1397" name="image252.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image254.png"/>
+                          <pic:cNvPr id="0" name="image252.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId461"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="438785" cy="161925"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -19806,316 +19806,316 @@
               <w:t xml:space="preserve">2.</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">  Gọi </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="438785" cy="199390"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1402" name="image236.png"/>
+                  <wp:docPr id="1402" name="image246.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image236.png"/>
+                          <pic:cNvPr id="0" name="image246.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId462"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="438785" cy="199390"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> lần lượt là giao điểm của </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="295910" cy="161925"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1401" name="image234.png"/>
+                  <wp:docPr id="1401" name="image247.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image234.png"/>
+                          <pic:cNvPr id="0" name="image247.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId463"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="295910" cy="161925"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> với </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="219710" cy="161925"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1391" name="image219.png"/>
+                  <wp:docPr id="1391" name="image220.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image219.png"/>
+                          <pic:cNvPr id="0" name="image220.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId464"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="219710" cy="161925"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">và </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="276860" cy="161925"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1389" name="image221.png"/>
+                  <wp:docPr id="1389" name="image227.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image221.png"/>
+                          <pic:cNvPr id="0" name="image227.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId465"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="276860" cy="161925"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> với </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="257810" cy="199390"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1395" name="image237.png"/>
+                  <wp:docPr id="1395" name="image234.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image237.png"/>
+                          <pic:cNvPr id="0" name="image234.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId466"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="257810" cy="199390"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chứng minh </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="600075" cy="180975"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1393" name="image241.png"/>
+                  <wp:docPr id="1393" name="image245.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image241.png"/>
+                          <pic:cNvPr id="0" name="image245.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId467"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="600075" cy="180975"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -20160,108 +20160,108 @@
               <w:t xml:space="preserve">3.</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chứng minh tích AP. BQ không đổi. Xác định vị trí các điểm </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="362585" cy="199390"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1388" name="image248.png"/>
+                  <wp:docPr id="1388" name="image240.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image248.png"/>
+                          <pic:cNvPr id="0" name="image240.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId457"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="362585" cy="199390"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> trên  Ax, By sao cho diện tích </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="457200" cy="199390"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1387" name="image253.png"/>
+                  <wp:docPr id="1387" name="image248.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image253.png"/>
+                          <pic:cNvPr id="0" name="image248.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId468"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="457200" cy="199390"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -20278,56 +20278,56 @@
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000148">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="6810"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="3053080" cy="2271395"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1416" name="image262.png"/>
+                  <wp:docPr id="1416" name="image258.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image262.png"/>
+                          <pic:cNvPr id="0" name="image258.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId484"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3053080" cy="2271395"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -20463,56 +20463,56 @@
               <w:t xml:space="preserve">1.</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">  Chứng minh tứ giác </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="438785" cy="161925"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1411" name="image254.png"/>
+                  <wp:docPr id="1411" name="image252.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image254.png"/>
+                          <pic:cNvPr id="0" name="image252.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId461"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="438785" cy="161925"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -21132,316 +21132,316 @@
               <w:t xml:space="preserve">2.</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">  Gọi </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="438785" cy="199390"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1375" name="image236.png"/>
+                  <wp:docPr id="1375" name="image246.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image236.png"/>
+                          <pic:cNvPr id="0" name="image246.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId462"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="438785" cy="199390"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> lần lượt là giao điểm của </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="295910" cy="161925"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1373" name="image234.png"/>
+                  <wp:docPr id="1373" name="image247.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image234.png"/>
+                          <pic:cNvPr id="0" name="image247.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId463"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="295910" cy="161925"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> với </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="219710" cy="161925"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1363" name="image219.png"/>
+                  <wp:docPr id="1363" name="image220.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image219.png"/>
+                          <pic:cNvPr id="0" name="image220.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId464"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="219710" cy="161925"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">và </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="276860" cy="161925"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1362" name="image221.png"/>
+                  <wp:docPr id="1362" name="image227.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image221.png"/>
+                          <pic:cNvPr id="0" name="image227.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId465"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="276860" cy="161925"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> với </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="257810" cy="199390"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1369" name="image237.png"/>
+                  <wp:docPr id="1369" name="image234.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image237.png"/>
+                          <pic:cNvPr id="0" name="image234.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId466"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="257810" cy="199390"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chứng minh </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="600075" cy="180975"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1366" name="image241.png"/>
+                  <wp:docPr id="1366" name="image245.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image241.png"/>
+                          <pic:cNvPr id="0" name="image245.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId467"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="600075" cy="180975"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -21538,56 +21538,56 @@
                 </v:shape>
                 <o:OLEObject DrawAspect="Content" r:id="rId384" ObjectID="_1785090657" ProgID="" ShapeID="_x0000_s191" Type="Embed"/>
               </w:pict>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">)</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="714375" cy="171450"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1383" name="image249.png"/>
+                  <wp:docPr id="1383" name="image271.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image249.png"/>
+                          <pic:cNvPr id="0" name="image271.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId485"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="714375" cy="171450"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -21681,56 +21681,56 @@
                 <o:OLEObject DrawAspect="Content" r:id="rId388" ObjectID="_1785090740" ProgID="" ShapeID="_x0000_s193" Type="Embed"/>
               </w:pict>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="666750" cy="161925"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1385" name="image251.png"/>
+                  <wp:docPr id="1385" name="image250.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image251.png"/>
+                          <pic:cNvPr id="0" name="image250.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId486"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="666750" cy="161925"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -21765,56 +21765,56 @@
                 </v:shape>
                 <o:OLEObject DrawAspect="Content" r:id="rId390" ObjectID="_1785090657" ProgID="" ShapeID="_x0000_s194" Type="Embed"/>
               </w:pict>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">)</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="714375" cy="171450"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1378" name="image246.png"/>
+                  <wp:docPr id="1378" name="image241.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image246.png"/>
+                          <pic:cNvPr id="0" name="image241.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId485"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="714375" cy="171450"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -21979,56 +21979,56 @@
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Do đó</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="1476375" cy="171450"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1348" name="image231.png"/>
+                  <wp:docPr id="1348" name="image217.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image231.png"/>
+                          <pic:cNvPr id="0" name="image217.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId487"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1476375" cy="171450"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -22043,56 +22043,56 @@
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:pict>
                 <v:shape id="_x0000_s200" style="width:121pt;height:19pt;" type="#_x0000_t75">
                   <v:imagedata r:id="rId401" o:title=""/>
                 </v:shape>
                 <o:OLEObject DrawAspect="Content" r:id="rId402" ObjectID="_1785092676" ProgID="" ShapeID="_x0000_s200" Type="Embed"/>
               </w:pict>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="962025" cy="171450"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1351" name="image222.png"/>
+                  <wp:docPr id="1351" name="image228.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image222.png"/>
+                          <pic:cNvPr id="0" name="image228.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId488"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="962025" cy="171450"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -22539,56 +22539,56 @@
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000178">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="1295400" cy="161925"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1345" name="image228.png"/>
+                  <wp:docPr id="1345" name="image221.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image228.png"/>
+                          <pic:cNvPr id="0" name="image221.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId489"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1295400" cy="161925"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -22772,56 +22772,56 @@
               </w:rPr>
               <w:t xml:space="preserve">Dấu “=” xảy ra khi </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:pict>
                 <v:shape id="_x0000_s207" style="width:106pt;height:17pt;" type="#_x0000_t75">
                   <v:imagedata r:id="rId415" o:title=""/>
                 </v:shape>
                 <o:OLEObject DrawAspect="Content" r:id="rId416" ObjectID="_1785095267" ProgID="" ShapeID="_x0000_s207" Type="Embed"/>
               </w:pict>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="1371600" cy="209550"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1442" name="image276.png"/>
+                  <wp:docPr id="1442" name="image265.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image276.png"/>
+                          <pic:cNvPr id="0" name="image265.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId490"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1371600" cy="209550"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -22870,56 +22870,56 @@
                   <v:imagedata r:id="rId417" o:title=""/>
                 </v:shape>
                 <o:OLEObject DrawAspect="Content" r:id="rId418" ObjectID="_1785095331" ProgID="" ShapeID="_x0000_s208" Type="Embed"/>
               </w:pict>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="390525" cy="228600"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1440" name="image267.png"/>
+                  <wp:docPr id="1440" name="image269.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image267.png"/>
+                          <pic:cNvPr id="0" name="image269.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId491"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="390525" cy="228600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -22946,56 +22946,56 @@
               <w:t xml:space="preserve">GTNN</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">  bằng </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="314325" cy="419100"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1441" name="image268.png"/>
+                  <wp:docPr id="1441" name="image272.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image268.png"/>
+                          <pic:cNvPr id="0" name="image272.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId492"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="314325" cy="419100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -23301,56 +23301,56 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">  Cho ba số dương a, b, c thỏa mãn </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="991235" cy="180975"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1436" name="image277.png"/>
+                  <wp:docPr id="1436" name="image264.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image277.png"/>
+                          <pic:cNvPr id="0" name="image264.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId469"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="991235" cy="180975"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -23398,56 +23398,56 @@
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018D">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:spacing w:line="312" w:lineRule="auto"/>
               <w:ind w:left="720" w:firstLine="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="3238500" cy="457200"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1437" name="image263.png"/>
+                  <wp:docPr id="1437" name="image266.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image263.png"/>
+                          <pic:cNvPr id="0" name="image266.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId470"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3238500" cy="457200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -23665,56 +23665,56 @@
               </w:rPr>
               <w:t xml:space="preserve">Áp dụng bất đẳng thức Cauchy ta có</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000194">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="5062220" cy="565785"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1435" name="image273.png"/>
+                  <wp:docPr id="1435" name="image270.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image273.png"/>
+                          <pic:cNvPr id="0" name="image270.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId493"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="5062220" cy="565785"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -23817,56 +23817,56 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="1295400" cy="314325"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1434" name="image265.png"/>
+                  <wp:docPr id="1434" name="image268.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image265.png"/>
+                          <pic:cNvPr id="0" name="image268.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId494"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1295400" cy="314325"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -25944,51 +25944,51 @@
       <w:tblCellMar>
         <w:top w:w="15.0" w:type="dxa"/>
         <w:left w:w="15.0" w:type="dxa"/>
         <w:bottom w:w="15.0" w:type="dxa"/>
         <w:right w:w="15.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table7">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="108.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject62.bin"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject58.bin"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image160.wmf"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject60.bin"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image161.wmf"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image165.wmf"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject65.bin"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image166.wmf"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject64.bin"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image163.wmf"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject61.bin"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image64.wmf"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject67.bin"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image67.wmf"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject66.bin"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject68.bin"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image119.wmf"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image168.wmf"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject134.bin"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject71.bin"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image134.wmf"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image156.wmf"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject136.bin"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image66.wmf"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject69.bin"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image133.wmf"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image175.wmf"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject135.bin"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject56.bin"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image56.wmf"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject59.bin"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image159.wmf"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image165.wmf"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject90.bin"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image201.wmf"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject200.bin"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject3.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image187.wmf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject187.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image189.wmf"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image180.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject189.bin"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject88.bin"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image200.wmf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image183.wmf"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image91.wmf"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject204.bin"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.wmf"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject97.bin"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image204.wmf"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject11.bin"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image97.wmf"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject206.bin"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.wmf"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject95.bin"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image206.wmf"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject9.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image188.wmf"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image181.wmf"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject203.bin"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.wmf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject188.bin"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject93.bin"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image202.wmf"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject6.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image184.wmf"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image182.wmf"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject202.bin"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.wmf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject184.bin"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject91.bin"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image202.wmf"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject8.bin"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject208.bin"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.wmf"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject12.bin"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image101.wmf"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject101.bin"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image208.wmf"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image101.wmf"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject207.bin"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.wmf"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject103.bin"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image212.wmf"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject22.bin"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image174.wmf"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.wmf"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image265.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject43.bin"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject20.bin"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image273.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject4.bin"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.wmf"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image268.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject99.bin"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject19.bin"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image99.wmf"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject210.bin"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.wmf"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject105.bin"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image210.wmf"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject17.bin"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image173.wmf"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject212.bin"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.wmf"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject70.bin"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image136.wmf"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image157.wmf"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject190.bin"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject72.bin"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image190.wmf"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject191.bin"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image73.wmf"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject192.bin"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject76.bin"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image192.wmf"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image76.wmf"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject195.bin"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject75.bin"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image119.wmf"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image158.wmf"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject74.bin"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image108.wmf"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image175.wmf"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject193.bin"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject73.bin"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image192.wmf"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image182.wmf"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject194.bin"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject79.bin"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image108.wmf"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject197.bin"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image79.wmf"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject80.bin"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image111.wmf"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject216.bin"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image178.wmf"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject198.bin"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image216.wmf"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject85.bin"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image198.wmf"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject215.bin"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image179.wmf"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject201.bin"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image215.wmf"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject77.bin"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image110.wmf"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image176.wmf"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject196.bin"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image214.wmf"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject82.bin"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image110.wmf"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject213.bin"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image177.wmf"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject199.bin"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image213.wmf"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject175.bin"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject158.bin"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image158.wmf"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject157.bin"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image157.wmf"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject156.bin"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image156.wmf"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject168.bin"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image168.wmf"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image166.wmf"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image179.wmf"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject180.bin"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image178.wmf"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject179.bin"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image177.wmf"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject178.bin"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image176.wmf"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject177.bin"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image175.wmf"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject176.bin"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject139.bin"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject174.bin"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image174.wmf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject173.bin"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image173.wmf"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image172.wmf"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject209.bin"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image209.wmf"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject211.bin"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image211.wmf"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject171.bin"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image171.wmf"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject205.bin"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image205.wmf"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject182.bin"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image182.wmf"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject181.bin"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image181.wmf"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject214.bin"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image180.wmf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image186.wmf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject183.bin"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image185.wmf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject186.bin"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image138.wmf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject185.bin"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image137.wmf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject138.bin"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image139.wmf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject137.bin"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject127.bin"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image127.wmf"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject126.bin"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image126.wmf"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject125.bin"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image125.wmf"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image112.wmf"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject145.bin"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject128.bin"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image128.wmf"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image149.wmf"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject151.bin"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image147.wmf"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject149.bin"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image146.wmf"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject147.bin"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image145.wmf"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject146.bin"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image151.wmf"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject153.bin"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject143.bin"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image143.wmf"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject142.bin"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image142.wmf"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject141.bin"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image141.wmf"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject140.bin"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image140.wmf"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject159.bin"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image153.wmf"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image165.wmf"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject166.bin"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image163.wmf"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject165.bin"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image161.wmf"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject163.bin"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image160.wmf"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject161.bin"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image159.wmf"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject160.bin"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image87.wmf"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject23.bin"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image81.wmf"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject113.bin"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image277.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image145.wmf"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject86.bin"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image113.wmf"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image253.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject28.bin"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image86.wmf"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject115.bin"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image241.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image146.wmf"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject84.bin"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image187.wmf"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject87.bin"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image128.wmf"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image236.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject30.bin"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image94.wmf"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image254.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject92.bin"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image261.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image117.wmf"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image237.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject26.bin"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image84.wmf"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject117.bin"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image221.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image147.wmf"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject89.bin"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image117.wmf"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image219.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject32.bin"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image89.wmf"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject119.bin"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image234.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image149.wmf"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject94.bin"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image256.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image143.wmf"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject98.bin"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image260.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject34.bin"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image98.wmf"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image230.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.wmf"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject96.bin"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image229.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject40.bin"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image96.wmf"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image151.wmf"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject36.bin"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image92.wmf"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image250.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject106.bin"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image240.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image238.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.wmf"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject102.bin"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image244.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject38.bin"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image87.wmf"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image239.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image38.wmf"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject100.bin"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image242.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject51.bin"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image113.wmf"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject24.bin"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image267.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image276.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image139.wmf"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject44.bin"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image137.wmf"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject5.bin"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.wmf"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject45.bin"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject29.bin"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image228.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image185.wmf"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject13.bin"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image262.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.wmf"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject48.bin"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.wmf"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image279.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject31.bin"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject15.bin"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image264.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.wmf"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image266.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject37.bin"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image138.wmf"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject7.bin"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.wmf"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image222.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject46.bin"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.wmf"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject27.bin"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image231.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image46.wmf"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject10.bin"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.wmf"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image251.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject47.bin"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.wmf"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject33.bin"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image249.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image110.wmf"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject110.bin"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image108.wmf"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject109.bin"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image119.wmf"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image269.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject108.bin"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image111.wmf"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject112.bin"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image110.wmf"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject111.bin"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject49.bin"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.wmf"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image183.wmf"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject14.bin"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.wmf"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject50.bin"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.wmf"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image271.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject35.bin"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image184.wmf"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject18.bin"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image278.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.wmf"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image186.wmf"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject63.bin"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image127.wmf"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image227.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject83.bin"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject25.bin"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image225.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image83.wmf"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image247.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject81.bin"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image263.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject39.bin"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image125.wmf"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image272.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject41.bin"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image188.wmf"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject16.bin"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image270.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image41.wmf"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject42.bin"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image126.wmf"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image217.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject78.bin"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image189.wmf"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject21.bin"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image218.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image78.wmf"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image130.wmf"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject150.bin"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject132.bin"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image150.wmf"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image132.wmf"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject154.bin"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject131.bin"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image154.wmf"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image123.wmf"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject129.bin"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image148.wmf"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image134.wmf"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject152.bin"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject130.bin"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image152.wmf"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image131.wmf"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject155.bin"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject133.bin"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image155.wmf"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject162.bin"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image167.wmf"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject170.bin"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image170.wmf"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject169.bin"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image167.wmf"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject164.bin"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image164.wmf"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject167.bin"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image169.wmf"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject172.bin"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image233.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject52.bin"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image117.wmf"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image255.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image141.wmf"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject107.bin"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image243.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject55.bin"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image118.wmf"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image252.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image142.wmf"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject114.bin"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image153.wmf"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject53.bin"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image117.wmf"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image245.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image140.wmf"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject104.bin"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image224.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image232.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject54.bin"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image116.wmf"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image223.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image143.wmf"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject118.bin"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image226.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject57.bin"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image118.wmf"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image220.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject116.bin"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject120.bin"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image120.wmf"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject122.bin"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image122.wmf"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image116.wmf"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image235.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject121.bin"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image121.wmf"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject124.bin"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image124.wmf"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject144.bin"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject123.bin"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image144.wmf"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject148.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject62.bin"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject58.bin"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image160.wmf"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject60.bin"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image161.wmf"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image165.wmf"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject65.bin"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image166.wmf"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject64.bin"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image163.wmf"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject61.bin"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image64.wmf"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject67.bin"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image67.wmf"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject66.bin"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject68.bin"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image119.wmf"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image168.wmf"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject134.bin"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject71.bin"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image134.wmf"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image156.wmf"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject136.bin"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image66.wmf"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject69.bin"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image133.wmf"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image175.wmf"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject135.bin"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject56.bin"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image56.wmf"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject59.bin"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image159.wmf"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image165.wmf"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject90.bin"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image201.wmf"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject200.bin"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject3.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image187.wmf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject187.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image189.wmf"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image180.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject189.bin"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject88.bin"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image200.wmf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image183.wmf"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image91.wmf"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject204.bin"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.wmf"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject97.bin"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image204.wmf"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject11.bin"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image97.wmf"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject206.bin"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.wmf"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject95.bin"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image206.wmf"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject9.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image188.wmf"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image181.wmf"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject203.bin"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.wmf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject188.bin"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject93.bin"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image202.wmf"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject6.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image184.wmf"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image182.wmf"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject202.bin"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.wmf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject184.bin"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject91.bin"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image202.wmf"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject8.bin"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject208.bin"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.wmf"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject12.bin"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image101.wmf"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject101.bin"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image208.wmf"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image101.wmf"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject207.bin"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.wmf"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject103.bin"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image212.wmf"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject22.bin"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image174.wmf"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.wmf"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image268.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject43.bin"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject20.bin"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image270.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject4.bin"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.wmf"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image272.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject99.bin"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject19.bin"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image99.wmf"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject210.bin"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.wmf"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject105.bin"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image210.wmf"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject17.bin"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image173.wmf"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject212.bin"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.wmf"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject70.bin"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image136.wmf"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image157.wmf"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject190.bin"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject72.bin"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image190.wmf"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject191.bin"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image73.wmf"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject192.bin"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject76.bin"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image192.wmf"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image76.wmf"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject195.bin"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject75.bin"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image119.wmf"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image158.wmf"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject74.bin"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image108.wmf"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image175.wmf"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject193.bin"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject73.bin"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image192.wmf"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image182.wmf"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject194.bin"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject79.bin"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image108.wmf"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject197.bin"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image79.wmf"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject80.bin"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image111.wmf"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject216.bin"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image178.wmf"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject198.bin"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image216.wmf"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject85.bin"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image198.wmf"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject215.bin"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image179.wmf"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject201.bin"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image215.wmf"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject77.bin"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image110.wmf"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image176.wmf"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject196.bin"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image214.wmf"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject82.bin"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image110.wmf"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject213.bin"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image177.wmf"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject199.bin"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image213.wmf"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject175.bin"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject158.bin"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image158.wmf"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject157.bin"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image157.wmf"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject156.bin"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image156.wmf"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject168.bin"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image168.wmf"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image166.wmf"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image179.wmf"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject180.bin"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image178.wmf"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject179.bin"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image177.wmf"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject178.bin"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image176.wmf"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject177.bin"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image175.wmf"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject176.bin"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject139.bin"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject174.bin"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image174.wmf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject173.bin"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image173.wmf"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image172.wmf"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject209.bin"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image209.wmf"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject211.bin"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image211.wmf"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject171.bin"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image171.wmf"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject205.bin"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image205.wmf"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject182.bin"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image182.wmf"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject181.bin"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image181.wmf"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject214.bin"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image180.wmf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image186.wmf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject183.bin"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image185.wmf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject186.bin"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image138.wmf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject185.bin"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image137.wmf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject138.bin"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image139.wmf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject137.bin"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject127.bin"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image127.wmf"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject126.bin"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image126.wmf"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject125.bin"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image125.wmf"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image112.wmf"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject145.bin"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject128.bin"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image128.wmf"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image149.wmf"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject151.bin"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image147.wmf"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject149.bin"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image146.wmf"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject147.bin"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image145.wmf"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject146.bin"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image151.wmf"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject153.bin"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject143.bin"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image143.wmf"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject142.bin"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image142.wmf"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject141.bin"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image141.wmf"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject140.bin"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image140.wmf"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject159.bin"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image153.wmf"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image165.wmf"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject166.bin"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image163.wmf"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject165.bin"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image161.wmf"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject163.bin"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image160.wmf"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject161.bin"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image159.wmf"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject160.bin"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image87.wmf"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject23.bin"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image81.wmf"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject113.bin"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image264.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image145.wmf"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject86.bin"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image113.wmf"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image248.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject28.bin"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image86.wmf"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject115.bin"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image245.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image146.wmf"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject84.bin"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image187.wmf"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject87.bin"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image128.wmf"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image246.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject30.bin"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image94.wmf"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image252.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject92.bin"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image249.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image117.wmf"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image234.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject26.bin"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image84.wmf"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject117.bin"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image227.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image147.wmf"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject89.bin"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image117.wmf"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image220.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject32.bin"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image89.wmf"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject119.bin"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image247.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image149.wmf"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject94.bin"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image256.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image143.wmf"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject98.bin"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image255.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject34.bin"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image98.wmf"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image219.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.wmf"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject96.bin"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image231.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject40.bin"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image96.wmf"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image151.wmf"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject36.bin"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image92.wmf"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image237.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject106.bin"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image242.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image243.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.wmf"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject102.bin"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image235.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject38.bin"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image87.wmf"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image232.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image38.wmf"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject100.bin"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image244.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject51.bin"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image113.wmf"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject24.bin"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image269.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image265.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image139.wmf"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject44.bin"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image137.wmf"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject5.bin"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.wmf"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject45.bin"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject29.bin"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image221.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image185.wmf"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject13.bin"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image258.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.wmf"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject48.bin"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.wmf"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image267.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject31.bin"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject15.bin"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image261.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.wmf"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image274.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject37.bin"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image138.wmf"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject7.bin"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.wmf"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image228.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject46.bin"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.wmf"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject27.bin"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image217.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image46.wmf"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject10.bin"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.wmf"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image250.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject47.bin"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.wmf"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject33.bin"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image271.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image110.wmf"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject110.bin"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image108.wmf"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject109.bin"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image119.wmf"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image262.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject108.bin"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image111.wmf"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject112.bin"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image110.wmf"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject111.bin"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject49.bin"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.wmf"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image183.wmf"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject14.bin"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.wmf"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject50.bin"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.wmf"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image278.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject35.bin"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image184.wmf"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject18.bin"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image276.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.wmf"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image186.wmf"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject63.bin"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image127.wmf"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image226.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject83.bin"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject25.bin"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image223.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image83.wmf"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image253.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject81.bin"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image266.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject39.bin"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image125.wmf"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image275.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject41.bin"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image188.wmf"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject16.bin"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image277.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image41.wmf"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject42.bin"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image126.wmf"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image224.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject78.bin"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image189.wmf"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject21.bin"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image222.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image78.wmf"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image130.wmf"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject150.bin"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject132.bin"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image150.wmf"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image132.wmf"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject154.bin"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject131.bin"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image154.wmf"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image123.wmf"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject129.bin"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image148.wmf"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image134.wmf"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject152.bin"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject130.bin"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image152.wmf"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image131.wmf"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject155.bin"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject133.bin"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image155.wmf"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject162.bin"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image167.wmf"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject170.bin"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image170.wmf"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject169.bin"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image167.wmf"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject164.bin"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image164.wmf"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject167.bin"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image169.wmf"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject172.bin"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image229.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject52.bin"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image117.wmf"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image260.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image141.wmf"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject107.bin"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image251.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject55.bin"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image118.wmf"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image239.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image142.wmf"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject114.bin"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image153.wmf"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject53.bin"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image117.wmf"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image236.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image140.wmf"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject104.bin"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image225.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image230.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject54.bin"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image116.wmf"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image218.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image143.wmf"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject118.bin"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image233.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject57.bin"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image118.wmf"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image238.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject116.bin"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject120.bin"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image120.wmf"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject122.bin"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image122.wmf"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image116.wmf"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image263.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject121.bin"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image121.wmf"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject124.bin"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image124.wmf"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject144.bin"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject123.bin"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image144.wmf"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject148.bin"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Tahoma-bold.ttf"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Tahoma-regular.ttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>