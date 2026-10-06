--- v0 (2026-07-30)
+++ v1 (2026-10-06)
@@ -1088,56 +1088,56 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">D.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="356870" cy="177800"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1161" name="image81.png"/>
+            <wp:docPr id="1161" name="image77.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image81.png"/>
+                    <pic:cNvPr id="0" name="image77.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId90"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="356870" cy="177800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -1408,156 +1408,156 @@
         </w:rPr>
         <w:t xml:space="preserve">Câu 4.</w:t>
         <w:tab/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Đồ thị của hàm số </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="533400" cy="238125"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1162" name="image84.png"/>
+            <wp:docPr id="1162" name="image82.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image84.png"/>
+                    <pic:cNvPr id="0" name="image82.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId91"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="533400" cy="238125"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> đi qua điểm </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="561975" cy="276225"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1163" name="image87.png"/>
+            <wp:docPr id="1163" name="image85.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image87.png"/>
+                    <pic:cNvPr id="0" name="image85.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId92"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="561975" cy="276225"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Khi đó hệ số </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="123825" cy="123825"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1164" name="image88.png"/>
+            <wp:docPr id="1164" name="image81.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image88.png"/>
+                    <pic:cNvPr id="0" name="image81.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId93"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="123825" cy="123825"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -1752,100 +1752,100 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Câu 5.    </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Cho tam giác </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="344170" cy="177800"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1157" name="image76.png"/>
+            <wp:docPr id="1157" name="image80.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image76.png"/>
+                    <pic:cNvPr id="0" name="image80.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId94"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="344170" cy="177800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> vuông tại </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="153670" cy="178435"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1158" name="image75.png"/>
+            <wp:docPr id="1158" name="image84.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image75.png"/>
+                    <pic:cNvPr id="0" name="image84.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId95"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="153670" cy="178435"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -1876,56 +1876,56 @@
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:pict>
           <v:shape id="_x0000_s21" style="width:117pt;height:16pt;" type="#_x0000_t75">
             <v:imagedata r:id="rId43" o:title=""/>
           </v:shape>
           <o:OLEObject DrawAspect="Content" r:id="rId44" ObjectID="_1784959236" ProgID="Equation.DSMT4" ShapeID="_x0000_s21" Type="Embed"/>
         </w:pict>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. Tỉ số lượng giác </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="344805" cy="226060"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1159" name="image77.png"/>
+            <wp:docPr id="1159" name="image88.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image77.png"/>
+                    <pic:cNvPr id="0" name="image88.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId96"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="344805" cy="226060"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -1975,56 +1975,56 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="327025" cy="196850"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1160" name="image78.png"/>
+            <wp:docPr id="1160" name="image89.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image78.png"/>
+                    <pic:cNvPr id="0" name="image89.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId97"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="327025" cy="196850"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -2038,56 +2038,56 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">B.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="327025" cy="196850"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1125" name="image47.png"/>
+            <wp:docPr id="1125" name="image59.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image47.png"/>
+                    <pic:cNvPr id="0" name="image59.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId98"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="327025" cy="196850"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -2101,56 +2101,56 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">C.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="320675" cy="196850"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1126" name="image43.png"/>
+            <wp:docPr id="1126" name="image52.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image43.png"/>
+                    <pic:cNvPr id="0" name="image52.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId99"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="320675" cy="196850"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -2164,56 +2164,56 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">D.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="327025" cy="196850"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1127" name="image49.png"/>
+            <wp:docPr id="1127" name="image48.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image49.png"/>
+                    <pic:cNvPr id="0" name="image48.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId100"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="327025" cy="196850"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -2515,56 +2515,56 @@
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
             <w:pPr>
               <w:spacing w:after="240" w:lineRule="auto"/>
               <w:ind w:right="-234"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Chiều cao </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="344805" cy="260985"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1128" name="image57.png"/>
+                  <wp:docPr id="1128" name="image47.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image57.png"/>
+                          <pic:cNvPr id="0" name="image47.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId101"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="344805" cy="260985"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -2572,56 +2572,56 @@
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
             <w:pPr>
               <w:spacing w:after="240" w:lineRule="auto"/>
               <w:ind w:right="-234"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="665480" cy="284480"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1129" name="image61.png"/>
+                  <wp:docPr id="1129" name="image56.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image61.png"/>
+                          <pic:cNvPr id="0" name="image56.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId102"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="665480" cy="284480"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -2629,56 +2629,56 @@
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
             <w:pPr>
               <w:spacing w:after="240" w:lineRule="auto"/>
               <w:ind w:right="-234"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="641350" cy="284480"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1116" name="image48.png"/>
+                  <wp:docPr id="1116" name="image54.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image48.png"/>
+                          <pic:cNvPr id="0" name="image54.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId103"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="641350" cy="284480"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -2686,56 +2686,56 @@
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
             <w:pPr>
               <w:spacing w:after="240" w:lineRule="auto"/>
               <w:ind w:right="-234"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="641350" cy="284480"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1117" name="image45.png"/>
+                  <wp:docPr id="1117" name="image51.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image45.png"/>
+                          <pic:cNvPr id="0" name="image51.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId104"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="641350" cy="284480"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -2743,56 +2743,56 @@
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
             <w:pPr>
               <w:spacing w:after="240" w:lineRule="auto"/>
               <w:ind w:right="-234"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="665480" cy="284480"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1118" name="image59.png"/>
+                  <wp:docPr id="1118" name="image64.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image59.png"/>
+                          <pic:cNvPr id="0" name="image64.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId105"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="665480" cy="284480"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -2829,56 +2829,56 @@
               <w:t xml:space="preserve">Số học sinh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
             <w:pPr>
               <w:spacing w:after="240" w:lineRule="auto"/>
               <w:ind w:right="-234"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="119380" cy="177800"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1119" name="image54.png"/>
+                  <wp:docPr id="1119" name="image42.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image54.png"/>
+                          <pic:cNvPr id="0" name="image42.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId106"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="119380" cy="177800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -2886,56 +2886,56 @@
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
             <w:pPr>
               <w:spacing w:after="240" w:lineRule="auto"/>
               <w:ind w:right="-234"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="178435" cy="166370"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1120" name="image42.png"/>
+                  <wp:docPr id="1120" name="image44.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image42.png"/>
+                          <pic:cNvPr id="0" name="image44.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId107"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="178435" cy="166370"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -2943,56 +2943,56 @@
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
             <w:pPr>
               <w:spacing w:after="240" w:lineRule="auto"/>
               <w:ind w:right="-234"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="178435" cy="177800"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1121" name="image51.png"/>
+                  <wp:docPr id="1121" name="image57.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image51.png"/>
+                          <pic:cNvPr id="0" name="image57.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId108"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="178435" cy="177800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -3000,56 +3000,56 @@
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
             <w:pPr>
               <w:spacing w:after="240" w:lineRule="auto"/>
               <w:ind w:right="-234"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="119380" cy="177800"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1122" name="image44.png"/>
+                  <wp:docPr id="1122" name="image49.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image44.png"/>
+                          <pic:cNvPr id="0" name="image49.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId109"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="119380" cy="177800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -3061,100 +3061,100 @@
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
       <w:pPr>
         <w:spacing w:after="240" w:lineRule="auto"/>
         <w:ind w:right="-660" w:firstLine="992"/>
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Khi đó tỉ lệ học sinh có chiều cao từ </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="427990" cy="177800"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1123" name="image46.png"/>
+            <wp:docPr id="1123" name="image45.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image46.png"/>
+                    <pic:cNvPr id="0" name="image45.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId110"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="427990" cy="177800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">đến dưới </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="427990" cy="177800"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1124" name="image58.png"/>
+            <wp:docPr id="1124" name="image53.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image58.png"/>
+                    <pic:cNvPr id="0" name="image53.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId111"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="427990" cy="177800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -3780,56 +3780,56 @@
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Cho phương trình </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="1372870" cy="250825"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1138" name="image86.png"/>
+            <wp:docPr id="1138" name="image90.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image86.png"/>
+                    <pic:cNvPr id="0" name="image90.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId112"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1372870" cy="250825"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -3989,144 +3989,144 @@
         <w:t xml:space="preserve">(0,75 điểm)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Tìm </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="181610" cy="148590"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1132" name="image53.png"/>
+            <wp:docPr id="1132" name="image43.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image53.png"/>
+                    <pic:cNvPr id="0" name="image43.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId113"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="181610" cy="148590"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> để phương trình  có hai nghiệm phân biệt </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="427990" cy="233680"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1133" name="image50.png"/>
+            <wp:docPr id="1133" name="image58.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image50.png"/>
+                    <pic:cNvPr id="0" name="image58.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId114"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="427990" cy="233680"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> thỏa mãn : </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="3618865" cy="312420"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1134" name="image71.png"/>
+            <wp:docPr id="1134" name="image72.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image71.png"/>
+                    <pic:cNvPr id="0" name="image72.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId115"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3618865" cy="312420"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -4277,56 +4277,56 @@
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
       <w:pPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="3999230" cy="1380490"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="C:\Users\TRUONG\Pictures\2020-02-23_075935.png" id="1135" name="image62.png"/>
+            <wp:docPr descr="C:\Users\TRUONG\Pictures\2020-02-23_075935.png" id="1135" name="image55.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="C:\Users\TRUONG\Pictures\2020-02-23_075935.png" id="0" name="image62.png"/>
+                    <pic:cNvPr descr="C:\Users\TRUONG\Pictures\2020-02-23_075935.png" id="0" name="image55.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId116"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3999230" cy="1380490"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -4442,56 +4442,56 @@
           <w:color w:val="000000"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Nhà Danh dùng lon sữa bò cũ có dạng hình trụ (bán kính đáy bằng 5cm, chiều cao 15cm) để đong gạo mỗi ngày. Biết mỗi ngày nhà Danh ăn 5 lon gạo và mỗi lần đong thì lượng gạo chiếm </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="320040" cy="182245"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1136" name="image67.png"/>
+            <wp:docPr id="1136" name="image69.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image67.png"/>
+                    <pic:cNvPr id="0" name="image69.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId117"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="320040" cy="182245"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -4522,320 +4522,320 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Câu 14.</w:t>
         <w:tab/>
         <w:t xml:space="preserve">(2,25 điểm) </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Cho </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="255270" cy="276225"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1137" name="image55.png"/>
+            <wp:docPr id="1137" name="image60.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image55.png"/>
+                    <pic:cNvPr id="0" name="image60.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId118"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="255270" cy="276225"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> đường kính </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="659130" cy="180975"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1130" name="image52.png"/>
+            <wp:docPr id="1130" name="image50.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image52.png"/>
+                    <pic:cNvPr id="0" name="image50.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId119"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="659130" cy="180975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="159385" cy="158750"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1131" name="image56.png"/>
+            <wp:docPr id="1131" name="image46.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image56.png"/>
+                    <pic:cNvPr id="0" name="image46.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId120"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="159385" cy="158750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> là trung điểm của </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="255270" cy="158750"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1149" name="image82.png"/>
+            <wp:docPr id="1149" name="image71.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image82.png"/>
+                    <pic:cNvPr id="0" name="image71.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId121"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="255270" cy="158750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> và dây cung </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="318770" cy="158750"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1150" name="image74.png"/>
+            <wp:docPr id="1150" name="image63.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image74.png"/>
+                    <pic:cNvPr id="0" name="image63.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId122"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="318770" cy="158750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">vuông góc với </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="255270" cy="158750"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1151" name="image80.png"/>
+            <wp:docPr id="1151" name="image70.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image80.png"/>
+                    <pic:cNvPr id="0" name="image70.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId121"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="255270" cy="158750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> tại </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="159385" cy="158750"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1152" name="image63.png"/>
+            <wp:docPr id="1152" name="image61.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image63.png"/>
+                    <pic:cNvPr id="0" name="image61.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId120"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="159385" cy="158750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -4874,276 +4874,276 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> là điểm tuỳ ý trên cung nhỏ </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="309245" cy="255270"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1154" name="image72.png"/>
+            <wp:docPr id="1154" name="image78.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image72.png"/>
+                    <pic:cNvPr id="0" name="image78.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId124"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="309245" cy="255270"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="181610" cy="158750"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1155" name="image68.png"/>
+            <wp:docPr id="1155" name="image67.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image68.png"/>
+                    <pic:cNvPr id="0" name="image67.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId123"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="181610" cy="158750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">khác </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="361315" cy="201930"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1156" name="image90.png"/>
+            <wp:docPr id="1156" name="image76.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image90.png"/>
+                    <pic:cNvPr id="0" name="image76.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId125"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="361315" cy="201930"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="181610" cy="158750"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1146" name="image70.png"/>
+            <wp:docPr id="1146" name="image73.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image70.png"/>
+                    <pic:cNvPr id="0" name="image73.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId126"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="181610" cy="158750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">là giao điểm của </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="298450" cy="158750"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1147" name="image83.png"/>
+            <wp:docPr id="1147" name="image68.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image83.png"/>
+                    <pic:cNvPr id="0" name="image68.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId127"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="298450" cy="158750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">và</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="318770" cy="158750"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1148" name="image69.png"/>
+            <wp:docPr id="1148" name="image62.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image69.png"/>
+                    <pic:cNvPr id="0" name="image62.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId122"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="318770" cy="158750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -5247,56 +5247,56 @@
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chứng minh rằng </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="645160" cy="179070"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1139" name="image60.png"/>
+            <wp:docPr id="1139" name="image79.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image60.png"/>
+                    <pic:cNvPr id="0" name="image79.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId128"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="645160" cy="179070"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -5346,56 +5346,56 @@
         <w:t xml:space="preserve">(0,75 điểm)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Chứng minh </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="994410" cy="211455"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1140" name="image73.png"/>
+            <wp:docPr id="1140" name="image87.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image73.png"/>
+                    <pic:cNvPr id="0" name="image87.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId129"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="994410" cy="211455"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -5499,56 +5499,56 @@
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Xác định vị trí của điểm </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="181610" cy="158750"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1141" name="image64.png"/>
+            <wp:docPr id="1141" name="image66.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image64.png"/>
+                    <pic:cNvPr id="0" name="image66.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId123"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="181610" cy="158750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -5567,56 +5567,56 @@
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">để </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="981710" cy="149860"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1142" name="image89.png"/>
+            <wp:docPr id="1142" name="image86.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image89.png"/>
+                    <pic:cNvPr id="0" name="image86.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId130"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="981710" cy="149860"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -5653,100 +5653,100 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Câu 15.</w:t>
         <w:tab/>
         <w:t xml:space="preserve">(0,5 điểm) </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Cho ba số thực dương </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="478155" cy="212090"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1143" name="image66.png"/>
+            <wp:docPr id="1143" name="image75.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image66.png"/>
+                    <pic:cNvPr id="0" name="image75.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId131"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="478155" cy="212090"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> thỏa mãn điều kiện </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="957580" cy="201930"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1144" name="image85.png"/>
+            <wp:docPr id="1144" name="image83.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image85.png"/>
+                    <pic:cNvPr id="0" name="image83.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId132"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="957580" cy="201930"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -5756,56 +5756,56 @@
         <w:t xml:space="preserve">Tìm giá trị lớn nhất của biểu thức: </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
       <w:pPr>
         <w:spacing w:after="120" w:before="0" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="3549650" cy="377825"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1145" name="image79.png"/>
+            <wp:docPr id="1145" name="image74.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image79.png"/>
+                    <pic:cNvPr id="0" name="image74.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId133"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3549650" cy="377825"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -9034,51 +9034,51 @@
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="108.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table3">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="108.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject14.bin"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject13.bin"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.wmf"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject12.bin"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.wmf"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject4.bin"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image42.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image54.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image59.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image45.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image44.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image51.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject8.bin"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.wmf"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.wmf"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image48.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image61.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image57.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image49.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.wmf"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject17.bin"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.wmf"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject16.bin"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.wmf"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject11.bin"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.wmf"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject10.bin"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.wmf"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject9.bin"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject3.bin"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject15.bin"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.wmf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject20.bin"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.wmf"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image73.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image60.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image83.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image70.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject19.bin"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image82.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.wmf"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image56.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject18.bin"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.wmf"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image90.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.wmf"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image72.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image65.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image74.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image75.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image76.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image78.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image77.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.wmf"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image43.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject21.bin"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image47.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.wmf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject24.bin"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image84.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image81.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image88.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image87.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image55.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image67.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image62.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image71.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image52.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image46.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject23.bin"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image50.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image53.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image86.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image58.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image91.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject29.bin"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject28.bin"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.wmf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject25.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject27.bin"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.wmf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.wmf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject26.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.wmf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject22.bin"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image38.wmf"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject39.bin"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.wmf"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject38.bin"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.wmf"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject31.bin"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.wmf"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject30.bin"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.wmf"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject40.bin"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image85.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image66.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image89.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image79.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject35.bin"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.wmf"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject34.bin"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.wmf"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject33.bin"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.wmf"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject32.bin"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.wmf"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject36.bin"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.wmf"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.wmf"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject7.bin"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject6.bin"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image41.wmf"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject5.bin"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.wmf"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject41.bin"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.wmf"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject37.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject14.bin"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject13.bin"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.wmf"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject12.bin"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.wmf"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject4.bin"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image44.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image42.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image64.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image51.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image49.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image57.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject8.bin"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.wmf"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.wmf"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image54.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image56.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image47.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image48.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.wmf"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject17.bin"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.wmf"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject16.bin"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.wmf"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject11.bin"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.wmf"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject10.bin"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.wmf"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject9.bin"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject3.bin"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject15.bin"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.wmf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject20.bin"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.wmf"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image87.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image79.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image68.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image73.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject19.bin"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image71.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.wmf"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image46.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject18.bin"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.wmf"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image76.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.wmf"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image78.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image65.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image63.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image84.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image80.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image89.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image88.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.wmf"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image52.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject21.bin"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image59.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.wmf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject24.bin"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image82.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image77.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image81.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image85.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image60.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image69.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image55.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image72.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image50.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image45.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject23.bin"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image58.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image43.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image90.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image53.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image91.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject29.bin"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject28.bin"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.wmf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject25.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject27.bin"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.wmf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.wmf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject26.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.wmf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject22.bin"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image38.wmf"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject39.bin"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.wmf"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject38.bin"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.wmf"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject31.bin"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.wmf"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject30.bin"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.wmf"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject40.bin"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image83.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image75.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image86.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image74.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject35.bin"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.wmf"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject34.bin"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.wmf"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject33.bin"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.wmf"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject32.bin"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.wmf"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject36.bin"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.wmf"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.wmf"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject7.bin"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject6.bin"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image41.wmf"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject5.bin"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.wmf"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject41.bin"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.wmf"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject37.bin"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>