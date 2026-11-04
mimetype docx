--- v3 (2026-09-02)
+++ v4 (2026-11-04)
@@ -4,1962 +4,2058 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/x-font-ttf" Extension="ttf"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:background w:color="FFFAEB"/>
   <w:body>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
-        <w:pStyle w:val="Title"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display ExtraBold" w:cs="Playfair Display ExtraBold" w:eastAsia="Playfair Display ExtraBold" w:hAnsi="Playfair Display ExtraBold"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:i w:val="0"/>
-[...16 lines deleted...]
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_ml0b8oty9rp1" w:id="0"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_7997y6weomga" w:id="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:spacing w:before="400" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Playfair Display" w:cs="Playfair Display" w:eastAsia="Playfair Display" w:hAnsi="Playfair Display"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:i w:val="0"/>
-[...2 lines deleted...]
-          <w:strike w:val="0"/>
           <w:color w:val="1d1d1b"/>
           <w:sz w:val="96"/>
           <w:szCs w:val="96"/>
-          <w:u w:val="none"/>
-[...17 lines deleted...]
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_7997y6weomga" w:id="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_5u1o012wp1uv" w:id="1"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
       <w:pPr>
         <w:pStyle w:val="Title"/>
-        <w:rPr/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_5u1o012wp1uv" w:id="2"/>
+        <w:spacing w:before="400" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display" w:cs="Playfair Display" w:eastAsia="Playfair Display" w:hAnsi="Playfair Display"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="1d1d1b"/>
+          <w:sz w:val="96"/>
+          <w:szCs w:val="96"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_h5i99e8ttimz" w:id="2"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rtl w:val="0"/>
-[...11 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display" w:cs="Playfair Display" w:eastAsia="Playfair Display" w:hAnsi="Playfair Display"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="1d1d1b"/>
+          <w:sz w:val="96"/>
+          <w:szCs w:val="96"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The 5-Minute </w:t>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rFonts w:ascii="Playfair Display" w:cs="Playfair Display" w:eastAsia="Playfair Display" w:hAnsi="Playfair Display"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:color w:val="897e4c"/>
+          <w:sz w:val="96"/>
+          <w:szCs w:val="96"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Belief Change </w:t>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rFonts w:ascii="Playfair Display" w:cs="Playfair Display" w:eastAsia="Playfair Display" w:hAnsi="Playfair Display"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="1d1d1b"/>
+          <w:sz w:val="96"/>
+          <w:szCs w:val="96"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Guide</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
+        <w:spacing w:after="320" w:before="0" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Playfair Display" w:cs="Playfair Display" w:eastAsia="Playfair Display" w:hAnsi="Playfair Display"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_ge841snsyflv" w:id="4"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_ge841snsyflv" w:id="3"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
+        <w:spacing w:after="320" w:before="0" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Playfair Display" w:cs="Playfair Display" w:eastAsia="Playfair Display" w:hAnsi="Playfair Display"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_5xnic037p7er" w:id="5"/>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_5xnic037p7er" w:id="4"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Playfair Display" w:cs="Playfair Display" w:eastAsia="Playfair Display" w:hAnsi="Playfair Display"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">By Nir Eyal</w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display ExtraBold" w:cs="Playfair Display ExtraBold" w:eastAsia="Playfair Display ExtraBold" w:hAnsi="Playfair Display ExtraBold"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_3urdph66hser" w:id="5"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_quya4dj5latt" w:id="7"/>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_quya4dj5latt" w:id="6"/>
+      <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table1"/>
         <w:tblW w:w="7095.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="1095.0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7095"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="7095"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ffffff" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
-            <w:pPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+            <w:pPr>
+              <w:spacing w:after="200" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">IMPORTANT NOTE</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
-            <w:pPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+            <w:pPr>
+              <w:spacing w:after="200" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">This guide is designed to work alongside the book </w:t>
             </w:r>
             <w:hyperlink r:id="rId6">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:i w:val="1"/>
                   <w:iCs w:val="1"/>
                   <w:color w:val="1155cc"/>
                   <w:u w:val="single"/>
                   <w:rtl w:val="0"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Belief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">: The Science-Backed Way to Stop Limiting Yourself and Achieve Breakthrough Results</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+            <w:pPr>
+              <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">While this guide gives you a short practice system, the book provides:</w:t>
+            </w:r>
+          </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
-            <w:pPr>
-[...10 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:afterAutospacing="0" w:before="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">The full research and evidence behind why these methods work</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Deeper exploration of the Three Powers of Belief framework</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Extended case studies and examples</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="240" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprehensive understanding of belief formation and change</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
             <w:pPr>
               <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">For the complete methodology and science, get the book at: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:color w:val="1155cc"/>
                   <w:u w:val="single"/>
                   <w:rtl w:val="0"/>
                 </w:rPr>
                 <w:t xml:space="preserve">geni.us/beyondbelief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
             <w:pPr>
               <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Copyright © 2025 by Nir Eyal</w:t>
             </w:r>
           </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+            <w:pPr>
+              <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">All rights reserved. No part of this guide may be reproduced, distributed, or transmitted in any form or by any means, including photocopying, recording, or other electronic or mechanical methods, without the prior written permission of the publisher, except in the case of brief quotations embodied in critical reviews and certain other noncommercial uses permitted by copyright law.</w:t>
+            </w:r>
+          </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
-            <w:pPr>
-[...10 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
             <w:pPr>
               <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">First edition of this guide: December 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+      <w:pPr>
+        <w:spacing w:after="200" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
       <w:pPr>
-        <w:rPr/>
-      </w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display ExtraBold" w:cs="Playfair Display ExtraBold" w:eastAsia="Playfair Display ExtraBold" w:hAnsi="Playfair Display ExtraBold"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_6sspx85rfhea" w:id="7"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:br w:type="page"/>
+      </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_6sspx85rfhea" w:id="8"/>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display ExtraBold" w:cs="Playfair Display ExtraBold" w:eastAsia="Playfair Display ExtraBold" w:hAnsi="Playfair Display ExtraBold"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_bk51m4z1li87" w:id="8"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-        <w:br w:type="page"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display ExtraBold" w:cs="Playfair Display ExtraBold" w:eastAsia="Playfair Display ExtraBold" w:hAnsi="Playfair Display ExtraBold"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Welcome to the 5-Minute Belief Change Guide</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Welcome to the 5-Minute Belief Change Guide</w:t>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Most people go through life unaware of the beliefs running in the background, shaping every decision, filtering every possibility, determining every outcome. It's like having an operating system on your computer that you never see, but that controls everything the computer can and cannot do.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Most people go through life unaware of the beliefs running in the background, shaping every decision, filtering every possibility, determining every outcome. It's like having an operating system on your computer that you never see, but that controls everything the computer can and cannot do.</w:t>
+        <w:t xml:space="preserve">When you open your computer, you don't see the operating system making thousands of decisions per second. You don't watch it decide which programs to run, which files to access, or what actions are permitted. But it's there, running invisibly, determining everything that's possible on that machine.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">When you open your computer, you don't see the operating system making thousands of decisions per second. You don't watch it decide which programs to run, which files to access, or what actions are permitted. But it's there, running invisibly, determining everything that's possible on that machine.</w:t>
+        <w:t xml:space="preserve">Your beliefs work in a very similar way. They're the invisible code running in the background, making split-second decisions about what you'll notice, what you'll try, what you'll avoid, what's “for people like you,” and what isn’t.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Your beliefs work in a very similar way. They're the invisible code running in the background, making split-second decisions about what you'll notice, what you'll try, what you'll avoid, what's “for people like you,” and what isn’t.</w:t>
+        <w:t xml:space="preserve">The difference is that your computer’s OS was installed by engineers who carefully designed each function. Your belief system, on the other hand, is installed mainly by accident. That is, it is determined by a confluence of childhood experiences, offhand comments from authority figures, past failures you over-interpreted, and cultural messages you absorbed without questioning.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">The difference is that your computer’s OS was installed by engineers who carefully designed each function. Your belief system, on the other hand, is installed mainly by accident. That is, it is determined by a confluence of childhood experiences, offhand comments from authority figures, past failures you over-interpreted, and cultural messages you absorbed without questioning.</w:t>
+        <w:t xml:space="preserve">Throughout this guide, you'll encounter two terms:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
-      <w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Limiting belief:</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> A firmly held opinion that </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">saps</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> motivation to persist on an important goal. Examples: "I'm not good at presentations." "I hate difficult conversations." "I procrastinate on important work."</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Liberating belief:</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> A firmly held opinion that </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">sustains</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> motivation to persist on an important goal. Examples: "I can deliver valuable insights in presentations, even when nervous." "I can navigate difficult conversations and find a resolution." "I can take action on important work, even in small increments."</w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Just like an outdated operating system, limiting beliefs can constrain what you can achieve. The guide shows you 32 limiting beliefs that might be quietly running your life across 8 domains and the liberating alternatives that could replace them.</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
       <w:pPr>
-        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Just like an outdated operating system, limiting beliefs can constrain what you can achieve. The guide shows you 32 limiting beliefs that might be quietly running your life across 8 domains and the liberating alternatives that could replace them.</w:t>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display" w:cs="Playfair Display" w:eastAsia="Playfair Display" w:hAnsi="Playfair Display"/>
+          <w:color w:val="bf9000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_2qiwhonm421" w:id="9"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display" w:cs="Playfair Display" w:eastAsia="Playfair Display" w:hAnsi="Playfair Display"/>
+          <w:color w:val="bf9000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The 8 Domains</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">The 8 Domains</w:t>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This guide covers limiting beliefs across eight key areas of life: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
-      <w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">🎯 Career &amp; Work</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Beliefs about your qualifications, leadership ability, and whether speaking up will backfire</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">💬 Relationships &amp; Connection</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Beliefs about difficult conversations, vulnerability, boundaries, and how you see others</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">💪 Health &amp; Body</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Beliefs about discipline, aging, your body's capacity for change, and whether it's “too late’</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">✨ Creativity &amp; Expression</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Beliefs about originality, perfectionism, sharing your work, and whether you're "creative enough"</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">📚 Learning &amp; Growth</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Beliefs about your age, natural ability, mistakes, and whether change is even possible for you</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">💰 Money &amp; Abundance</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Beliefs about your worth, financial capability, and whether money should matter at all</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">🌟 Confidence &amp; Self-Worth</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Beliefs about impostor syndrome, comparison, and whether you have to earn your value</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">🌍 Impact &amp; Contribution</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Beliefs about whether you're qualified to help, whether small contributions count, and what "making a difference" requires</w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Each domain has four common limiting beliefs and their liberating alternatives. Start with whichever domain feels most relevant to what you're facing today.</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
       <w:pPr>
-        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Each domain has four common limiting beliefs and their liberating alternatives. Start with whichever domain feels most relevant to what you're facing today.</w:t>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display" w:cs="Playfair Display" w:eastAsia="Playfair Display" w:hAnsi="Playfair Display"/>
+          <w:color w:val="bf9000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_2rekmwljh9ut" w:id="10"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display" w:cs="Playfair Display" w:eastAsia="Playfair Display" w:hAnsi="Playfair Display"/>
+          <w:color w:val="bf9000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The 5-Minute Morning Practice</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">The 5-Minute Morning Practice</w:t>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Here's how to use this guide each morning:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
-      <w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Scan today's most relevant domain</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Which area of life feels most challenging right now? Career? Relationships? Health? Start there.</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
-      <w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Notice which limiting belief feels active</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Which belief on that page resonates? Which one feels uncomfortably true today?</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
-      <w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Read the liberating alternative</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Don't force yourself to believe it. Just read it. Let it exist as a possibility.</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
-      <w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Ask yourself one question</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“What would I do today if I believed this instead?” </w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
-      <w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(Not "what would I do eventually" or "what would I do if everything were perfect." What would you do </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">today</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the next 8 hours?)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Take one small action</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Do that thing. Even if you don't fully believe the liberating belief yet. That's it. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
       <w:pPr>
-        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
-[...14 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display" w:cs="Playfair Display" w:eastAsia="Playfair Display" w:hAnsi="Playfair Display"/>
+          <w:color w:val="bf9000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_mq9da07q054d" w:id="11"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display" w:cs="Playfair Display" w:eastAsia="Playfair Display" w:hAnsi="Playfair Display"/>
+          <w:color w:val="bf9000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">📖 GO DEEPER &amp; GET YOUR COPY OF BEYOND BELIEF </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">📖 GO DEEPER &amp; GET YOUR COPY OF BEYOND BELIEF </w:t>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This guide shows you what liberating beliefs look like. But seeing alternatives isn't the same as changing what you believe.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
-      <w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Beliefs change through </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">systematic evidence gathering</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">—taking small actions that prove the new belief and disprove the old one.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The full methodology for actually transforming beliefs is in </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Beyond Belief: The Science-Backed Way to Stop Limiting Yourself and Achieve Breakthrough Results</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Get it at </w:t>
       </w:r>
       <w:hyperlink r:id="rId8">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:color w:val="1155cc"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">geni.us/beyondbelief</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:rPr/>
-[...4 lines deleted...]
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display ExtraBold" w:cs="Playfair Display ExtraBold" w:eastAsia="Playfair Display ExtraBold" w:hAnsi="Playfair Display ExtraBold"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_vv7fct45smin" w:id="12"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display ExtraBold" w:cs="Playfair Display ExtraBold" w:eastAsia="Playfair Display ExtraBold" w:hAnsi="Playfair Display ExtraBold"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="3832373" cy="4563198"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1" name="image1.png"/>
+            <wp:docPr id="1" name="image2.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image1.png"/>
+                    <pic:cNvPr id="0" name="image2.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3832373" cy="4563198"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display ExtraBold" w:cs="Playfair Display ExtraBold" w:eastAsia="Playfair Display ExtraBold" w:hAnsi="Playfair Display ExtraBold"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_w5q7e5czmje3" w:id="13"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_w5q7e5czmje3" w:id="14"/>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display ExtraBold" w:cs="Playfair Display ExtraBold" w:eastAsia="Playfair Display ExtraBold" w:hAnsi="Playfair Display ExtraBold"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_3g3mgbxi57hp" w:id="14"/>
       <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-        <w:br w:type="page"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display ExtraBold" w:cs="Playfair Display ExtraBold" w:eastAsia="Playfair Display ExtraBold" w:hAnsi="Playfair Display ExtraBold"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">🎯 CAREER &amp; WORK</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">🎯 CAREER &amp; WORK</w:t>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your career beliefs don't just affect what jobs you apply for. They shape what you notice (opportunities vs. threats), what you expect (success vs. failure), and what you do (take risks vs. play safe).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Your career beliefs don't just affect what jobs you apply for. They shape what you notice (opportunities vs. threats), what you expect (success vs. failure), and what you do (take risks vs. play safe).</w:t>
+        <w:t xml:space="preserve">The limiting beliefs in this domain often sound “sensible”: “Be realistic.” “Don't get ahead of yourself.” “Stay in your lane.” </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">The limiting beliefs in this domain often sound “sensible”: “Be realistic.” “Don't get ahead of yourself.” “Stay in your lane.” </w:t>
+        <w:t xml:space="preserve">But these “sensible” beliefs quietly cost you promotions you don't pursue, ideas you don't share, and leadership opportunities you don't claim.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">But these “sensible” beliefs quietly cost you promotions you don't pursue, ideas you don't share, and leadership opportunities you don't claim.</w:t>
+        <w:t xml:space="preserve">Most high-achievers in this domain struggle with the same core belief: “I'm not as good as people think I am.” This manifests as waiting to be "ready" before applying, over-preparing for everything, or attributing success to luck rather than skill.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
-      <w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Here are four most common limiting beliefs and their liberating alternatives:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table2"/>
         <w:tblW w:w="9746.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4873"/>
         <w:gridCol w:w="4873"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="4873"/>
             <w:gridCol w:w="4873"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="495" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="efefef" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">❌ LIMITING</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="efefef" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">✅LIBERATING</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ead1dc" w:val="clear"/>
           </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I'm not qualified for bigger roles</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="d9ead3" w:val="clear"/>
+          </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...17 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">I can grow into bigger roles by gathering evidence of my capability</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ead1dc" w:val="clear"/>
           </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I'm not a natural leader</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="d9ead3" w:val="clear"/>
+          </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...17 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Leadership is a skill I develop through practice, not an inherent trait</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ead1dc" w:val="clear"/>
           </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Speaking up in meetings will make me look stupid</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="d9ead3" w:val="clear"/>
+          </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...17 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Speaking up, even imperfectly, builds my credibility and confidence over time</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ead1dc" w:val="clear"/>
           </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I always procrastinate on the most important work</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="d9ead3" w:val="clear"/>
+          </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...17 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">I can take action on important work in small increments, even when it feels uncomfortable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display" w:cs="Playfair Display" w:eastAsia="Playfair Display" w:hAnsi="Playfair Display"/>
+          <w:color w:val="bf9000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_1o7ksupq019p" w:id="15"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display" w:cs="Playfair Display" w:eastAsia="Playfair Display" w:hAnsi="Playfair Display"/>
+          <w:color w:val="bf9000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">💡 YOUR TURN</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
-      <w:pPr>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Step 1: </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">What's the career and work-related limiting belief that shows up most often for you? (It might be one from above, or something else entirely.)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table3"/>
         <w:tblW w:w="9746.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9746"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9746"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="efefef" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:before="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
+            <w:pPr>
+              <w:spacing w:before="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">✍️My most common limiting belief about career and work: </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="999999"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">[Add your answer here]</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Step 2:</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Construct its liberating alternative. Ask yourself: “What would I do today if I believed this instead?”</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table4"/>
         <w:tblW w:w="9746.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9746"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9746"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="efefef" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:before="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
+            <w:pPr>
+              <w:spacing w:before="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">✍️My liberating belief alternative is: </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="999999"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">[Add your liberating belief here]</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Step 3:</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Take one small action based on that liberating belief:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:afterAutospacing="0" w:before="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Send one email for that stretch role</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Speak for 30 seconds in today's meeting</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Work on the priority project for 10 minutes before checking email</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="240" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Share one idea, even if it's half-formed</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table5"/>
         <w:tblW w:w="9746.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9746"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9746"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="efefef" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:before="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
+            <w:pPr>
+              <w:spacing w:before="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">✍️I will </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="999999"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">[Add your action here]</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Step 4:</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tonight, document what happened. Did the outcome match what your limiting belief predicted?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table6"/>
         <w:tblW w:w="9746.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9746"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9746"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="efefef" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:before="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
+            <w:pPr>
+              <w:spacing w:before="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">✍️ Today, I noticed: </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="999999"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">[Document what happened here]</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
@@ -2060,863 +2156,885 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
-      <w:pPr>
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table7"/>
         <w:tblW w:w="9746.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9746"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9746"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
             <w:pPr>
               <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">📖 GO DEEPER in </w:t>
             </w:r>
             <w:hyperlink r:id="rId10">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:color w:val="1155cc"/>
                   <w:u w:val="single"/>
                   <w:rtl w:val="0"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Belief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">: The Third Power (Agency)—your ability to take action rather than be acted upon—is essential for career advancement. Chapter 8 explores how to build agency even when circumstances feel impossible. For the complete science of why some people persist while others quit, see Chapters 8-10 in </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Beyond Belief</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
             <w:pPr>
               <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Get the book at </w:t>
             </w:r>
             <w:hyperlink r:id="rId11">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:color w:val="1155cc"/>
                   <w:u w:val="single"/>
                   <w:rtl w:val="0"/>
                 </w:rPr>
                 <w:t xml:space="preserve">geni.us/beyondbelief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display ExtraBold" w:cs="Playfair Display ExtraBold" w:eastAsia="Playfair Display ExtraBold" w:hAnsi="Playfair Display ExtraBold"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_3xiszgqqqk8k" w:id="16"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display ExtraBold" w:cs="Playfair Display ExtraBold" w:eastAsia="Playfair Display ExtraBold" w:hAnsi="Playfair Display ExtraBold"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">♥️ RELATIONSHIPS</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">♥️ RELATIONSHIPS</w:t>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your relationship beliefs determine not just who you connect with, but how you see them and how you show up. They shape whether you give people the benefit of the doubt or assume the worst, whether you address issues directly or avoid them, and whether you're curious about differences or threatened by them.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Your relationship beliefs determine not just who you connect with, but how you see them and how you show up. They shape whether you give people the benefit of the doubt or assume the worst, whether you address issues directly or avoid them, and whether you're curious about differences or threatened by them.</w:t>
+        <w:t xml:space="preserve">The limiting beliefs in this domain fall into two categories: beliefs about your own worth in relationships ("If I'm not perfect, I'm not lovable") and beliefs about others' intentions ("People are fundamentally selfish" or "Everyone will disappoint you eventually"). Both types quietly cost you connection, trust, and relationships where you actually feel seen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">The limiting beliefs in this domain fall into two categories: beliefs about your own worth in relationships ("If I'm not perfect, I'm not lovable") and beliefs about others' intentions ("People are fundamentally selfish" or "Everyone will disappoint you eventually"). Both types quietly cost you connection, trust, and relationships where you actually feel seen.</w:t>
+        <w:t xml:space="preserve">Most people in this domain struggle with one of two core patterns: either over-protecting themselves from hurt by keeping people at arm's length, or over-judging others to maintain a sense of control.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
-      <w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Here are four common limiting beliefs and their liberating alternatives:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table8"/>
         <w:tblW w:w="9746.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4873"/>
         <w:gridCol w:w="4873"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="4873"/>
             <w:gridCol w:w="4873"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="495" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="efefef" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">❌ LIMITING</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="efefef" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">✅LIBERATING</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ead1dc" w:val="clear"/>
           </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I can't handle difficult conversations without everything falling apart</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="d9ead3" w:val="clear"/>
+          </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...17 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">I can navigate difficult conversations and often find resolution when I address issues directly</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ead1dc" w:val="clear"/>
           </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asking for help makes me a burden</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="d9ead3" w:val="clear"/>
+          </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...17 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Asking for help deepens connection and lets others contribute to my life</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ead1dc" w:val="clear"/>
           </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If I set boundaries, people will think I'm selfish</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="d9ead3" w:val="clear"/>
+          </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...17 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Setting clear boundaries creates healthier relationships built on mutual respect</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ead1dc" w:val="clear"/>
           </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">People who disagree with me are wrong (or bad)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="d9ead3" w:val="clear"/>
+          </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...17 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Different perspectives can coexist, and curiosity about disagreement often reveals something I'm missing</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display" w:cs="Playfair Display" w:eastAsia="Playfair Display" w:hAnsi="Playfair Display"/>
+          <w:color w:val="bf9000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_kp1p85h38kbk" w:id="17"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display" w:cs="Playfair Display" w:eastAsia="Playfair Display" w:hAnsi="Playfair Display"/>
+          <w:color w:val="bf9000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">💡 YOUR TURN</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
-      <w:pPr>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Step 1: </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">What's the relationship-related limiting belief that shows up most often for you? (It might be one from above, or something else entirely.)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table9"/>
         <w:tblW w:w="9746.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9746"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9746"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="efefef" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:before="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
+            <w:pPr>
+              <w:spacing w:before="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">✍️My most common limiting belief about relationships: </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="999999"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">[Add your answer here]</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Step 2:</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Construct its liberating alternative. Ask yourself: “What would I do today if I believed this instead?”</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table10"/>
         <w:tblW w:w="9746.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9746"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9746"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="efefef" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007F">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:before="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
+            <w:pPr>
+              <w:spacing w:before="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">✍️My liberating belief alternative is: </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="999999"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">[Add your liberating belief here]</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007F">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Step 3:</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Take one small action based on that liberating belief:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:afterAutospacing="0" w:before="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Address one small issue instead of letting it build</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000082">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ask one person for specific help with something</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000083">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000082">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">State one preference clearly instead of defaulting to "whatever you want"</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000083">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="240" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Share one honest feeling, even if your voice shakes</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table11"/>
         <w:tblW w:w="9746.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9746"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9746"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="efefef" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000085">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:before="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
+            <w:pPr>
+              <w:spacing w:before="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">✍️I will </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="999999"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">[Add your action here]</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000085">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Step 4:</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tonight, document what happened. Did the person react the way your limiting belief predicted?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table12"/>
         <w:tblW w:w="9746.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9746"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9746"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="efefef" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:before="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
+            <w:pPr>
+              <w:spacing w:before="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">✍️ Today, I noticed: </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="999999"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">[Document what happened here]</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000089">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
@@ -3017,877 +3135,906 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000093">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000094">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000095">
-      <w:pPr>
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000096">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table13"/>
         <w:tblW w:w="9746.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9746"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9746"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000097">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000096">
             <w:pPr>
               <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">📖 GO DEEPER in </w:t>
             </w:r>
             <w:hyperlink r:id="rId12">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:color w:val="1155cc"/>
                   <w:u w:val="single"/>
                   <w:rtl w:val="0"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Belief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">: Chapter 3 ("The Secret to Better Relationships") is entirely dedicated to transforming relationship beliefs. You'll learn Byron Katie's complete Turnaround method and how to build a "portfolio of perspectives" that gives you freedom in how you interpret others' behavior.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000098">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000097">
             <w:pPr>
               <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Get the book at </w:t>
             </w:r>
             <w:hyperlink r:id="rId13">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:color w:val="1155cc"/>
                   <w:u w:val="single"/>
                   <w:rtl w:val="0"/>
                 </w:rPr>
                 <w:t xml:space="preserve">geni.us/beyondbelief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000098">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display ExtraBold" w:cs="Playfair Display ExtraBold" w:eastAsia="Playfair Display ExtraBold" w:hAnsi="Playfair Display ExtraBold"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_z9kucntmizi5" w:id="18"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000099">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_z9kucntmizi5" w:id="19"/>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display ExtraBold" w:cs="Playfair Display ExtraBold" w:eastAsia="Playfair Display ExtraBold" w:hAnsi="Playfair Display ExtraBold"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_3jb46tny96nm" w:id="19"/>
       <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-        <w:br w:type="page"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display ExtraBold" w:cs="Playfair Display ExtraBold" w:eastAsia="Playfair Display ExtraBold" w:hAnsi="Playfair Display ExtraBold"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">💪 HEALTH &amp; BODY</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009A">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">💪 HEALTH &amp; BODY</w:t>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your beliefs about health and your body shape not just what you do (exercise, rest, eat), but how you interpret your body's signals, what you expect from aging, and whether you see physical capability as fixed or improvable.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009B">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Your beliefs about health and your body shape not just what you do (exercise, rest, eat), but how you interpret your body's signals, what you expect from aging, and whether you see physical capability as fixed or improvable.</w:t>
+        <w:t xml:space="preserve">The limiting beliefs in this domain often sound like acceptance: "This is just how my body is." "Everyone in my family has this issue." "It's all downhill after 40." But these beliefs aren't neutral observations. They're decisions to stop experimenting with what might actually improve your health, energy, or physical capability.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009C">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">The limiting beliefs in this domain often sound like acceptance: "This is just how my body is." "Everyone in my family has this issue." "It's all downhill after 40." But these beliefs aren't neutral observations. They're decisions to stop experimenting with what might actually improve your health, energy, or physical capability.</w:t>
+        <w:t xml:space="preserve">Research by Becca Levy at Yale found that people with positive beliefs about aging lived an average of 7.5 years longer than those with negative beliefs about aging—even after controlling for baseline health, socioeconomic status, and other factors. Your beliefs about your body and aging aren't just mental states. They have measurable physiological effects.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009D">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Research by Becca Levy at Yale found that people with positive beliefs about aging lived an average of 7.5 years longer than those with negative beliefs about aging—even after controlling for baseline health, socioeconomic status, and other factors. Your beliefs about your body and aging aren't just mental states. They have measurable physiological effects.</w:t>
+        <w:t xml:space="preserve">Most people in this domain struggle with one of two patterns: either believing their body's current state is permanent and unchangeable, or holding all-or-nothing standards that make sustainable habits impossible. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009E">
-      <w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009F">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Here are four common limiting beliefs and their liberating alternatives:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table14"/>
         <w:tblW w:w="9746.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4873"/>
         <w:gridCol w:w="4873"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="4873"/>
             <w:gridCol w:w="4873"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="495" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="efefef" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A0">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009F">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">❌ LIMITING</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="efefef" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A1">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A0">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">✅LIBERATING</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ead1dc" w:val="clear"/>
           </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A1">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">My body is just this way because of my genes. Nothing I do will change it</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="d9ead3" w:val="clear"/>
+          </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...17 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Small, consistent changes in how I move, eat, and rest compound over time into measurable improvements</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ead1dc" w:val="clear"/>
           </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aging means inevitable decline</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="d9ead3" w:val="clear"/>
+          </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A4">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...17 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">How I age is significantly influenced by my beliefs about aging, not just biology</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ead1dc" w:val="clear"/>
           </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A5">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I've already damaged my health. It's too late to make a difference</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="d9ead3" w:val="clear"/>
+          </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A6">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...17 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">My body responds to positive changes at any age, and starting now is always better than waiting</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ead1dc" w:val="clear"/>
           </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A7">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I don't have the discipline for regular exercise</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="d9ead3" w:val="clear"/>
+          </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A8">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...17 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">I can build consistent movement habits by starting with something smaller than feels meaningful and adding gradually</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A9">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display" w:cs="Playfair Display" w:eastAsia="Playfair Display" w:hAnsi="Playfair Display"/>
+          <w:color w:val="bf9000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_346yv1c1ud8x" w:id="20"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display" w:cs="Playfair Display" w:eastAsia="Playfair Display" w:hAnsi="Playfair Display"/>
+          <w:color w:val="bf9000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">💡 YOUR TURN</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AA">
-      <w:pPr>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AB">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Step 1: </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">What's the health and body-related limiting belief that shows up most often for you? (It might be one from above, or something else entirely.)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table15"/>
         <w:tblW w:w="9746.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9746"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9746"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="efefef" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AC">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:before="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AB">
+            <w:pPr>
+              <w:spacing w:before="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">✍️My most common limiting belief about health/body: </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="999999"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">[Add your answer here]</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AD">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AC">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Step 2:</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Construct its liberating alternative. Ask yourself: “What would I do today if I believed this instead?”</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table16"/>
         <w:tblW w:w="9746.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9746"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9746"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="efefef" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AE">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:before="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AD">
+            <w:pPr>
+              <w:spacing w:before="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">✍️My liberating belief alternative is: </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="999999"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">[Add your liberating belief here]</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AF">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AE">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Step 3:</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Take one small action based on that liberating belief:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:afterAutospacing="0" w:before="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Move your body for 5 minutes, in any way that feels good</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B1">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice one thing your body does well today (healing, breathing, moving)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B2">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Try one small change to sleep, food, or movement and track how you feel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B3">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="240" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Research one person who significantly improved their health at your age or older</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table17"/>
         <w:tblW w:w="9746.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9746"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9746"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="efefef" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B4">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:before="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B3">
+            <w:pPr>
+              <w:spacing w:before="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">✍️I will </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="999999"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">[Add your action here]</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B5">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B4">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Step 4:</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tonight, document what happened. Did your body respond the way your limiting belief predicted?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table18"/>
         <w:tblW w:w="9746.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9746"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9746"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="efefef" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B6">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:before="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B5">
+            <w:pPr>
+              <w:spacing w:before="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">✍️ Today, I noticed: </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="999999"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">[Document what happened here]</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B6">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B7">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B8">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B9">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
@@ -3944,861 +4091,883 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BE">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BF">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C0">
-      <w:pPr>
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C1">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table19"/>
         <w:tblW w:w="9746.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9746"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9746"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C2">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C1">
             <w:pPr>
               <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">📖 GO DEEPER in </w:t>
             </w:r>
             <w:hyperlink r:id="rId14">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:color w:val="1155cc"/>
                   <w:u w:val="single"/>
                   <w:rtl w:val="0"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Belief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">: Chapter 7(“Living Longer, Stronger, Smarter”) reveals the research on how beliefs about aging can extend your life by 7.5 years—and how anticipation (the Second Power) shapes your actual physiology. For the complete science of how beliefs become biology, see Chapters 5-7.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C3">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C2">
             <w:pPr>
               <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Get the book at </w:t>
             </w:r>
             <w:hyperlink r:id="rId15">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:color w:val="1155cc"/>
                   <w:u w:val="single"/>
                   <w:rtl w:val="0"/>
                 </w:rPr>
                 <w:t xml:space="preserve">geni.us/beyondbelief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C3">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display ExtraBold" w:cs="Playfair Display ExtraBold" w:eastAsia="Playfair Display ExtraBold" w:hAnsi="Playfair Display ExtraBold"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_huwwgl8g89oa" w:id="21"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display ExtraBold" w:cs="Playfair Display ExtraBold" w:eastAsia="Playfair Display ExtraBold" w:hAnsi="Playfair Display ExtraBold"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">🎨 CREATIVTY &amp; EXPRESSION</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C4">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">🎨 CREATIVTY &amp; EXPRESSION</w:t>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Creativity isn't just for artists. It's for anyone who builds, writes, designs, presents, or puts their thinking into the world.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C5">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Creativity isn't just for artists. It's for anyone who builds, writes, designs, presents, or puts their thinking into the world.</w:t>
+        <w:t xml:space="preserve">Your beliefs about creativity and expression don't just affect whether you make art. They shape whether you share ideas at work, post on social media, start projects, or let anyone see what you've made. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C6">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Your beliefs about creativity and expression don't just affect whether you make art. They shape whether you share ideas at work, post on social media, start projects, or let anyone see what you've made. </w:t>
+        <w:t xml:space="preserve">The limiting beliefs in this domain often sound protective: "Don't share until it's perfect." "Who am I to put myself out there?" "Real artists don't struggle like this." But these protective beliefs quietly cost you the work you never start, the ideas you never share, and the feedback that would actually make you better.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C7">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">The limiting beliefs in this domain often sound protective: "Don't share until it's perfect." "Who am I to put myself out there?" "Real artists don't struggle like this." But these protective beliefs quietly cost you the work you never start, the ideas you never share, and the feedback that would actually make you better.</w:t>
+        <w:t xml:space="preserve">Most people in this domain struggle with one of two patterns: perfectionism that prevents starting or finishing, or comparison that makes everything you create feel inadequate. Both stem from the belief: “My work is a referendum on my worth.”</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C8">
-      <w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C9">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Here are four common limiting beliefs and their liberating alternatives:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table20"/>
         <w:tblW w:w="9746.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4873"/>
         <w:gridCol w:w="4873"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="4873"/>
             <w:gridCol w:w="4873"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="495" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="efefef" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CA">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C9">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">❌ LIMITING</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="efefef" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CB">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CA">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">✅LIBERATING</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ead1dc" w:val="clear"/>
           </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I need to be original or there's no point in creating</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="d9ead3" w:val="clear"/>
+          </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CC">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...17 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">My unique perspective and experiences make my work valuable, even when exploring familiar themes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ead1dc" w:val="clear"/>
           </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I can't share my work until it's perfect</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="d9ead3" w:val="clear"/>
+          </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CE">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...17 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Sharing imperfect work is how I learn, improve, and find the people my work resonates with</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ead1dc" w:val="clear"/>
           </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CF">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Real creatives don't struggle this much—I must not be talented</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="d9ead3" w:val="clear"/>
+          </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D0">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...17 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Struggle and uncertainty are part of the creative process, not evidence I'm doing it wrong</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ead1dc" w:val="clear"/>
           </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D1">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Everyone else is already doing this better than me</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="d9ead3" w:val="clear"/>
+          </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D2">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...17 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparison shows me what's possible, but my work serves people at different stages with different needs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display" w:cs="Playfair Display" w:eastAsia="Playfair Display" w:hAnsi="Playfair Display"/>
+          <w:color w:val="bf9000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_f8nfidinsffh" w:id="22"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display" w:cs="Playfair Display" w:eastAsia="Playfair Display" w:hAnsi="Playfair Display"/>
+          <w:color w:val="bf9000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">💡 YOUR TURN</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D4">
-      <w:pPr>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D5">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Step 1: </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">What's the creativity and expression-related limiting belief that shows up most often for you? (It might be one from above, or something else entirely.)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table21"/>
         <w:tblW w:w="9746.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9746"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9746"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="efefef" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D6">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:before="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D5">
+            <w:pPr>
+              <w:spacing w:before="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">✍️My most common limiting belief about creativity/expression: </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="999999"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">[Add your answer here]</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D7">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D6">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Step 2:</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Construct its liberating alternative. Ask yourself: “What would I do today if I believed this instead?”</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table22"/>
         <w:tblW w:w="9746.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9746"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9746"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="efefef" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D8">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:before="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D7">
+            <w:pPr>
+              <w:spacing w:before="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">✍️My liberating belief alternative is: </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="999999"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">[Add your liberating belief here]</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D9">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D8">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Step 3:</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Take one small action based on that liberating belief:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DA">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:afterAutospacing="0" w:before="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Work on your project for 15 minutes without judging the output</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DB">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Share one piece of work before you think it's "ready"</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DC">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Start something new without researching if it's been done before</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DD">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="240" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Post one idea publicly, even if it's not fully formed</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table23"/>
         <w:tblW w:w="9746.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9746"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9746"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="efefef" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DE">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:before="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DD">
+            <w:pPr>
+              <w:spacing w:before="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">✍️I will </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="999999"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">[Add your action here]</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DF">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DE">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Step 4:</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tonight, document what happened. Did sharing/creating lead to the outcome your limiting belief predicted?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table24"/>
         <w:tblW w:w="9746.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9746"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9746"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="efefef" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E0">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:before="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DF">
+            <w:pPr>
+              <w:spacing w:before="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">✍️ Today, I noticed: </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="999999"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">[Document what happened here]</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E0">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E1">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E2">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E3">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
@@ -4866,1857 +5035,1910 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E9">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EA">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EB">
-      <w:pPr>
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EC">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table25"/>
         <w:tblW w:w="9746.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9746"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9746"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000ED">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EC">
             <w:pPr>
               <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">📖 GO DEEPER in </w:t>
             </w:r>
             <w:hyperlink r:id="rId16">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:color w:val="1155cc"/>
                   <w:u w:val="single"/>
                   <w:rtl w:val="0"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Belief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">: The First Power (Attention) determines what creative possibilities you can even see. Chapter 2 ("Why Believing Is Seeing") explains how beliefs filter perception and why you might be missing opportunities right in front of you. For the neuroscience of attention and perception, see Chapters 2-4.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EE">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000ED">
             <w:pPr>
               <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Get the book at </w:t>
             </w:r>
             <w:hyperlink r:id="rId17">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:color w:val="1155cc"/>
                   <w:u w:val="single"/>
                   <w:rtl w:val="0"/>
                 </w:rPr>
                 <w:t xml:space="preserve">geni.us/beyondbelief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EE">
+      <w:pPr>
+        <w:spacing w:after="200" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EF">
       <w:pPr>
-        <w:rPr/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display ExtraBold" w:cs="Playfair Display ExtraBold" w:eastAsia="Playfair Display ExtraBold" w:hAnsi="Playfair Display ExtraBold"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_ymyjhimentlg" w:id="23"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display ExtraBold" w:cs="Playfair Display ExtraBold" w:eastAsia="Playfair Display ExtraBold" w:hAnsi="Playfair Display ExtraBold"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">🌱 LEARNING &amp; GROWTH</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F0">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">🌱 LEARNING &amp; GROWTH</w:t>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your beliefs about learning and growth determine whether you see challenges as threats to avoid or opportunities to expand. They shape whether you try new things, how you respond to mistakes, and whether you believe change is even possible for you.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F1">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Your beliefs about learning and growth determine whether you see challenges as threats to avoid or opportunities to expand. They shape whether you try new things, how you respond to mistakes, and whether you believe change is even possible for you.</w:t>
+        <w:t xml:space="preserve">The limiting beliefs in this domain often sound like self-awareness: "I'm just not a math person." "I'm too old to start over." "I don't have the brain for languages." But these beliefs aren't descriptions of reality. They're decisions to stop gathering evidence that might contradict them.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F2">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">The limiting beliefs in this domain often sound like self-awareness: "I'm just not a math person." "I'm too old to start over." "I don't have the brain for languages." But these beliefs aren't descriptions of reality. They're decisions to stop gathering evidence that might contradict them.</w:t>
+        <w:t xml:space="preserve">Most people in this domain struggle with one of two patterns: either believing intelligence and ability are fixed traits you're born with, or believing there's a window of opportunity that has already closed for them. Both stem from the same core belief: "Who I am now is who I'll always be."</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F3">
-      <w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F4">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Here are four common limiting beliefs and their liberating alternatives:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table26"/>
         <w:tblW w:w="9746.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4873"/>
         <w:gridCol w:w="4873"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="4873"/>
             <w:gridCol w:w="4873"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="495" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="efefef" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F5">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F4">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">❌ LIMITING</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="efefef" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F6">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F5">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">✅LIBERATING</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ead1dc" w:val="clear"/>
           </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F6">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I'm too old to learn this now</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="d9ead3" w:val="clear"/>
+          </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F7">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...17 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Age brings experience and context that can accelerate learning in ways youth can't</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ead1dc" w:val="clear"/>
           </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I'm just not naturally good at technical/creative/analytical things</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="d9ead3" w:val="clear"/>
+          </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F9">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...17 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Skills develop through practice and good instruction, not through innate talent alone</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ead1dc" w:val="clear"/>
           </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FA">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Making mistakes means I'm doing it wrong</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="d9ead3" w:val="clear"/>
+          </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FB">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...17 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Making mistakes is how I identify what I don't yet understand. It's data, not failure</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ead1dc" w:val="clear"/>
           </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">It's too late to change careers/directions at this stage of life</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="d9ead3" w:val="clear"/>
+          </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FD">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...17 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">People successfully change directions at every age. My accumulated experience is an asset, not a liability</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FE">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display" w:cs="Playfair Display" w:eastAsia="Playfair Display" w:hAnsi="Playfair Display"/>
+          <w:color w:val="bf9000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_hlynvn2bcmq9" w:id="24"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display" w:cs="Playfair Display" w:eastAsia="Playfair Display" w:hAnsi="Playfair Display"/>
+          <w:color w:val="bf9000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">💡 YOUR TURN</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FF">
-      <w:pPr>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000100">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Step 1: </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">What's the learning and growth-related limiting belief that shows up most often for you? (It might be one from above, or something else entirely.)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table27"/>
         <w:tblW w:w="9746.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9746"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9746"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="efefef" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000101">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:before="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000100">
+            <w:pPr>
+              <w:spacing w:before="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">✍️My most common limiting belief about learning/growth: </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="999999"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">[Add your answer here]</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000102">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000101">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Step 2:</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Construct its liberating alternative. Ask yourself: “What would I do today if I believed this instead?”</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table28"/>
         <w:tblW w:w="9746.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9746"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9746"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="efefef" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000103">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:before="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000102">
+            <w:pPr>
+              <w:spacing w:before="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">✍️My liberating belief alternative is: </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="999999"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">[Add your liberating belief here]</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000104">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000103">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Step 3:</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Take one small action based on that liberating belief:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000105">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000104">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:afterAutospacing="0" w:before="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Spend 15 minutes learning something you've told yourself you're "not good at"</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000106">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000105">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Make one mistake intentionally to practice treating it as data</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000107">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000106">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Research one person who made a major change at your age or older</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000108">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="240" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ask for help with something you usually avoid because it's "not your strength</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table29"/>
         <w:tblW w:w="9746.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9746"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9746"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="efefef" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000109">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:before="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000108">
+            <w:pPr>
+              <w:spacing w:before="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">✍️I will </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="999999"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">[Add your action here]</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000109">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Step 4:</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tonight, document what happened. Did your attempt to learn produce the outcome your limiting belief predicted?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table30"/>
         <w:tblW w:w="9746.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9746"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9746"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="efefef" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010B">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:before="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010A">
+            <w:pPr>
+              <w:spacing w:before="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">✍️ Today, I noticed: </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="999999"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">[Document what happened here]</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010B">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010C">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010D">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010E">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000110">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010F">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000111">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000110">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000112">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000111">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000113">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000112">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000114">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000113">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000114">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000115">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000116">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000117">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000118">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000119">
-      <w:pPr>
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011A">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table31"/>
         <w:tblW w:w="9746.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9746"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9746"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011A">
             <w:pPr>
               <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">📖 GO DEEPER in </w:t>
             </w:r>
             <w:hyperlink r:id="rId18">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:color w:val="1155cc"/>
                   <w:u w:val="single"/>
                   <w:rtl w:val="0"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Belief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">: Chapter 10 ("Your Labels Are Your Limits") explores how beliefs about intelligence, age, and natural ability become self-fulfilling prophecies. You'll learn why "I'm just not good at X" creates the very limitations you fear and how to choose beliefs that support growth instead.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011B">
             <w:pPr>
               <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Get the book at </w:t>
             </w:r>
             <w:hyperlink r:id="rId19">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:color w:val="1155cc"/>
                   <w:u w:val="single"/>
                   <w:rtl w:val="0"/>
                 </w:rPr>
                 <w:t xml:space="preserve">geni.us/beyondbelief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011D">
-      <w:pPr>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011C">
+      <w:pPr>
+        <w:spacing w:after="200" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011D">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display ExtraBold" w:cs="Playfair Display ExtraBold" w:eastAsia="Playfair Display ExtraBold" w:hAnsi="Playfair Display ExtraBold"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_2ugjlv6ubyyt" w:id="25"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_2ugjlv6ubyyt" w:id="26"/>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display ExtraBold" w:cs="Playfair Display ExtraBold" w:eastAsia="Playfair Display ExtraBold" w:hAnsi="Playfair Display ExtraBold"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_pgcka1dhgfrj" w:id="26"/>
       <w:bookmarkEnd w:id="26"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-        <w:br w:type="page"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display ExtraBold" w:cs="Playfair Display ExtraBold" w:eastAsia="Playfair Display ExtraBold" w:hAnsi="Playfair Display ExtraBold"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">💰 MONEY &amp; ABUNDANCE</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011F">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">💰 MONEY &amp; ABUNDANCE</w:t>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your beliefs about money shape not just how much you earn or save, but whether money controls you or serves you. Money beliefs are often the most invisible—formed in childhood, inherited from family patterns, and rarely examined in adulthood.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000120">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Your beliefs about money shape not just how much you earn or save, but whether money controls you or serves you. Money beliefs are often the most invisible—formed in childhood, inherited from family patterns, and rarely examined in adulthood.</w:t>
+        <w:t xml:space="preserve">The limiting beliefs in this domain fall into two opposing extremes: either making money the sole measure of success and self-worth, or avoiding money entirely by pretending it doesn't matter. One pattern leads to workaholism, status anxiety, and never feeling "enough" no matter what you earn. The other leads to underearning, financial stress, and avoiding conversations that could improve your situation.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000121">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">The limiting beliefs in this domain fall into two opposing extremes: either making money the sole measure of success and self-worth, or avoiding money entirely by pretending it doesn't matter. One pattern leads to workaholism, status anxiety, and never feeling "enough" no matter what you earn. The other leads to underearning, financial stress, and avoiding conversations that could improve your situation.</w:t>
+        <w:t xml:space="preserve">Most people in this domain struggle with one of two core patterns: either "My worth equals my net worth" (tying identity entirely to financial success), or "Money is corrupting and shouldn't matter" (avoiding financial responsibility under the guise of being above materialism). Both extremes create suffering—one through obsession, the other through avoidance.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000122">
-      <w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000123">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Here are four common limiting beliefs and their liberating alternatives:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table32"/>
         <w:tblW w:w="9746.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4873"/>
         <w:gridCol w:w="4873"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="4873"/>
             <w:gridCol w:w="4873"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="495" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="efefef" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000124">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000123">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">❌ LIMITING</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="efefef" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000125">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000124">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">✅LIBERATING</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ead1dc" w:val="clear"/>
           </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000125">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">My worth is determined by how much money I make</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="d9ead3" w:val="clear"/>
+          </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000126">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...17 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Money is one tool for creating the life I want, but not a measure of my inherent value</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ead1dc" w:val="clear"/>
           </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000127">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caring about money makes me shallow or greedy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="d9ead3" w:val="clear"/>
+          </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000128">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...17 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Money is a neutral tool. Caring about it responsibly lets me support myself, others, and what matters to me</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ead1dc" w:val="clear"/>
           </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000129">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I need to make [X amount] by [age] or I've failed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="d9ead3" w:val="clear"/>
+          </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012A">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...17 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Financial success follows many different timelines. My path doesn't need to match arbitrary external benchmarks</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ead1dc" w:val="clear"/>
           </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012B">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I'm just not good with money</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="d9ead3" w:val="clear"/>
+          </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012C">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...17 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Money management is a learnable skill I can develop through practice, education, and asking for help</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display" w:cs="Playfair Display" w:eastAsia="Playfair Display" w:hAnsi="Playfair Display"/>
+          <w:color w:val="bf9000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_l9g6hmrpxrq5" w:id="27"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display" w:cs="Playfair Display" w:eastAsia="Playfair Display" w:hAnsi="Playfair Display"/>
+          <w:color w:val="bf9000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">💡 YOUR TURN</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012E">
-      <w:pPr>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012F">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Step 1: </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">What's the money-related limiting belief that shows up most often for you? (It might be one from above, or something else entirely.)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table33"/>
         <w:tblW w:w="9746.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9746"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9746"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="efefef" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000130">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:before="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012F">
+            <w:pPr>
+              <w:spacing w:before="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">✍️My most common limiting belief about money: </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="999999"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">[Add your answer here]</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000131">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000130">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Step 2:</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Construct its liberating alternative. Ask yourself: “What would I do today if I believed this instead?”</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table34"/>
         <w:tblW w:w="9746.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9746"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9746"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="efefef" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000132">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:before="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000131">
+            <w:pPr>
+              <w:spacing w:before="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">✍️My liberating belief alternative is: </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="999999"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">[Add your liberating belief here]</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000133">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000132">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Step 3:</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Take one small action based on that liberating belief:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000134">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000133">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:afterAutospacing="0" w:before="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If you obsess over money: identify one non-financial measure of success you care about</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000135">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000134">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If you avoid money: have one conversation about finances you've been avoiding</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000136">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000135">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If you tie worth to net worth: list three things that make you valuable beyond income</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000137">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000136">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="240" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If you're "bad with money": spend 15 minutes learning one financial concept</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table35"/>
         <w:tblW w:w="9746.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9746"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9746"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="efefef" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000138">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:before="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000137">
+            <w:pPr>
+              <w:spacing w:before="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">✍️I will </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="999999"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">[Add your action here]</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000139">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000138">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Step 4:</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tonight, document what happened. Did your relationship with money shift, even slightly?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table36"/>
         <w:tblW w:w="9746.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9746"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9746"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="efefef" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013A">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:before="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000139">
+            <w:pPr>
+              <w:spacing w:before="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">✍️ Today, I noticed: </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="999999"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">[Document what happened here]</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013A">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013B">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013C">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013D">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
@@ -6795,877 +7017,907 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000144">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000145">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000146">
-      <w:pPr>
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000147">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table37"/>
         <w:tblW w:w="9746.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9746"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9746"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000148">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000147">
             <w:pPr>
               <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">📖 GO DEEPER in </w:t>
             </w:r>
             <w:hyperlink r:id="rId20">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:color w:val="1155cc"/>
                   <w:u w:val="single"/>
                   <w:rtl w:val="0"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Belief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">: Chapter 5 ("You Already Live in a Simulation") explores how beliefs shape what you value and perceive as possible—including financial opportunities. You'll learn why your brain's "price prediction" system can be reprogrammed to see abundance where others see scarcity.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000149">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000148">
             <w:pPr>
               <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Get the book at </w:t>
             </w:r>
             <w:hyperlink r:id="rId21">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:color w:val="1155cc"/>
                   <w:u w:val="single"/>
                   <w:rtl w:val="0"/>
                 </w:rPr>
                 <w:t xml:space="preserve">geni.us/beyondbelief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014A">
-      <w:pPr>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000149">
+      <w:pPr>
+        <w:spacing w:after="200" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014A">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display ExtraBold" w:cs="Playfair Display ExtraBold" w:eastAsia="Playfair Display ExtraBold" w:hAnsi="Playfair Display ExtraBold"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_xy2zda6rrrnk" w:id="28"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_xy2zda6rrrnk" w:id="29"/>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display ExtraBold" w:cs="Playfair Display ExtraBold" w:eastAsia="Playfair Display ExtraBold" w:hAnsi="Playfair Display ExtraBold"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_23x6qdtku54c" w:id="29"/>
       <w:bookmarkEnd w:id="29"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-        <w:br w:type="page"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display ExtraBold" w:cs="Playfair Display ExtraBold" w:eastAsia="Playfair Display ExtraBold" w:hAnsi="Playfair Display ExtraBold"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">🌟 CONFIDENCE &amp; SELF-WORTH</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014C">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">🌟 CONFIDENCE &amp; SELF-WORTH</w:t>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your beliefs about your fundamental worth and capability affect everything else. They're the operating system beneath the operating system—shaping whether you believe you deserve good things, whether you trust your judgment, and whether you see yourself as fundamentally adequate or fundamentally flawed.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014D">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Your beliefs about your fundamental worth and capability affect everything else. They're the operating system beneath the operating system—shaping whether you believe you deserve good things, whether you trust your judgment, and whether you see yourself as fundamentally adequate or fundamentally flawed.</w:t>
+        <w:t xml:space="preserve">The limiting beliefs in this domain are often the hardest to spot because they feel like self-awareness rather than distortion. "I'm not naturally confident" sounds like an observation. "Everyone else seems more together than me" feels like a fact. But these beliefs aren't objective truths—they're interpretations that filter out contradictory evidence.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014E">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">The limiting beliefs in this domain are often the hardest to spot because they feel like self-awareness rather than distortion. "I'm not naturally confident" sounds like an observation. "Everyone else seems more together than me" feels like a fact. But these beliefs aren't objective truths—they're interpretations that filter out contradictory evidence.</w:t>
+        <w:t xml:space="preserve">Most people in this domain struggle with one of two patterns: either tying their worth entirely to external achievement (leading to chronic striving and impostor syndrome), or assuming others are inherently more capable/worthy/together (leading to chronic comparison and feeling like you're faking it). Both stem from the same core belief: "I'm not inherently enough. I have to earn my worth."</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014F">
-      <w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000150">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Here are four common limiting beliefs and their liberating alternatives:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table38"/>
         <w:tblW w:w="9746.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4873"/>
         <w:gridCol w:w="4873"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="4873"/>
             <w:gridCol w:w="4873"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="495" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="efefef" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000151">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000150">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">❌ LIMITING</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="efefef" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000152">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000151">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">✅LIBERATING</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ead1dc" w:val="clear"/>
           </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000152">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I'm a fraud. People just haven't figured it out yet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="d9ead3" w:val="clear"/>
+          </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000153">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...17 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Feeling uncertain doesn't mean I'm unqualified—it means I'm still learning and growing</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ead1dc" w:val="clear"/>
           </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000154">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Everyone else seems to have it figured out</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="d9ead3" w:val="clear"/>
+          </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000155">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...17 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Everyone struggles and doubts themselves—confidence often looks like certainty from the outside but rarely feels that way on the inside</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ead1dc" w:val="clear"/>
           </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000156">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I'm only valuable when I'm achieving/helping/performing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="d9ead3" w:val="clear"/>
+          </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000157">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...17 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">My worth isn't conditional on productivity—I have inherent value regardless of what I accomplish</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ead1dc" w:val="clear"/>
           </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000158">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If I were really capable, this wouldn't be so hard for me</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="d9ead3" w:val="clear"/>
+          </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000159">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...17 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Difficulty is part of doing meaningful work, not evidence I'm doing it wrong or lack ability</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display" w:cs="Playfair Display" w:eastAsia="Playfair Display" w:hAnsi="Playfair Display"/>
+          <w:color w:val="bf9000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_hqkncgc3kldj" w:id="30"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display" w:cs="Playfair Display" w:eastAsia="Playfair Display" w:hAnsi="Playfair Display"/>
+          <w:color w:val="bf9000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">💡 YOUR TURN</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015B">
-      <w:pPr>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015C">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Step 1: What's the confidence-related limiting belief that shows up most often for you? (It might be one from above, or something else entirely.)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table39"/>
         <w:tblW w:w="9746.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9746"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9746"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="efefef" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015D">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:before="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015C">
+            <w:pPr>
+              <w:spacing w:before="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">✍️My most common limiting belief about worth/capability: </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="999999"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">[Add your answer here]</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015D">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Step 2:</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Construct its liberating alternative. Ask yourself: “What would I do today if I believed this instead?”</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table40"/>
         <w:tblW w:w="9746.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9746"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9746"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="efefef" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015F">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:before="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015E">
+            <w:pPr>
+              <w:spacing w:before="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">✍️My liberating belief alternative is: </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="999999"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">[Add your liberating belief here]</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000160">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015F">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Step 3:</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Take one small action based on that liberating belief:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000161">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000160">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:afterAutospacing="0" w:before="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Share one uncertainty or struggle instead of projecting confidence you don't feel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000162">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000161">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Stop one comparison scroll through social media and list three things you're genuinely proud of</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000163">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000162">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Do something restful without "earning" it through productivity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000164">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000163">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="240" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice one moment when something was hard but you did it anyway</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table41"/>
         <w:tblW w:w="9746.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9746"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9746"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="efefef" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000165">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:before="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000164">
+            <w:pPr>
+              <w:spacing w:before="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">✍️I will </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="999999"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">[Add your action here]</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000166">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000165">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Step 4:</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tonight, document what happened. Did acknowledging uncertainty or imperfection lead to the outcome your limiting belief predicted?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table42"/>
         <w:tblW w:w="9746.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9746"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9746"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="efefef" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000167">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:before="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000166">
+            <w:pPr>
+              <w:spacing w:before="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">✍️ Today, I noticed: </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="999999"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">[Document what happened here]</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000167">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000168">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000169">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016A">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
@@ -7722,877 +7974,907 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016F">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000170">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000171">
-      <w:pPr>
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000172">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table43"/>
         <w:tblW w:w="9746.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9746"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9746"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000173">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000172">
             <w:pPr>
               <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">📖 GO DEEPER in </w:t>
             </w:r>
             <w:hyperlink r:id="rId22">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:color w:val="1155cc"/>
                   <w:u w:val="single"/>
                   <w:rtl w:val="0"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Belief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">: Chapter 1 ("Beliefs Are Tools, Not Truths") lays the foundation for understanding how limiting beliefs about your worth were formed—and how to replace them with liberating alternatives. You'll learn the complete Motivation Triangle framework and why belief matters more than strategy.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000174">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000173">
             <w:pPr>
               <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Get the book at </w:t>
             </w:r>
             <w:hyperlink r:id="rId23">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:color w:val="1155cc"/>
                   <w:u w:val="single"/>
                   <w:rtl w:val="0"/>
                 </w:rPr>
                 <w:t xml:space="preserve">geni.us/beyondbelief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000175">
-      <w:pPr>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000174">
+      <w:pPr>
+        <w:spacing w:after="200" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000175">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display ExtraBold" w:cs="Playfair Display ExtraBold" w:eastAsia="Playfair Display ExtraBold" w:hAnsi="Playfair Display ExtraBold"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_tnemwps5zyvi" w:id="31"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000176">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_tnemwps5zyvi" w:id="32"/>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display ExtraBold" w:cs="Playfair Display ExtraBold" w:eastAsia="Playfair Display ExtraBold" w:hAnsi="Playfair Display ExtraBold"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_oz01i8uafct4" w:id="32"/>
       <w:bookmarkEnd w:id="32"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-        <w:br w:type="page"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display ExtraBold" w:cs="Playfair Display ExtraBold" w:eastAsia="Playfair Display ExtraBold" w:hAnsi="Playfair Display ExtraBold"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">🌍 IMPACT &amp; CONTRIBUTION</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000177">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">🌍 IMPACT &amp; CONTRIBUTION</w:t>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your beliefs about making a difference determine not just whether you pursue ambitious goals, but whether you share what you know, help when you can, or even believe your contributions matter at all. Impact isn't reserved for people with platforms, credentials, or authority. But sometimes limiting beliefs make it feel that way.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000178">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Your beliefs about making a difference determine not just whether you pursue ambitious goals, but whether you share what you know, help when you can, or even believe your contributions matter at all. Impact isn't reserved for people with platforms, credentials, or authority. But sometimes limiting beliefs make it feel that way.</w:t>
+        <w:t xml:space="preserve">The limiting beliefs in this domain often sound like humility: “Who am I to help with this?” “My work doesn't really matter in the big picture.” “I need more experience before I can contribute meaningfully.” But these aren't humble observations. They're beliefs that keep you waiting for permission that will never come and discounting contributions that actually matter.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000179">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">The limiting beliefs in this domain often sound like humility: “Who am I to help with this?” “My work doesn't really matter in the big picture.” “I need more experience before I can contribute meaningfully.” But these aren't humble observations. They're beliefs that keep you waiting for permission that will never come and discounting contributions that actually matter.</w:t>
+        <w:t xml:space="preserve">Most people in this domain struggle with one of two patterns: either believing they need massive scale, credentials, or authority before their work "counts" (leading to waiting indefinitely), or systematically discounting the impact they're already having (leading to burnout from feeling nothing matters). </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017A">
-      <w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017B">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Here are four common limiting beliefs and their liberating alternatives:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table44"/>
         <w:tblW w:w="9746.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4873"/>
         <w:gridCol w:w="4873"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="4873"/>
             <w:gridCol w:w="4873"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="495" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="efefef" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017B">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">❌ LIMITING</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="efefef" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017C">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">✅LIBERATING</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ead1dc" w:val="clear"/>
           </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Who am I to teach/lead/help with this?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="d9ead3" w:val="clear"/>
+          </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017E">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...17 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">I don't need to be the world's expert. I just need to know more than the person I'm helping, or see what they can't see yet</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ead1dc" w:val="clear"/>
           </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">My contribution is too small to matter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="d9ead3" w:val="clear"/>
+          </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000180">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...17 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Small, consistent contributions compound over time and ripple outward in ways I can't always track or measure</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ead1dc" w:val="clear"/>
           </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000181">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I need more credentials/experience/authority before I can make a real difference</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="d9ead3" w:val="clear"/>
+          </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000182">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...17 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">I can contribute meaningfully right now with what I know and who I am—credentials follow contribution, not the other way around</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ead1dc" w:val="clear"/>
           </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000183">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Making an impact requires sacrificing everything else</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="d9ead3" w:val="clear"/>
+          </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000184">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...17 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable impact comes from consistency over decades, not burnout in pursuit of visible results</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000185">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display" w:cs="Playfair Display" w:eastAsia="Playfair Display" w:hAnsi="Playfair Display"/>
+          <w:color w:val="bf9000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_y0dvym5lp6b9" w:id="33"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display" w:cs="Playfair Display" w:eastAsia="Playfair Display" w:hAnsi="Playfair Display"/>
+          <w:color w:val="bf9000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">💡 YOUR TURN</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000186">
-      <w:pPr>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000187">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Step 1: What's the impact and contribution-related limiting belief that shows up most often for you? (It might be one from above, or something else entirely.)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table45"/>
         <w:tblW w:w="9746.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9746"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9746"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="efefef" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000188">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:before="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000187">
+            <w:pPr>
+              <w:spacing w:before="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">✍️My most common limiting belief about impact/contribution: </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="999999"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">[Add your answer here]</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000189">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000188">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Step 2:</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Construct its liberating alternative. Ask yourself: “What would I do today if I believed this instead?”</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table46"/>
         <w:tblW w:w="9746.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9746"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9746"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="efefef" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018A">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:before="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000189">
+            <w:pPr>
+              <w:spacing w:before="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">✍️My liberating belief alternative is: </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="999999"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">[Add your liberating belief here]</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018A">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Step 3:</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Take one small action based on that liberating belief:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:afterAutospacing="0" w:before="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Help one person with something you're good at, without waiting to be "expert enough"</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Share one thing you've learned, even if it feels small or obvious</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Take one action toward your larger goal without needing to see the full path</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="240" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Acknowledge one contribution you made this week that you've been discounting</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table47"/>
         <w:tblW w:w="9746.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9746"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9746"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="efefef" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000190">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:before="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018F">
+            <w:pPr>
+              <w:spacing w:before="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">✍️I will </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="999999"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">[Add your action here]</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000191">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000190">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Step 4:</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tonight, document what happened. Did contributing in a small way produce the outcome your limiting belief predicted?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table48"/>
         <w:tblW w:w="9746.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9746"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9746"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="efefef" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000192">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:before="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000191">
+            <w:pPr>
+              <w:spacing w:before="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">✍️ Today, I noticed: </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="999999"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">[Document what happened here]</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000192">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000193">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000194">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000195">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
@@ -8660,845 +8942,888 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019B">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019C">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019D">
-      <w:pPr>
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019E">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table49"/>
         <w:tblW w:w="9746.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9746"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9746"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019E">
             <w:pPr>
               <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">📖 GO DEEPER in </w:t>
             </w:r>
             <w:hyperlink r:id="rId24">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:color w:val="1155cc"/>
                   <w:u w:val="single"/>
                   <w:rtl w:val="0"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Belief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">:  Chapter 4 ("How to See Opportunities Others Miss") tells the story of Anne Mahlum, who went from seeing homeless men as invisible to building two movements that transformed thousands of lives. You'll learn how to train entrepreneurial alertness and spot opportunities to make a difference that others miss.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A0">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019F">
             <w:pPr>
               <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Get the book at </w:t>
             </w:r>
             <w:hyperlink r:id="rId25">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:color w:val="1155cc"/>
                   <w:u w:val="single"/>
                   <w:rtl w:val="0"/>
                 </w:rPr>
                 <w:t xml:space="preserve">geni.us/beyondbelief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A1">
-      <w:pPr>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A0">
+      <w:pPr>
+        <w:spacing w:after="200" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A1">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display ExtraBold" w:cs="Playfair Display ExtraBold" w:eastAsia="Playfair Display ExtraBold" w:hAnsi="Playfair Display ExtraBold"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_unz4d52d537d" w:id="34"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_unz4d52d537d" w:id="35"/>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display ExtraBold" w:cs="Playfair Display ExtraBold" w:eastAsia="Playfair Display ExtraBold" w:hAnsi="Playfair Display ExtraBold"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_g1d76949x7cc" w:id="35"/>
       <w:bookmarkEnd w:id="35"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-        <w:br w:type="page"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display ExtraBold" w:cs="Playfair Display ExtraBold" w:eastAsia="Playfair Display ExtraBold" w:hAnsi="Playfair Display ExtraBold"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">🫵 It’s Your Turn Now</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A3">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">🫵 It’s Your Turn Now</w:t>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You've just seen 32 beliefs across 8 domains. You understand what limiting beliefs look like and what liberating alternatives could replace them.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A4">
-      <w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A5">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Now comes the part that actually matters: </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">turning awareness into change.</w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A5">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This page gives you a simple system to practice daily and track your shifts over the next 30 days.</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A6">
       <w:pPr>
-        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">This page gives you a simple system to practice daily and track your shifts over the next 30 days.</w:t>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display" w:cs="Playfair Display" w:eastAsia="Playfair Display" w:hAnsi="Playfair Display"/>
+          <w:color w:val="bf9000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_akajg07zsuy5" w:id="36"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+          <w:color w:val="bf9000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">⌛Your 5-Minute Morning Practice</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A7">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">⌛Your 5-Minute Morning Practice</w:t>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Every morning, before your day gets chaotic:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A8">
-      <w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A9">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1. IDENTIFY</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Which limiting belief feels most active today? Scan the domain most relevant to what you're facing. Which belief on that page resonates uncomfortably?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AA">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A9">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2. FLIP</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> - What's the liberating alternative? Read it. Don't force yourself to believe it yet. Just let it exist as a possibility.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AB">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AA">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">3. IMAGINE</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> - What would you do today if you believed this? Not "eventually" or "if everything were perfect." What would you do in the next 8 hours?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AC">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AB">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">4. ACT</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Take ONE small action based on that belief. Send the email. Speak for 30 seconds. Work for 10 minutes. Share the thing.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AD">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AC">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">5. DOCUMENT</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Tonight, note what happened. Did the outcome match what your limiting belief predicted? Or did something else happen?</w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display" w:cs="Playfair Display" w:eastAsia="Playfair Display" w:hAnsi="Playfair Display"/>
+          <w:color w:val="bf9000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_z5pakyh9xoz0" w:id="37"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display" w:cs="Playfair Display" w:eastAsia="Playfair Display" w:hAnsi="Playfair Display"/>
+          <w:color w:val="bf9000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Weekly Check-In</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AE">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Weekly Check-In</w:t>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Once a week (Sunday works well), ask yourself:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AF">
-      <w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B0">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Which limiting belief showed up most often this week?</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Is there a pattern across domains? One belief that keeps returning?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B1">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B0">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2. What evidence did I gather that contradicts it?</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> List specific moments. "I spoke in the meeting and three people engaged." "I shared imperfect work and got useful feedback."</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B2">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B1">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">3. What will I do next week to gather more evidence?</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Plan one small action that will test the liberating belief again.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B3">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B2">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">4. How strongly do I believe the limiting belief now vs. 7 days ago?</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rate it 1-10. Even a half-point drop is progress.</w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display" w:cs="Playfair Display" w:eastAsia="Playfair Display" w:hAnsi="Playfair Display"/>
+          <w:color w:val="bf9000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_4bdonehjuele" w:id="38"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:rPr/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_4bdonehjuele" w:id="39"/>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display" w:cs="Playfair Display" w:eastAsia="Playfair Display" w:hAnsi="Playfair Display"/>
+          <w:color w:val="bf9000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_r455ufx0iyd1" w:id="39"/>
       <w:bookmarkEnd w:id="39"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-        <w:br w:type="page"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Playfair Display" w:cs="Playfair Display" w:eastAsia="Playfair Display" w:hAnsi="Playfair Display"/>
+          <w:color w:val="bf9000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">📖 Ready to Go Deeper?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B5">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">📖 Ready to Go Deeper?</w:t>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You now have a roadmap showing 32 limiting beliefs and their liberating alternatives. You have a daily practice to shift your awareness.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B6">
-      <w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B7">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">But awareness alone won't transform beliefs.</w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B7">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beliefs change through one thing: systematic evidence gathering that contradicts the old story and proves a new one.</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B8">
-      <w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B9">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">This roadmap shows you the destination. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Beyond Belief</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> gives you the complete methodology for the journey:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BA">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B9">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">✓ </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The neuroscience</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> of how beliefs shape what you see, feel, and do </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BB">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BA">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">✓ </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The Three Powers framework</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Attention, Anticipation, Agency) that explains why beliefs are so powerful </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BC">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BB">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">✓ </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Research-backed methods</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> that work (and why positive thinking, manifestation, and affirmations don't)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BD">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BC">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> ✓ </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Case studies</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> of people who've transformed deep-rooted limiting beliefs </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BE">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BD">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">✓ </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Tools for difficult beliefs</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> tied to trauma, identity, or lifelong patterns</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BF">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BE">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Get </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Beyond Belief</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> at </w:t>
       </w:r>
       <w:hyperlink r:id="rId26">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:color w:val="1155cc"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">geni.us/beyondbelief</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BF">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="3282788" cy="3926214"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image2.png"/>
+            <wp:docPr id="2" name="image1.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image2.png"/>
+                    <pic:cNvPr id="0" name="image1.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3282788" cy="3926214"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference r:id="rId27" w:type="default"/>
-      <w:type w:val="nextPage"/>
       <w:pgSz w:h="16838" w:w="11906" w:orient="portrait"/>
       <w:pgMar w:bottom="1080" w:top="1080" w:left="1080" w:right="1080" w:header="720" w:footer="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Arial"/>
   <w:font w:name="Arial Unicode MS"/>
   <w:font w:name="Playfair Display">
     <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
     <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
     <w:embedItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId3" w:subsetted="0"/>
     <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId4" w:subsetted="0"/>
   </w:font>
   <w:font w:name="Playfair Display ExtraBold">
     <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId5" w:subsetted="0"/>
     <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId6" w:subsetted="0"/>
   </w:font>
   <w:font w:name="Roboto Mono">
     <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId7" w:subsetted="0"/>
     <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId8" w:subsetted="0"/>
     <w:embedItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId9" w:subsetted="0"/>
     <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId10" w:subsetted="0"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C1">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C0">
     <w:pPr>
-      <w:spacing w:after="0" w:before="200" w:lineRule="auto"/>
+      <w:spacing w:before="200" w:lineRule="auto"/>
       <w:rPr/>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rFonts w:ascii="Playfair Display" w:cs="Playfair Display" w:eastAsia="Playfair Display" w:hAnsi="Playfair Display"/>
         <w:b w:val="1"/>
         <w:bCs w:val="1"/>
         <w:color w:val="666666"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">Copyright NirAndFar.com. All rights reserved.</w:t>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
@@ -9883,50 +10208,55 @@
     <w:rPr>
       <w:rFonts w:ascii="Playfair Display" w:cs="Playfair Display" w:eastAsia="Playfair Display" w:hAnsi="Playfair Display"/>
       <w:color w:val="1d1d1b"/>
       <w:sz w:val="96"/>
       <w:szCs w:val="96"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="320" w:before="0" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="666666"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TableofFigures">
+    <w:name w:val="table of figures"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
   </w:style>
   <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table2">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table3">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table4">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
@@ -10231,51 +10561,51 @@
   <w:style w:type="table" w:styleId="Table47">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table48">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table49">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geni.us/beyondbelief" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geni.us/beyondbelief" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PlayfairDisplay-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PlayfairDisplay-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PlayfairDisplay-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PlayfairDisplay-boldItalic.ttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/RobotoMono-boldItalic.ttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/RobotoMono-italic.ttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PlayfairDisplayExtraBold-bold.ttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PlayfairDisplayExtraBold-boldItalic.ttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/RobotoMono-regular.ttf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/RobotoMono-bold.ttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>