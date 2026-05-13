--- v0 (2026-02-18)
+++ v1 (2026-05-13)
@@ -41,51 +41,51 @@
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:sectPr>
           <w:pgSz w:h="16838" w:w="11906" w:orient="portrait"/>
           <w:pgMar w:bottom="1080" w:top="1080" w:left="1080" w:right="1080" w:header="720" w:footer="720"/>
           <w:pgNumType w:start="1"/>
         </w:sectPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_e06zgo8vqokg" w:id="0"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_lrsmbxwwkwv5" w:id="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Playfair Display" w:cs="Playfair Display" w:eastAsia="Playfair Display" w:hAnsi="Playfair Display"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="1d1d1b"/>
           <w:sz w:val="96"/>
           <w:szCs w:val="96"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The 5-Minute Belief Change Guide</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>