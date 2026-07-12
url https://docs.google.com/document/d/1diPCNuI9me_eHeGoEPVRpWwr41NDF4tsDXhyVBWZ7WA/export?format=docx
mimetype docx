--- v1 (2026-05-13)
+++ v2 (2026-07-12)
@@ -41,51 +41,51 @@
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:sectPr>
           <w:pgSz w:h="16838" w:w="11906" w:orient="portrait"/>
           <w:pgMar w:bottom="1080" w:top="1080" w:left="1080" w:right="1080" w:header="720" w:footer="720"/>
           <w:pgNumType w:start="1"/>
         </w:sectPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_lrsmbxwwkwv5" w:id="0"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_9jn3bqpu9fx3" w:id="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Playfair Display" w:cs="Playfair Display" w:eastAsia="Playfair Display" w:hAnsi="Playfair Display"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="1d1d1b"/>
           <w:sz w:val="96"/>
           <w:szCs w:val="96"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The 5-Minute Belief Change Guide</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
@@ -1165,56 +1165,56 @@
           </w:rPr>
           <w:t xml:space="preserve">geni.us/beyondbelief</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_vv7fct45smin" w:id="13"/>
       <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="3832373" cy="4563198"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image1.png"/>
+            <wp:docPr id="1" name="image2.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image1.png"/>
+                    <pic:cNvPr id="0" name="image2.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3832373" cy="4563198"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -9381,56 +9381,56 @@
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">geni.us/beyondbelief</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C0">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="3282788" cy="3926214"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1" name="image2.png"/>
+            <wp:docPr id="2" name="image1.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image2.png"/>
+                    <pic:cNvPr id="0" name="image1.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3282788" cy="3926214"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -10231,51 +10231,51 @@
   <w:style w:type="table" w:styleId="Table47">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table48">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table49">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geni.us/beyondbelief" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geni.us/beyondbelief" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PlayfairDisplay-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PlayfairDisplay-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PlayfairDisplay-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PlayfairDisplay-boldItalic.ttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/RobotoMono-boldItalic.ttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/RobotoMono-italic.ttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PlayfairDisplayExtraBold-bold.ttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PlayfairDisplayExtraBold-boldItalic.ttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/RobotoMono-regular.ttf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/RobotoMono-bold.ttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>