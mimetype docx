--- v2 (2026-07-12)
+++ v3 (2026-09-02)
@@ -41,51 +41,51 @@
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:sectPr>
           <w:pgSz w:h="16838" w:w="11906" w:orient="portrait"/>
           <w:pgMar w:bottom="1080" w:top="1080" w:left="1080" w:right="1080" w:header="720" w:footer="720"/>
           <w:pgNumType w:start="1"/>
         </w:sectPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_9jn3bqpu9fx3" w:id="0"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_ml0b8oty9rp1" w:id="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Playfair Display" w:cs="Playfair Display" w:eastAsia="Playfair Display" w:hAnsi="Playfair Display"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="1d1d1b"/>
           <w:sz w:val="96"/>
           <w:szCs w:val="96"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The 5-Minute Belief Change Guide</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
@@ -1165,56 +1165,56 @@
           </w:rPr>
           <w:t xml:space="preserve">geni.us/beyondbelief</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_vv7fct45smin" w:id="13"/>
       <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="3832373" cy="4563198"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1" name="image2.png"/>
+            <wp:docPr id="1" name="image1.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image2.png"/>
+                    <pic:cNvPr id="0" name="image1.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3832373" cy="4563198"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -9381,56 +9381,56 @@
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">geni.us/beyondbelief</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C0">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="3282788" cy="3926214"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image1.png"/>
+            <wp:docPr id="2" name="image2.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image1.png"/>
+                    <pic:cNvPr id="0" name="image2.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3282788" cy="3926214"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -10231,51 +10231,51 @@
   <w:style w:type="table" w:styleId="Table47">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table48">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table49">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geni.us/beyondbelief" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geni.us/beyondbelief" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geni.us/beyondbelief" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PlayfairDisplay-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PlayfairDisplay-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PlayfairDisplay-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PlayfairDisplay-boldItalic.ttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/RobotoMono-boldItalic.ttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/RobotoMono-italic.ttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PlayfairDisplayExtraBold-bold.ttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PlayfairDisplayExtraBold-boldItalic.ttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/RobotoMono-regular.ttf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/RobotoMono-bold.ttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>