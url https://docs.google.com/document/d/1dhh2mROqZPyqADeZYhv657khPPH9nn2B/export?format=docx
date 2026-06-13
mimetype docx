--- v0 (2026-04-25)
+++ v1 (2026-06-13)
@@ -1,5837 +1,2004 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/x-font-ttf" Extension="ttf"/>
+  <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
-    <w:p w14:paraId="5EE64F2C" w14:textId="77777777" w:rsidR="00CA5000" w:rsidRDefault="00CA5000" w:rsidP="00D90607">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-          <w:b/>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="447830F6" w14:textId="2F81D7A6" w:rsidR="00F735BD" w:rsidRPr="00204B94" w:rsidRDefault="002145C2" w:rsidP="00D90607">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-          <w:b/>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:lang w:val="es-ES"/>
-[...5 lines deleted...]
-          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:lang w:val="es-ES"/>
-[...28 lines deleted...]
-          <w:b/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INFORME DE ACTIVIDADES N°</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
-          <w:lang w:val="es-ES"/>
-[...6 lines deleted...]
-          <w:b/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">001</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-2026</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
-          <w:lang w:val="es-ES"/>
-[...18 lines deleted...]
-          <w:b/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/(LETRA INICIAL DE NOMBRES Y APELLIDOS)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:lang w:val="es-ES"/>
-[...42 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - UNI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A:  </w:t>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dr. Miguel Augusto Diaz Figueroa</w:t>
+        <w:br w:type="textWrapping"/>
+        <w:t xml:space="preserve">                                           Director (e) de Investigación del CISMID</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DE:</w:t>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
           <w:highlight w:val="yellow"/>
-          <w:u w:val="single"/>
-[...84 lines deleted...]
-        </w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NOMBRES Y APELLIDOS</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ASUNTO:</w:t>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:tab/>
-      </w:r>
-[...209 lines deleted...]
-    <w:p w14:paraId="5DF9D969" w14:textId="5F5D11D8" w:rsidR="00B766FA" w:rsidRDefault="003138A3" w:rsidP="00181AD2">
+        <w:t xml:space="preserve">Informe de actividades correspondiente al ÚNICO/PRIMER/SEGUNDO entregable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="2124" w:hanging="2124"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...17 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REFERENCIA:</w:t>
         <w:tab/>
-      </w:r>
-[...29 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t xml:space="preserve">ORDEN DE SERVICIO N° </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
           <w:highlight w:val="yellow"/>
-          <w:lang w:val="es-ES"/>
-[...47 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXXX</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 2026 (</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
           <w:highlight w:val="yellow"/>
-          <w:lang w:val="es-ES"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="223AA9E0" w14:textId="5608B012" w:rsidR="003138A3" w:rsidRPr="00204B94" w:rsidRDefault="006B1C96" w:rsidP="0089792B">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NOMBRE DE SERVICIO SEGÚN OS</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...17 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FECHA:</w:t>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:tab/>
-      </w:r>
-[...56 lines deleted...]
-          <v:rect id="_x0000_i1025" style="width:441.9pt;height:1.5pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black [3213]" stroked="f"/>
+        <w:t xml:space="preserve">XX/XX/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:pict>
+          <v:rect style="width:0.0pt;height:1.5pt" o:hr="t" o:hrstd="t" o:hralign="center" fillcolor="#A0A0A0" stroked="f"/>
         </w:pict>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="4DF8C290" w14:textId="2960DA5B" w:rsidR="00B766FA" w:rsidRDefault="00B766FA" w:rsidP="00181AD2">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...87 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tengo a bien dirigirme a usted a fin de saludarle cordialmente y la vez informarle el cumplimiento de mis actividades descritas en la Orden de Servicio N°</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
           <w:highlight w:val="yellow"/>
-          <w:lang w:val="es-ES"/>
-[...72 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXXX</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-2026 a fin de detallar las actividades realizadas y adjuntar toda la información relacionada al </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:highlight w:val="yellow"/>
-          <w:lang w:val="es-ES"/>
-[...93 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">único/ primer/ segundo</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:cs="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="es-ES"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las que menciono, realicé a continuación.  </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...36 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ACTIVIDADES REALIZADAS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="447.8740157480315"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:highlight w:val="yellow"/>
-          <w:lang w:val="es-ES"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:highlight w:val="yellow"/>
-          <w:lang w:val="es-ES"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describir actividades realizadas según el TDR, una actividad por viñeta </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:highlight w:val="yellow"/>
-          <w:lang w:val="es-ES"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:highlight w:val="yellow"/>
-          <w:lang w:val="es-ES"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ANEXOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="1417.3228346456694" w:hanging="425.19685039370086"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:highlight w:val="yellow"/>
-          <w:lang w:val="es-ES"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:highlight w:val="yellow"/>
-          <w:lang w:val="es-ES"/>
-[...39 lines deleted...]
-        <w:ind w:left="1440"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describir los productos del entregable según el TDR y adjuntar evidencias, al final de la descripción colocar explícitamente (Anexo 1), (Anexo 2), según corresponda</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+      <w:pPr>
+        <w:ind w:left="1440" w:firstLine="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...13 lines deleted...]
-        <w:pStyle w:val="Sinespaciado"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...89 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONCLUSIONES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se cumplieron con las actividades asignadas durante el periodo del </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:highlight w:val="yellow"/>
-          <w:lang w:val="es-ES"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">único/ primer/ segundo</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entregable.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Atentamente,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
-          <w:lang w:val="es-ES"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
-          <w:lang w:val="es-ES"/>
-[...9 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Firma en lapicero tinta azul escaneada</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
-          <w:lang w:val="es-ES"/>
-[...107 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
-          <w:lang w:val="es-ES"/>
-[...72 lines deleted...]
-        </w:rPr>
+          <w:u w:val="none"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Y pegada</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
-          <mc:Choice Requires="wps">
+          <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6ED5C428" wp14:editId="5A1BF015">
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="4294967295" distT="4294967295" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>186690</wp:posOffset>
+                  <wp:posOffset>2476500</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>149861</wp:posOffset>
+                  <wp:posOffset>-1</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2052320" cy="0"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:extent cx="2052320" cy="12700"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="2" name="1 Conector recto"/>
-[...3 lines deleted...]
-                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <wp:docPr id="219" name=""/>
+                <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvCnPr>
-[...1 lines deleted...]
-                      </wps:cNvCnPr>
+                      <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
-                          <a:off x="0" y="0"/>
+                          <a:off x="4319840" y="3780000"/>
                           <a:ext cx="2052320" cy="0"/>
                         </a:xfrm>
-                        <a:prstGeom prst="line">
+                        <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln cap="flat" cmpd="sng" w="9525">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:round/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
+                          <a:tailEnd len="sm" w="sm" type="none"/>
+                        </a:ln>
                       </wps:spPr>
-                      <wps:style>
-[...13 lines deleted...]
-                      <wps:bodyPr/>
+                      <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
-[...4 lines deleted...]
-            </w:pict>
+          <mc:Fallback>
+            <w:drawing>
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="4294967295" distT="4294967295" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2476500</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-1</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2052320" cy="12700"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="219" name="image2.png"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="image2.png"/>
+                        <pic:cNvPicPr preferRelativeResize="0"/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId7"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2052320" cy="12700"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:ln/>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-    </w:p>
-[...164 lines deleted...]
-                      <v:textbox>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="45720" distT="45720" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>194338</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2252345" cy="621665"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:wrapSquare wrapText="bothSides" distB="45720" distT="45720" distL="114300" distR="114300"/>
+                <wp:docPr id="218" name=""/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:cNvPr id="2" name="Shape 2"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="4224590" y="3473930"/>
+                          <a:ext cx="2242820" cy="612140"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="5AE1BE25" w14:textId="2180DA8B" w:rsidR="00156B16" w:rsidRDefault="00156B16" w:rsidP="007631D9">
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
-                              <w:pStyle w:val="Sinespaciado"/>
-                              <w:ind w:left="360"/>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="360" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="center"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
-                                <w:b/>
-                                <w:bCs/>
+                                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
-                                <w:lang w:val="es-ES"/>
+                                <w:vertAlign w:val="baseline"/>
                               </w:rPr>
-                            </w:pPr>
-[...8 lines deleted...]
-                              <w:t>(NOMBRES Y APELLIDOS)</w:t>
+                              <w:t xml:space="preserve">(NOMBRES Y APELLIDOS)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="1C55225C" w14:textId="5F0687E3" w:rsidR="00156B16" w:rsidRPr="00A54C9A" w:rsidRDefault="00156B16" w:rsidP="007631D9">
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
-                              <w:pStyle w:val="Sinespaciado"/>
-                              <w:ind w:left="360"/>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="360" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="center"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
-                                <w:lang w:val="es-ES"/>
+                                <w:vertAlign w:val="baseline"/>
                               </w:rPr>
-                            </w:pPr>
-                            <w:r w:rsidRPr="00A54C9A">
+                            </w:r>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                                <w:b w:val="0"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
-                                <w:lang w:val="es-ES"/>
+                                <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                               <w:t xml:space="preserve">DNI. </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00CD39DF">
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                                <w:b w:val="0"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
                                 <w:highlight w:val="yellow"/>
-                                <w:lang w:val="es-ES"/>
+                                <w:vertAlign w:val="baseline"/>
                               </w:rPr>
-                              <w:t>XXXXXX</w:t>
+                              <w:t xml:space="preserve">XXXXXX</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="0913D6C0" w14:textId="77777777" w:rsidR="00156B16" w:rsidRDefault="00156B16" w:rsidP="00B02016"/>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="200" w:before="0" w:line="275.9999942779541"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="left"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                                <w:b w:val="0"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:highlight w:val="yellow"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
                         </w:txbxContent>
-                      </v:textbox>
-[...24 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+                      </wps:txbx>
+                      <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:drawing>
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="45720" distT="45720" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>194338</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2252345" cy="621665"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:wrapSquare wrapText="bothSides" distB="45720" distT="45720" distL="114300" distR="114300"/>
+                <wp:docPr id="218" name="image1.png"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="image1.png"/>
+                        <pic:cNvPicPr preferRelativeResize="0"/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId7"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2252345" cy="621665"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:ln/>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:pgSz w:h="16839" w:w="11907" w:orient="portrait"/>
+      <w:pgMar w:bottom="568" w:top="993" w:left="1701" w:right="1701" w:header="708" w:footer="708"/>
+      <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...54 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:font w:name="Calibri"/>
+  <w:font w:name="Georgia"/>
+  <w:font w:name="Cambria"/>
+  <w:font w:name="Courier New"/>
+  <w:font w:name="Noto Sans Symbols">
+    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
+    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
   </w:font>
   <w:font w:name="Century Gothic">
-    <w:panose1 w:val="020B0502020202020204"/>
-[...3 lines deleted...]
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId3" w:subsetted="0"/>
+    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId4" w:subsetted="0"/>
+    <w:embedItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId5" w:subsetted="0"/>
+    <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId6" w:subsetted="0"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="280A0001">
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:abstractNum w:abstractNumId="1">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="447.8740157480315"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="280A0003" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="280A0005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="280A0001" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="280A0003" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="280A0005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="280A0001" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="280A0003" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="280A0005" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...2842 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="1211189770">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="842010352">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="2015448303">
-[...56 lines deleted...]
-  <w:num w:numId="25" w16cid:durableId="430972282">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="25"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...4 lines deleted...]
-  <w:characterSpacingControl w:val="doNotCompress"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
+  <w:defaultTabStop w:val="720"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
-  <w:rsids>
-[...418 lines deleted...]
-  <w:themeFontLang w:val="es-PE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...8 lines deleted...]
-  <w15:docId w15:val="{79DCE42E-5DD6-42C8-920D-EA016631D4B2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="es-PE" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="es"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...392 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108" w:type="dxa"/>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Fuentedeprrafopredeter" w:default="1">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tablanormal" w:default="1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:tblPr>
+      <w:tblInd w:w="0.0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="Sinlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="003138A3"/>
     <w:pPr>
       <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:contextualSpacing w:val="1"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sinespaciado">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="003138A3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00B52CD3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:left w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:bottom w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:right w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:insideH w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:insideV w:color="auto" w:space="0" w:sz="4" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodeglobo">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodegloboCar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="006C63AD"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:hAnsi="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
+  <w:style w:type="character" w:styleId="TextodegloboCar" w:customStyle="1">
     <w:name w:val="Texto de globo Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textodeglobo"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="006C63AD"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:hAnsi="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/CenturyGothic-regular.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/CenturyGothic-bold.ttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/CenturyGothic-italic.ttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/CenturyGothic-boldItalic.ttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6075,71 +2242,50 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-[...32 lines deleted...]
-</Properties>
+<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mg1k8WVh6116EZgo9PSsJr2Di8m0Q==">CgMxLjA4AHIhMWRoaDJtUk9xWlB5cUFEZVpZaHY2NTdraFBQSDlubjJC</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
+</file>
+
+<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Usuario</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...3 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>