--- v0 (2026-02-22)
+++ v1 (2026-04-17)
@@ -8,206 +8,206 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ac"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="457"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="1564"/>
+        <w:gridCol w:w="463"/>
+        <w:gridCol w:w="2261"/>
+        <w:gridCol w:w="665"/>
+        <w:gridCol w:w="657"/>
+        <w:gridCol w:w="1889"/>
+        <w:gridCol w:w="2293"/>
+        <w:gridCol w:w="1933"/>
+        <w:gridCol w:w="1626"/>
+        <w:gridCol w:w="1176"/>
+        <w:gridCol w:w="1597"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E72F23" w:rsidRPr="00E72F23" w14:paraId="65760924" w14:textId="77777777" w:rsidTr="00E72F23">
+      <w:tr w:rsidR="00E72F23" w:rsidRPr="00E72F23" w14:paraId="65760924" w14:textId="77777777" w:rsidTr="00D91CA8">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="457" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B497C09" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
             <w:r w:rsidRPr="00E72F23">
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2626" w:type="dxa"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6D282C26" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
             <w:r w:rsidRPr="00E72F23">
               <w:t>Наименование товара, работ, услуг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="626" w:type="dxa"/>
+            <w:tcW w:w="655" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3932A790" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
             <w:r w:rsidRPr="00E72F23">
               <w:t>Ед. изм.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="618" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="67531F98" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
             <w:r w:rsidRPr="00E72F23">
               <w:t>Кол-во</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1741" w:type="dxa"/>
+            <w:tcW w:w="1849" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7AEFF3B7" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
             <w:r w:rsidRPr="00E72F23">
               <w:t>Наименование показателя, характеристики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2109" w:type="dxa"/>
+            <w:tcW w:w="2243" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6265AA17" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
             <w:r w:rsidRPr="00E72F23">
               <w:t>Тип характеристики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1899" w:type="dxa"/>
+            <w:tcW w:w="1892" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="713B22DF" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
             <w:r w:rsidRPr="00E72F23">
               <w:t>Значение показателя, установленное заказчиком</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:tcW w:w="1695" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="04B5C225" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
             <w:r w:rsidRPr="00E72F23">
               <w:t>Предложение участника</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1091" w:type="dxa"/>
+            <w:tcW w:w="1153" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4BE5C61B" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
             <w:r w:rsidRPr="00E72F23">
               <w:t>Ед. изм. значения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1565" w:type="dxa"/>
+            <w:tcW w:w="1564" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="48EDCA48" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
             <w:r w:rsidRPr="00E72F23">
               <w:t>Обоснование</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E72F23" w:rsidRPr="00E72F23" w14:paraId="1F163BD8" w14:textId="77777777" w:rsidTr="00E72F23">
+      <w:tr w:rsidR="00E72F23" w:rsidRPr="00E72F23" w14:paraId="1F163BD8" w14:textId="77777777" w:rsidTr="00D91CA8">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="457" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7C4993E0" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
             <w:r w:rsidRPr="00E72F23">
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2626" w:type="dxa"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="785B2475" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRDefault="00E72F23">
             <w:r w:rsidRPr="00E72F23">
               <w:t>Стол ученический двухместный нерегулируемый 1200×500 мм на круглой трубе</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="722979F9" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRDefault="00E72F23">
             <w:r w:rsidRPr="00E72F23">
               <w:t>Код КТРУ: 31.01.12.122-00000004</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7095F8D8" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRDefault="00E72F23">
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7ABC86F3" wp14:editId="1B4C5250">
                   <wp:extent cx="1395919" cy="1562100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="3" name="Рисунок 3"/>
                   <wp:cNvGraphicFramePr>
@@ -285,2327 +285,2236 @@
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1346870" cy="1526452"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="626" w:type="dxa"/>
+            <w:tcW w:w="655" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="75DCBA2B" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E72F23">
               <w:t>шт</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="618" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2FDF0240" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
             <w:r w:rsidRPr="00E72F23">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1741" w:type="dxa"/>
+            <w:tcW w:w="1849" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="19662A31" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
             <w:r w:rsidRPr="00E72F23">
               <w:t>Назначение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2109" w:type="dxa"/>
+            <w:tcW w:w="2243" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F6D6493" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
             <w:r w:rsidRPr="00E72F23">
               <w:t>Дополнительная характеристика, обусловленная потребностью заказчика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1899" w:type="dxa"/>
+            <w:tcW w:w="1892" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="22B8663F" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
             <w:r w:rsidRPr="00E72F23">
               <w:t>Стол для учебных заведений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:tcW w:w="1695" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="173748B2" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1091" w:type="dxa"/>
+            <w:tcW w:w="1153" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3EEC84EB" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
             <w:r w:rsidRPr="00E72F23">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1565" w:type="dxa"/>
+            <w:tcW w:w="1564" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="12B40450" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E72F23">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E72F23" w:rsidRPr="00E72F23" w14:paraId="753B42F7" w14:textId="77777777" w:rsidTr="00E72F23">
+      <w:tr w:rsidR="00E72F23" w:rsidRPr="00E72F23" w14:paraId="753B42F7" w14:textId="77777777" w:rsidTr="00D91CA8">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="457" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="33028B96" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2626" w:type="dxa"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="03B1C33A" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="626" w:type="dxa"/>
+            <w:tcW w:w="655" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="559B315B" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="618" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3DC14D1F" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1741" w:type="dxa"/>
+            <w:tcW w:w="1849" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3BB868AB" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
             <w:r w:rsidRPr="00E72F23">
               <w:t>Соответствие стандартам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2109" w:type="dxa"/>
+            <w:tcW w:w="2243" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C9429C3" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
             <w:r w:rsidRPr="00E72F23">
               <w:t>Дополнительная характеристика, обусловленная законодательством</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1899" w:type="dxa"/>
+            <w:tcW w:w="1892" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4B12D5D0" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
             <w:r w:rsidRPr="00E72F23">
               <w:t>Соответствует ГОСТ 22046-2016, СанПиН 2.4.2.3286-15, СП 2.4.3648-20, сертифицирован по ТР ТС 025/2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:tcW w:w="1695" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2CA15A57" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1091" w:type="dxa"/>
+            <w:tcW w:w="1153" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="451383E9" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
             <w:r w:rsidRPr="00E72F23">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1565" w:type="dxa"/>
+            <w:tcW w:w="1564" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="18B8665A" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E72F23">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E72F23" w:rsidRPr="00E72F23" w14:paraId="47EB936E" w14:textId="77777777" w:rsidTr="00E72F23">
+      <w:tr w:rsidR="00E72F23" w:rsidRPr="00E72F23" w14:paraId="6A8EEBDD" w14:textId="77777777" w:rsidTr="00D91CA8">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
-[...91 lines deleted...]
-          <w:p w14:paraId="4FC80819" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:tcW w:w="457" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3383C677" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6161A576" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="655" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A157EB9" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25AB7DC3" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1849" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F0473BD" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:r w:rsidRPr="00E72F23">
+              <w:t>Каркас</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2243" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28D8E198" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:r w:rsidRPr="00E72F23">
+              <w:t>Дополнительная характеристика, обусловленная прочностными требованиями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1892" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23534615" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:r w:rsidRPr="00E72F23">
+              <w:t>Стальная круглая труба Ø25 мм, толщина стенки 1,2 мм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1695" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CB46081" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3EE71CA4" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:r w:rsidRPr="00E72F23">
+              <w:t>мм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43428902" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E72F23">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Участник предоставляет копию протокола</w:t>
+              <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E72F23" w:rsidRPr="00E72F23" w14:paraId="6A8EEBDD" w14:textId="77777777" w:rsidTr="00E72F23">
+      <w:tr w:rsidR="00E72F23" w:rsidRPr="00E72F23" w14:paraId="172DD794" w14:textId="77777777" w:rsidTr="00D91CA8">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
-[...91 lines deleted...]
-          <w:p w14:paraId="43428902" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:tcW w:w="457" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07FB6AD6" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="533E3649" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="655" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14B55E3F" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0CED548E" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1849" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07D191DF" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:r w:rsidRPr="00E72F23">
+              <w:t>Материал столешницы и экрана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2243" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DD5DA07" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:r w:rsidRPr="00E72F23">
+              <w:t>Дополнительная характеристика, обусловленная долговечностью и гигиеной</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1892" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6019F2FE" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:r w:rsidRPr="00E72F23">
+              <w:t>ЛДСП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1695" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E8BD9CE" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="362FA461" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:r w:rsidRPr="00E72F23">
+              <w:t>—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5CC1F055" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E72F23">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E72F23" w:rsidRPr="00E72F23" w14:paraId="172DD794" w14:textId="77777777" w:rsidTr="00E72F23">
+      <w:tr w:rsidR="00E72F23" w:rsidRPr="00E72F23" w14:paraId="7D196C54" w14:textId="77777777" w:rsidTr="00D91CA8">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
-[...47 lines deleted...]
-          <w:p w14:paraId="0DD5DA07" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:tcW w:w="457" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54B4156B" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1BA67CBF" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="655" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D0C5AD1" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E04DCF1" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1849" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B9CDB4C" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:r w:rsidRPr="00E72F23">
+              <w:t>Толщина ЛДСП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2243" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B95D2F8" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
             <w:r w:rsidRPr="00E72F23">
               <w:t xml:space="preserve">Дополнительная характеристика, обусловленная </w:t>
             </w:r>
             <w:r w:rsidRPr="00E72F23">
               <w:lastRenderedPageBreak/>
-              <w:t>долговечностью и гигиеной</w:t>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00E72F23">
+              <w:t>прочностью и долговечностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1892" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DCB3E33" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E72F23">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>ЛДСП</w:t>
-[...29 lines deleted...]
-          <w:p w14:paraId="5CC1F055" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+              <w:t xml:space="preserve">16 мм (возможна замена на 22 мм или 32 мм </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E72F23">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>по согласованию)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1695" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="691DF6A7" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D8C537D" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:r w:rsidRPr="00E72F23">
+              <w:t>мм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B6BAEB0" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E72F23">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Участник указывает точное соответствие </w:t>
             </w:r>
             <w:r w:rsidRPr="00E72F23">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E72F23" w:rsidRPr="00E72F23" w14:paraId="7D196C54" w14:textId="77777777" w:rsidTr="00E72F23">
+      <w:tr w:rsidR="00E72F23" w:rsidRPr="00E72F23" w14:paraId="33053385" w14:textId="77777777" w:rsidTr="00D91CA8">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
-[...59 lines deleted...]
-          <w:p w14:paraId="2DCB3E33" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:tcW w:w="457" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="535DBCEA" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E253426" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="655" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="044E792A" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="518AEE30" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1849" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59E08E8A" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:r w:rsidRPr="00E72F23">
+              <w:t>Углы столешницы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2243" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16C91B94" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:r w:rsidRPr="00E72F23">
+              <w:t>Дополнительная характеристика, обусловленная безопасностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1892" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C33AF45" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E72F23">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>16 мм (возможна замена на 22 мм или 32 мм по согласованию)</w:t>
-[...29 lines deleted...]
-          <w:p w14:paraId="4B6BAEB0" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+              <w:t>Прямые (по умолчанию) или закруглённые R-50 мм (по согласованию)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1695" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25D7ADE1" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E3652F9" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:r w:rsidRPr="00E72F23">
+              <w:t>—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="651A0A2C" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E72F23">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E72F23" w:rsidRPr="00E72F23" w14:paraId="33053385" w14:textId="77777777" w:rsidTr="00E72F23">
+      <w:tr w:rsidR="00E72F23" w:rsidRPr="00E72F23" w14:paraId="34169154" w14:textId="77777777" w:rsidTr="00D91CA8">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
-[...99 lines deleted...]
-          <w:p w14:paraId="651A0A2C" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:tcW w:w="457" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6996409E" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4439DC4B" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="655" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7AC4FC7D" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7217400B" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1849" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0100D0EC" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:r w:rsidRPr="00E72F23">
+              <w:t>Размер столешницы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2243" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="175BA901" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:r w:rsidRPr="00E72F23">
+              <w:t>Дополнительная характеристика, обусловленная эргономикой</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1892" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="326F58D7" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:r w:rsidRPr="00E72F23">
+              <w:t>1200×500 мм — соответствует требованиям ГОСТ и СанПиН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1695" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74B00E66" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="212562E5" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:r w:rsidRPr="00E72F23">
+              <w:t>мм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="324FA26A" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E72F23">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E72F23" w:rsidRPr="00E72F23" w14:paraId="34169154" w14:textId="77777777" w:rsidTr="00E72F23">
+      <w:tr w:rsidR="00E72F23" w:rsidRPr="00E72F23" w14:paraId="47763DF4" w14:textId="77777777" w:rsidTr="00D91CA8">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
-[...91 lines deleted...]
-          <w:p w14:paraId="324FA26A" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:tcW w:w="457" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60D20EAB" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75899713" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="655" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A75B5C1" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50CA7EB6" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1849" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="036BDE8B" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:r w:rsidRPr="00E72F23">
+              <w:t>Экран</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2243" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C45267A" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:r w:rsidRPr="00E72F23">
+              <w:t>Дополнительная характеристика, обусловленная жёсткостью конструкции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1892" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63E2080F" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:r w:rsidRPr="00E72F23">
+              <w:t>Из ЛДСП 16 мм, повышает жёсткость и обеспечивает зонирование пространства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1695" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="715C1D4F" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75DD552F" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:r w:rsidRPr="00E72F23">
+              <w:t>—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4719E515" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E72F23">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E72F23" w:rsidRPr="00E72F23" w14:paraId="47763DF4" w14:textId="77777777" w:rsidTr="00E72F23">
+      <w:tr w:rsidR="00E72F23" w:rsidRPr="00E72F23" w14:paraId="007029F6" w14:textId="77777777" w:rsidTr="00D91CA8">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
-[...91 lines deleted...]
-          <w:p w14:paraId="4719E515" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:tcW w:w="457" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E33A5FD" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E73A76A" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="655" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75EA5270" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39699716" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1849" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22D5FF56" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:r w:rsidRPr="00E72F23">
+              <w:t>Ростовые группы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2243" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06B13FA4" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:r w:rsidRPr="00E72F23">
+              <w:t>Дополнительная характеристика, обусловленная эргономикой</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1892" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58E32F4C" w14:textId="034EA796" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E72F23">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>2 (520 мм), 3 (580 мм), 4 (640 мм), 5 (700 мм), 6 (760 мм), 7 (820 мм)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1695" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E9A63B5" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23EFDC37" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:r w:rsidRPr="00E72F23">
+              <w:t>мм / гр.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43DFEC11" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E72F23">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E72F23" w:rsidRPr="00E72F23" w14:paraId="007029F6" w14:textId="77777777" w:rsidTr="00E72F23">
+      <w:tr w:rsidR="00E72F23" w:rsidRPr="00E72F23" w14:paraId="6A878F88" w14:textId="77777777" w:rsidTr="00D91CA8">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
-[...99 lines deleted...]
-          <w:p w14:paraId="43DFEC11" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:tcW w:w="457" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A06776A" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15200E6E" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="655" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09D646A4" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C60A949" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1849" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="234B6010" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:r w:rsidRPr="00E72F23">
+              <w:t>Крепление столешницы и экрана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2243" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1DB11A1C" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:r w:rsidRPr="00E72F23">
+              <w:t>Дополнительная характеристика, обусловленная надёжностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1892" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E4364E9" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:r w:rsidRPr="00E72F23">
+              <w:t>Болты мебельные М6×25 мм + гайка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1695" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A831615" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41F322DB" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:r w:rsidRPr="00E72F23">
+              <w:t>—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="278D15BC" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E72F23">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E72F23" w:rsidRPr="00E72F23" w14:paraId="6A878F88" w14:textId="77777777" w:rsidTr="00E72F23">
+      <w:tr w:rsidR="00E72F23" w:rsidRPr="00E72F23" w14:paraId="10796112" w14:textId="77777777" w:rsidTr="00D91CA8">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
-[...91 lines deleted...]
-          <w:p w14:paraId="278D15BC" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:tcW w:w="457" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D9A441F" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="523452CB" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="655" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C592790" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="434F95C8" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1849" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F31E4A8" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:r w:rsidRPr="00E72F23">
+              <w:t>Крючки для портфеля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2243" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="181DFA6B" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:r w:rsidRPr="00E72F23">
+              <w:t xml:space="preserve">Дополнительная характеристика, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E72F23">
+              <w:lastRenderedPageBreak/>
+              <w:t>обусловленная функциональностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1892" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="511C983D" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:r w:rsidRPr="00E72F23">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">2 приварных крючка, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E72F23">
+              <w:lastRenderedPageBreak/>
+              <w:t>расположенных на безопасной высоте</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1695" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51092CEF" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="680D9F51" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E72F23">
+              <w:t>шт</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6DA5E61A" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E72F23">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Участник указывает точное соответствие требуемому значению</w:t>
+              <w:t xml:space="preserve">Участник указывает точное </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E72F23">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E72F23" w:rsidRPr="00E72F23" w14:paraId="10796112" w14:textId="77777777" w:rsidTr="00E72F23">
+      <w:tr w:rsidR="00E72F23" w:rsidRPr="00E72F23" w14:paraId="189FBD68" w14:textId="77777777" w:rsidTr="00D91CA8">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
-[...93 lines deleted...]
-          <w:p w14:paraId="6DA5E61A" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:tcW w:w="457" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B8D9920" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22383333" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="655" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6110E572" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="603F2FE9" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1849" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="731DF441" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:r w:rsidRPr="00E72F23">
+              <w:t>Защита концов труб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2243" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F30500E" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:r w:rsidRPr="00E72F23">
+              <w:t>Дополнительная характеристика, обусловленная безопасностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1892" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B7C1F65" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:r w:rsidRPr="00E72F23">
+              <w:t>Пластмассовые заглушки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1695" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43CD5EA0" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38B40069" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:r w:rsidRPr="00E72F23">
+              <w:t>—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C807F47" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E72F23">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E72F23" w:rsidRPr="00E72F23" w14:paraId="189FBD68" w14:textId="77777777" w:rsidTr="00E72F23">
+      <w:tr w:rsidR="00E72F23" w:rsidRPr="00E72F23" w14:paraId="56F93A49" w14:textId="77777777" w:rsidTr="00D91CA8">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
-[...79 lines deleted...]
-          <w:p w14:paraId="38B40069" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:tcW w:w="457" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="433206F0" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7140FBF4" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="655" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="650EA684" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E16FEED" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1849" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="533EB64B" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:r w:rsidRPr="00E72F23">
+              <w:t>Тип покрытия каркаса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2243" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27E4402D" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:r w:rsidRPr="00E72F23">
+              <w:t>Дополнительная характеристика, обусловленная устойчивостью к внешним воздействиям</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1892" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A7ECB85" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:r w:rsidRPr="00E72F23">
+              <w:t>Порошковая краска</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1695" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D52B0F7" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="185BD31E" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
             <w:r w:rsidRPr="00E72F23">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1565" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="6C807F47" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:tcW w:w="1564" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15BEE238" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E72F23">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E72F23" w:rsidRPr="00E72F23" w14:paraId="56F93A49" w14:textId="77777777" w:rsidTr="00E72F23">
+      <w:tr w:rsidR="00E72F23" w:rsidRPr="00E72F23" w14:paraId="4AE5A18E" w14:textId="77777777" w:rsidTr="00D91CA8">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
-[...79 lines deleted...]
-          <w:p w14:paraId="185BD31E" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:tcW w:w="457" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="323DE859" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C077268" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="655" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14BCAB9E" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="251089D7" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1849" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0684D4DA" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:r w:rsidRPr="00E72F23">
+              <w:t>Стойкость покрытия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2243" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30E65735" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:r w:rsidRPr="00E72F23">
+              <w:t>Дополнительная характеристика, обусловленная условиями эксплуатации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1892" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0FAC65F2" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:r w:rsidRPr="00E72F23">
+              <w:t>К царапинам, УФ-излучению и атмосферным воздействиям</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1695" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63CFB8A6" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32EB99F0" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
             <w:r w:rsidRPr="00E72F23">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1565" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="15BEE238" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:tcW w:w="1564" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="137D59AB" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E72F23">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E72F23" w:rsidRPr="00E72F23" w14:paraId="4AE5A18E" w14:textId="77777777" w:rsidTr="00E72F23">
+      <w:tr w:rsidR="00E72F23" w:rsidRPr="00E72F23" w14:paraId="4198804D" w14:textId="77777777" w:rsidTr="00D91CA8">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
-[...79 lines deleted...]
-          <w:p w14:paraId="32EB99F0" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:tcW w:w="457" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66739369" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7AEB0047" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="655" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24769B88" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75396E12" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1849" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37409530" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:r w:rsidRPr="00E72F23">
+              <w:t>Цвет каркаса (по RAL)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2243" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43A81499" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:r w:rsidRPr="00E72F23">
+              <w:t>Дополнительная характеристика, обусловленная дизайном интерьера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1892" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="222B1A55" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E72F23">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>белый (9016), бежевый (1001), серый (7040), коричневый (8017), чёрный (9005), ДРУГОЙ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1695" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A9E062B" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B5F90EA" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
             <w:r w:rsidRPr="00E72F23">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1565" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="137D59AB" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:tcW w:w="1564" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C472D10" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E72F23">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Участник указывает точное соответствие требуемому значению</w:t>
+              <w:t>Участник перечисляет все доступные цвета</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E72F23" w:rsidRPr="00E72F23" w14:paraId="4198804D" w14:textId="77777777" w:rsidTr="00E72F23">
+      <w:tr w:rsidR="00E72F23" w:rsidRPr="00E72F23" w14:paraId="0D275C61" w14:textId="77777777" w:rsidTr="00D91CA8">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
-[...47 lines deleted...]
-          <w:p w14:paraId="43A81499" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:tcW w:w="457" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="127EDA60" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="278C4488" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="655" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B2DDCF6" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3982B51D" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1849" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="666AFB04" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:r w:rsidRPr="00E72F23">
+              <w:t>Цвет столешницы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2243" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="312CAE5B" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
             <w:r w:rsidRPr="00E72F23">
               <w:t xml:space="preserve">Дополнительная характеристика, обусловленная </w:t>
             </w:r>
             <w:r w:rsidRPr="00E72F23">
               <w:lastRenderedPageBreak/>
               <w:t>дизайном интерьера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1899" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="222B1A55" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:tcW w:w="1892" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A29B419" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E72F23">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">белый (9016), бежевый (1001), серый (7040), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">бук, вишня </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E72F23">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
+              <w:t>оксфорд</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E72F23">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, крем, ольха, орех </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E72F23">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>таволато</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E72F23">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E72F23">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>коричневый (8017), чёрный (9005), ДРУГОЙ</w:t>
-[...17 lines deleted...]
-          <w:p w14:paraId="4B5F90EA" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+              <w:t xml:space="preserve">итальянский орех, серый, белый, ясень </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E72F23">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>шимо</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E72F23">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>, ДРУГОЙ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1695" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CEEF128" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05A66FB7" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
             <w:r w:rsidRPr="00E72F23">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1565" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="2C472D10" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:tcW w:w="1564" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D186D56" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E72F23">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник перечисляет все доступные цвета</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E72F23" w:rsidRPr="00E72F23" w14:paraId="0D275C61" w14:textId="77777777" w:rsidTr="00E72F23">
+      <w:tr w:rsidR="00E72F23" w:rsidRPr="00E72F23" w14:paraId="0D7A320A" w14:textId="77777777" w:rsidTr="00D91CA8">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
-[...141 lines deleted...]
-          <w:p w14:paraId="5D186D56" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:tcW w:w="457" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A0FAA70" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="060A632F" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="655" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="578BA30B" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22FAB3D7" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1849" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06D20697" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:r w:rsidRPr="00E72F23">
+              <w:t>Устойчивость (угол опрокидывания)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2243" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42538D45" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:r w:rsidRPr="00E72F23">
+              <w:t>Дополнительная характеристика, обусловленная безопасностью при эксплуатации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1892" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A5F75AC" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:r w:rsidRPr="00E72F23">
+              <w:t>Не менее 14° (фактически — 26°)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1695" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B3206A6" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2935ECDE" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:r w:rsidRPr="00E72F23">
+              <w:t>°</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14CCBCF8" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E72F23">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Участник перечисляет все доступные цвета</w:t>
+              <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E72F23" w:rsidRPr="00E72F23" w14:paraId="0D7A320A" w14:textId="77777777" w:rsidTr="00E72F23">
+      <w:tr w:rsidR="00E72F23" w:rsidRPr="00E72F23" w14:paraId="71F0B04D" w14:textId="77777777" w:rsidTr="00D91CA8">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
-[...47 lines deleted...]
-          <w:p w14:paraId="42538D45" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:tcW w:w="457" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23DE6919" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2672B827" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="655" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A0F825E" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60090D97" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1849" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="565B3198" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
+            <w:r w:rsidRPr="00E72F23">
+              <w:t>Прочность конструкции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2243" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="038A88F6" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
             <w:r w:rsidRPr="00E72F23">
               <w:t>Дополнительная характеристика, обусловленная безопасностью при эксплуатации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1899" w:type="dxa"/>
-[...114 lines deleted...]
-            <w:tcW w:w="1899" w:type="dxa"/>
+            <w:tcW w:w="1892" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="74B4F8B1" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
             <w:r w:rsidRPr="00E72F23">
               <w:t xml:space="preserve">Выдерживает статическую нагрузку до 200 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E72F23">
               <w:t>даН</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00E72F23">
               <w:t xml:space="preserve"> на столешницу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:tcW w:w="1695" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5DB58866" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1091" w:type="dxa"/>
+            <w:tcW w:w="1153" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="183E92B0" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E72F23">
               <w:t>даН</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1565" w:type="dxa"/>
+            <w:tcW w:w="1564" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="338E376A" w14:textId="77777777" w:rsidR="00E72F23" w:rsidRPr="00E72F23" w:rsidRDefault="00E72F23">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E72F23">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4FBF51D0" w14:textId="77777777" w:rsidR="00FB30C9" w:rsidRDefault="00FB30C9"/>
     <w:sectPr w:rsidR="00FB30C9" w:rsidSect="001B0F09">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="850" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
@@ -2637,51 +2546,53 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001B0F09"/>
     <w:rsid w:val="001B0F09"/>
     <w:rsid w:val="004B10B2"/>
     <w:rsid w:val="00BF3EF1"/>
+    <w:rsid w:val="00D17CD2"/>
     <w:rsid w:val="00D756E9"/>
+    <w:rsid w:val="00D91CA8"/>
     <w:rsid w:val="00DB4099"/>
     <w:rsid w:val="00E72F23"/>
     <w:rsid w:val="00FB30C9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -3274,50 +3185,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="90"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001B0F09"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок 1 Знак"/>
@@ -3948,54 +3860,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>627</Words>
-  <Characters>3576</Characters>
+  <Words>598</Words>
+  <Characters>3413</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>29</Lines>
+  <Lines>28</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4195</CharactersWithSpaces>
+  <CharactersWithSpaces>4003</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Марина П</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>