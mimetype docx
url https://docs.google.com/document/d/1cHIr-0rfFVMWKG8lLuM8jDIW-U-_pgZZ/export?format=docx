--- v0 (2025-11-30)
+++ v1 (2026-08-05)
@@ -1,4100 +1,4488 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Default ContentType="image/jpeg" Extension="jpg"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:tabs>
-          <w:tab w:pos="3952" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3952"/>
         </w:tabs>
+        <w:ind w:firstLine="1877"/>
+        <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:name="Form D5          List of Publications Ba" w:id="1"/>
-[...1 lines deleted...]
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Form D5</w:t>
+        <w:tab/>
+        <w:t xml:space="preserve">List of Publications Based on Ph. D. Research Work</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="7" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="5"/>
+          <w:szCs w:val="5"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
-      <w:r>
-[...106 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="Table1"/>
+        <w:tblW w:w="9212.0" w:type="dxa"/>
         <w:jc w:val="left"/>
-        <w:tblInd w:w="78" w:type="dxa"/>
+        <w:tblInd w:w="78.0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...5 lines deleted...]
-        <w:tblLook w:val="01E0"/>
+        <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1477"/>
         <w:gridCol w:w="7735"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="1477"/>
+            <w:gridCol w:w="7735"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
+          <w:cantSplit w:val="0"/>
           <w:trHeight w:val="637" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1477" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...11 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="50" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:inline distB="0" distT="0" distL="0" distR="0">
                   <wp:extent cx="636679" cy="597979"/>
-                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
-[...3 lines deleted...]
-                  </wp:cNvGraphicFramePr>
+                  <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                  <wp:docPr descr="Description: MONO" id="8" name="image1.jpg"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="4" name="Image 4" descr="Description: MONO"/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr descr="Description: MONO" id="0" name="image1.jpg"/>
+                          <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6" cstate="print"/>
+                          <a:blip r:embed="rId7"/>
+                          <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="636679" cy="597979"/>
                           </a:xfrm>
-                          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-                          </a:prstGeom>
+                          <a:prstGeom prst="rect"/>
+                          <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r>
-[...15 lines deleted...]
-              <w:ind w:left="358" w:right="11"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="389" w:lineRule="auto"/>
+              <w:ind w:left="358" w:right="11" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:b/>
+                <w:szCs w:val="32"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
-              </w:rPr>
-[...68 lines deleted...]
-              <w:ind w:left="358"/>
+                <w:szCs w:val="32"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NATIONAL INSTITUTE OF TECHNOLOGY PATNA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="2" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="358" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...85 lines deleted...]
-              <w:t> India</w:t>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ashok Raj Path, PATNA 800 005 (Bihar), India</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
+          <w:cantSplit w:val="0"/>
           <w:trHeight w:val="320" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1477" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:vMerge w:val="continue"/>
           </w:tcPr>
-          <w:p>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="28" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="407" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:w w:val="80"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...234 lines deleted...]
-              <w:r>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phone No.: 0612 – 2372715, 2370419, 2370843, 2371929, 2371930, 2371715 Fax – 0612- 2670631 Website: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
-[...2 lines deleted...]
-                  <w:w w:val="80"/>
+                  <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:i w:val="0"/>
+                  <w:iCs w:val="0"/>
+                  <w:smallCaps w:val="0"/>
+                  <w:strike w:val="0"/>
+                  <w:color w:val="0000ff"/>
                   <w:sz w:val="16"/>
-                  <w:u w:val="single" w:color="0000FF"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                  <w:shd w:fill="auto" w:val="clear"/>
+                  <w:vertAlign w:val="baseline"/>
+                  <w:rtl w:val="0"/>
                 </w:rPr>
-                <w:t>www.nitp.ac.in</w:t>
+                <w:t xml:space="preserve">www.nitp.ac.in</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="47"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="47" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
-          <w:i/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="Table2"/>
+        <w:tblW w:w="9364.0" w:type="dxa"/>
         <w:jc w:val="left"/>
-        <w:tblInd w:w="1004" w:type="dxa"/>
+        <w:tblInd w:w="1004.0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...5 lines deleted...]
-        <w:tblLook w:val="01E0"/>
+        <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2065"/>
         <w:gridCol w:w="269"/>
         <w:gridCol w:w="7030"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="2065"/>
+            <w:gridCol w:w="269"/>
+            <w:gridCol w:w="7030"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
+          <w:cantSplit w:val="0"/>
           <w:trHeight w:val="455" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
-          <w:tcPr>
-[...80 lines deleted...]
-              <w:ind w:left="4"/>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="221" w:lineRule="auto"/>
+              <w:ind w:left="105" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name of the Student</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="221" w:lineRule="auto"/>
+              <w:ind w:left="4" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia"/>
-[...25 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anukul Kapoor</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
+          <w:cantSplit w:val="0"/>
           <w:trHeight w:val="450" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
-          <w:tcPr>
-[...46 lines deleted...]
-              <w:ind w:left="4"/>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="221" w:lineRule="auto"/>
+              <w:ind w:left="105" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roll Number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="221" w:lineRule="auto"/>
+              <w:ind w:left="4" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia"/>
-[...25 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">225CS021</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
+          <w:cantSplit w:val="0"/>
           <w:trHeight w:val="455" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
-          <w:tcPr>
-[...30 lines deleted...]
-              <w:ind w:left="4"/>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="221" w:lineRule="auto"/>
+              <w:ind w:left="105" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Department</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="221" w:lineRule="auto"/>
+              <w:ind w:left="4" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia"/>
-[...25 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Science &amp; Engineering</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="50"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="50" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
-          <w:i/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="Table3"/>
+        <w:tblW w:w="9353.0" w:type="dxa"/>
         <w:jc w:val="left"/>
-        <w:tblInd w:w="1009" w:type="dxa"/>
+        <w:tblInd w:w="1009.0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...5 lines deleted...]
-        <w:tblLook w:val="01E0"/>
+        <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="749"/>
         <w:gridCol w:w="2290"/>
         <w:gridCol w:w="1613"/>
         <w:gridCol w:w="1599"/>
         <w:gridCol w:w="1700"/>
         <w:gridCol w:w="1402"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="749"/>
+            <w:gridCol w:w="2290"/>
+            <w:gridCol w:w="1613"/>
+            <w:gridCol w:w="1599"/>
+            <w:gridCol w:w="1700"/>
+            <w:gridCol w:w="1402"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
+          <w:cantSplit w:val="0"/>
           <w:trHeight w:val="225" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9353" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
+            <w:shd w:fill="f3f3f3" w:val="clear"/>
           </w:tcPr>
-          <w:p>
-[...135 lines deleted...]
-              <w:t>paper)</w:t>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="205" w:lineRule="auto"/>
+              <w:ind w:left="869" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publications in Journals (enclose first page/acceptance mail of published/accepted paper)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
+          <w:cantSplit w:val="0"/>
           <w:trHeight w:val="921" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="749" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
+            <w:shd w:fill="f3f3f3" w:val="clear"/>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-              <w:ind w:left="6"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="224" w:lineRule="auto"/>
+              <w:ind w:left="6" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...17 lines deleted...]
-              <w:ind w:left="6"/>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sl.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="237" w:lineRule="auto"/>
+              <w:ind w:left="6" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...9 lines deleted...]
-              <w:t>No.</w:t>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2290" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
+            <w:shd w:fill="f3f3f3" w:val="clear"/>
           </w:tcPr>
-          <w:p>
-[...50 lines deleted...]
-              <w:t>paper</w:t>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="231" w:lineRule="auto"/>
+              <w:ind w:left="403" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Title of the paper</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1613" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
+            <w:shd w:fill="f3f3f3" w:val="clear"/>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-              <w:ind w:left="125" w:right="117" w:firstLine="14"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="225" w:lineRule="auto"/>
+              <w:ind w:left="125" w:right="117" w:firstLine="14.000000000000004"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:b/>
-[...79 lines deleted...]
-              <w:t>on the paper)</w:t>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Authors (in the order it appears on the paper)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1599" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
+            <w:shd w:fill="f3f3f3" w:val="clear"/>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-              <w:ind w:left="260" w:right="249" w:firstLine="14"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="225" w:lineRule="auto"/>
+              <w:ind w:left="260" w:right="249" w:firstLine="13.999999999999986"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:b/>
-[...95 lines deleted...]
-              <w:ind w:left="384"/>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name of the Journal with Volume No,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="214" w:lineRule="auto"/>
+              <w:ind w:left="384" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:b/>
-[...24 lines deleted...]
-              <w:t>etc.</w:t>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pages etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1700" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
+            <w:shd w:fill="f3f3f3" w:val="clear"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="225" w:lineRule="auto"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="225" w:lineRule="auto"/>
               <w:ind w:left="361" w:right="119" w:hanging="236"/>
-              <w:rPr>
-[...25 lines deleted...]
-              <w:t>publication</w:t>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Month &amp; year of publication</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1402" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
+            <w:shd w:fill="f3f3f3" w:val="clear"/>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-              <w:ind w:left="245" w:right="245" w:hanging="3"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="225" w:lineRule="auto"/>
+              <w:ind w:left="245" w:right="245" w:hanging="3.000000000000007"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...42 lines deleted...]
-              <w:ind w:left="1"/>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Type of Journal (SCI/SCIE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="214" w:lineRule="auto"/>
+              <w:ind w:left="1" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...278 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">etc.)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="1"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
-          <w:i/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="Table4"/>
+        <w:tblW w:w="9358.0" w:type="dxa"/>
         <w:jc w:val="left"/>
-        <w:tblInd w:w="1009" w:type="dxa"/>
+        <w:tblInd w:w="1009.0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...5 lines deleted...]
-        <w:tblLook w:val="01E0"/>
+        <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="821"/>
         <w:gridCol w:w="2799"/>
         <w:gridCol w:w="1820"/>
         <w:gridCol w:w="1834"/>
         <w:gridCol w:w="2084"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="821"/>
+            <w:gridCol w:w="2799"/>
+            <w:gridCol w:w="1820"/>
+            <w:gridCol w:w="1834"/>
+            <w:gridCol w:w="2084"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
+          <w:cantSplit w:val="0"/>
           <w:trHeight w:val="225" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9358" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
+            <w:shd w:fill="f3f3f3" w:val="clear"/>
           </w:tcPr>
-          <w:p>
-[...165 lines deleted...]
-              <w:t>paper)</w:t>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="206" w:lineRule="auto"/>
+              <w:ind w:left="110" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publications in International Conferences (enclose first page/acceptance mail of published/accepted paper)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
+          <w:cantSplit w:val="0"/>
           <w:trHeight w:val="921" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="821" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
+            <w:shd w:fill="f3f3f3" w:val="clear"/>
           </w:tcPr>
-          <w:p>
-[...30 lines deleted...]
-              <w:t>No.</w:t>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="231" w:lineRule="auto"/>
+              <w:ind w:left="129" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sl. No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2799" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
+            <w:shd w:fill="f3f3f3" w:val="clear"/>
           </w:tcPr>
-          <w:p>
-[...50 lines deleted...]
-              <w:t>paper</w:t>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="231" w:lineRule="auto"/>
+              <w:ind w:left="652" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Title of the paper</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1820" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
+            <w:shd w:fill="f3f3f3" w:val="clear"/>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-              <w:ind w:left="230" w:right="218" w:firstLine="14"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="225" w:lineRule="auto"/>
+              <w:ind w:left="230" w:right="218" w:firstLine="13.999999999999986"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:b/>
-[...79 lines deleted...]
-              <w:t>on the paper)</w:t>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Authors (in the order it appears on the paper)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1834" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
+            <w:shd w:fill="f3f3f3" w:val="clear"/>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-              <w:ind w:left="202" w:right="192" w:firstLine="2"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="225" w:lineRule="auto"/>
+              <w:ind w:left="202" w:right="192" w:firstLine="1.999999999999993"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...71 lines deleted...]
-              <w:ind w:left="7"/>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name of the Conference and venue with main</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="214" w:lineRule="auto"/>
+              <w:ind w:left="7" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...10 lines deleted...]
-              <w:t>organizer</w:t>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">organizer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2084" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
+            <w:shd w:fill="f3f3f3" w:val="clear"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="225" w:lineRule="auto"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="225" w:lineRule="auto"/>
               <w:ind w:left="553" w:right="311" w:hanging="236"/>
-              <w:rPr>
-[...25 lines deleted...]
-              <w:t>Conference</w:t>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Month &amp; year of Conference</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
+          <w:cantSplit w:val="0"/>
           <w:trHeight w:val="455" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Machine Learning and Graph-Based Models for Citation Network Analysis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anukul Kapoor, Akshay Deepak, Saumya Dwivedi, Anand Bihari, Sugandha Kumari</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2025 2nd Global AI Summit-International Conference on Artificial Intelligence and Emerging Technology (AI Summit)</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">November, 2025</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="132" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Table5"/>
+        <w:tblW w:w="9360.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="1009.0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="660"/>
+        <w:gridCol w:w="2490"/>
+        <w:gridCol w:w="1515"/>
+        <w:gridCol w:w="1605"/>
+        <w:gridCol w:w="1695"/>
+        <w:gridCol w:w="1395"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="660"/>
+            <w:gridCol w:w="2490"/>
+            <w:gridCol w:w="1515"/>
+            <w:gridCol w:w="1605"/>
+            <w:gridCol w:w="1695"/>
+            <w:gridCol w:w="1395"/>
+          </w:tblGrid>
+        </w:tblGridChange>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="225" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
           <w:tcPr>
-            <w:tcW w:w="821" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:fill="f3f3f3" w:val="clear"/>
           </w:tcPr>
-          <w:p>
-[...62 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+            <w:pPr>
+              <w:spacing w:line="205" w:lineRule="auto"/>
+              <w:ind w:left="869" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publications in Patent</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="460" w:hRule="atLeast"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="921" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="821" w:type="dxa"/>
+            <w:shd w:fill="f3f3f3" w:val="clear"/>
           </w:tcPr>
-          <w:p>
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
+            <w:pPr>
+              <w:spacing w:line="224" w:lineRule="auto"/>
+              <w:ind w:left="6" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sl.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+            <w:pPr>
+              <w:spacing w:line="237" w:lineRule="auto"/>
+              <w:ind w:left="6" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2799" w:type="dxa"/>
+            <w:shd w:fill="f3f3f3" w:val="clear"/>
           </w:tcPr>
-          <w:p>
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
+            <w:pPr>
+              <w:spacing w:line="231" w:lineRule="auto"/>
+              <w:ind w:left="403" w:firstLine="0"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Title of the patent</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1820" w:type="dxa"/>
+            <w:shd w:fill="f3f3f3" w:val="clear"/>
           </w:tcPr>
-          <w:p>
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
+            <w:pPr>
+              <w:spacing w:line="225" w:lineRule="auto"/>
+              <w:ind w:left="125" w:right="117" w:firstLine="14.000000000000004"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Authors in the patent</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1834" w:type="dxa"/>
+            <w:shd w:fill="f3f3f3" w:val="clear"/>
           </w:tcPr>
-          <w:p>
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
+            <w:pPr>
+              <w:spacing w:line="214" w:lineRule="auto"/>
+              <w:ind w:left="384" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">patent application number</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2084" w:type="dxa"/>
+            <w:shd w:fill="f3f3f3" w:val="clear"/>
           </w:tcPr>
-          <w:p>
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
+            <w:pPr>
+              <w:spacing w:line="225" w:lineRule="auto"/>
+              <w:ind w:left="361" w:right="119" w:hanging="236"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date of filing&amp; Date of grant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="f3f3f3" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
+            <w:pPr>
+              <w:spacing w:line="214" w:lineRule="auto"/>
+              <w:ind w:left="1" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patent Grant number</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="456" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A GRAPH CONVOLUTIONAL NEURAL</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NETWORK-BASED SYSTEM FOR DETERMINING THE POLARITY OF ARTICLES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AKSHAY DEEPAK, ANUKUL KAPOOR, VIKASH KUMAR, ANAND BIHARI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">202331056874 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24/08/2023-filing</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">03/05/2024-grant</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">536852</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
           <w:trHeight w:val="460" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
-          <w:tcPr>
-[...65 lines deleted...]
-            </w:pPr>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="460" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="132"/>
+        <w:spacing w:before="1" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
-          <w:i/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...10 lines deleted...]
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:spacing w:val="23"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t> </w:t>
-[...23 lines deleted...]
-        <w:t>scope, quality.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="1" w:line="228" w:lineRule="auto"/>
+        <w:ind w:left="1157" w:right="88" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We confirmed that the aforementioned publications are within the scope and objective(s) of the PhD thesis and have been published in acceptable journals after confirming its aim &amp; scope, quality.</w:t>
+      </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="43" w:after="1"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="1" w:before="43" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="Table6"/>
+        <w:tblW w:w="9246.0" w:type="dxa"/>
         <w:jc w:val="left"/>
-        <w:tblInd w:w="1062" w:type="dxa"/>
+        <w:tblInd w:w="1062.0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...5 lines deleted...]
-        <w:tblLook w:val="01E0"/>
+        <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4644"/>
         <w:gridCol w:w="4602"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="4644"/>
+            <w:gridCol w:w="4602"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
+          <w:cantSplit w:val="0"/>
           <w:trHeight w:val="427" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
-          <w:tcPr>
-[...204 lines deleted...]
-              <w:t>Date</w:t>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="199" w:lineRule="auto"/>
+              <w:ind w:left="50" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research Scholar</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="209" w:lineRule="auto"/>
+              <w:ind w:left="93" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name &amp; Signature, with Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="199" w:lineRule="auto"/>
+              <w:ind w:left="2815" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research Supervisor</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="209" w:lineRule="auto"/>
+              <w:ind w:left="2143" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name &amp; Signature, with Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId5"/>
-[...2 lines deleted...]
-      <w:pgMar w:header="0" w:footer="1290" w:top="880" w:bottom="1480" w:left="283" w:right="1133"/>
+      <w:footerReference r:id="rId9" w:type="default"/>
+      <w:pgSz w:h="16870" w:w="11920" w:orient="portrait"/>
+      <w:pgMar w:bottom="1480" w:top="880" w:left="283" w:right="1133" w:header="0" w:footer="1290"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-[...29 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:font w:name="Calibri"/>
+  <w:font w:name="Times New Roman"/>
+  <w:font w:name="Georgia"/>
+  <w:font w:name="Arial"/>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
-  <w:p>
+<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="0"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:spacing w:after="0" w:before="0" w:line="14.399999999999999" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:b w:val="0"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487461376">
+            <wp:anchor allowOverlap="1" behindDoc="1" distB="0" distT="0" distL="0" distR="0" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
               <wp:simplePos x="0" y="0"/>
-              <wp:positionH relativeFrom="page">
-                <wp:posOffset>439216</wp:posOffset>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>254000</wp:posOffset>
               </wp:positionH>
-              <wp:positionV relativeFrom="page">
-                <wp:posOffset>9710623</wp:posOffset>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>9702800</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="6692900" cy="6350"/>
-              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:extent cx="6350" cy="12700"/>
+              <wp:effectExtent b="0" l="0" r="0" t="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1" name="Graphic 1"/>
-[...2 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:docPr id="6" name=""/>
               <a:graphic>
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvPr id="1" name="Graphic 1"/>
                     <wps:cNvSpPr/>
+                    <wps:cNvPr id="3" name="Shape 3"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="0" y="0"/>
+                        <a:off x="1999550" y="3776825"/>
                         <a:ext cx="6692900" cy="6350"/>
                       </a:xfrm>
                       <a:custGeom>
-                        <a:avLst/>
-[...3 lines deleted...]
-                        <a:rect l="l" t="t" r="r" b="b"/>
+                        <a:rect b="b" l="l" r="r" t="t"/>
                         <a:pathLst>
-                          <a:path w="6692900" h="6350">
+                          <a:path extrusionOk="0" h="6350" w="6692900">
                             <a:moveTo>
                               <a:pt x="6692773" y="0"/>
                             </a:moveTo>
                             <a:lnTo>
                               <a:pt x="0" y="0"/>
                             </a:lnTo>
                             <a:lnTo>
                               <a:pt x="0" y="6095"/>
                             </a:lnTo>
                             <a:lnTo>
                               <a:pt x="6692773" y="6095"/>
                             </a:lnTo>
                             <a:lnTo>
                               <a:pt x="6692773" y="0"/>
                             </a:lnTo>
                             <a:close/>
                           </a:path>
                         </a:pathLst>
                       </a:custGeom>
                       <a:solidFill>
                         <a:srgbClr val="D9D9D9"/>
                       </a:solidFill>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
                     </wps:spPr>
-                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
-[...2 lines deleted...]
-                      </a:prstTxWarp>
+                    <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict>
-[...4 lines deleted...]
-          </w:pict>
+          <w:drawing>
+            <wp:anchor allowOverlap="1" behindDoc="1" distB="0" distT="0" distL="0" distR="0" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>254000</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>9702800</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="6350" cy="12700"/>
+              <wp:effectExtent b="0" l="0" r="0" t="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="6" name="image3.png"/>
+              <a:graphic>
+                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:pic>
+                    <pic:nvPicPr>
+                      <pic:cNvPr id="0" name="image3.png"/>
+                      <pic:cNvPicPr preferRelativeResize="0"/>
+                    </pic:nvPicPr>
+                    <pic:blipFill>
+                      <a:blip r:embed="rId1"/>
+                      <a:srcRect/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </pic:blipFill>
+                    <pic:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="6350" cy="12700"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect"/>
+                      <a:ln/>
+                    </pic:spPr>
+                  </pic:pic>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <mc:AlternateContent>
-        <mc:Choice Requires="wps">
+        <mc:Choice Requires="wpg">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487461888">
+            <wp:anchor allowOverlap="1" behindDoc="1" distB="0" distT="0" distL="0" distR="0" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
               <wp:simplePos x="0" y="0"/>
-              <wp:positionH relativeFrom="page">
-                <wp:posOffset>6549390</wp:posOffset>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>6362700</wp:posOffset>
               </wp:positionH>
-              <wp:positionV relativeFrom="page">
-                <wp:posOffset>9718263</wp:posOffset>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>9702800</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="542290" cy="167640"/>
-              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:extent cx="551815" cy="177165"/>
+              <wp:effectExtent b="0" l="0" r="0" t="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="2" name="Textbox 2"/>
-[...2 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:docPr id="7" name=""/>
               <a:graphic>
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvPr id="2" name="Textbox 2"/>
-                    <wps:cNvSpPr txBox="1"/>
+                    <wps:cNvSpPr/>
+                    <wps:cNvPr id="4" name="Shape 4"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="0" y="0"/>
+                        <a:off x="5074855" y="3696180"/>
                         <a:ext cx="542290" cy="167640"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p>
+                        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                           <w:pPr>
-                            <w:spacing w:before="13"/>
-                            <w:ind w:left="20" w:right="0" w:firstLine="0"/>
+                            <w:spacing w:after="0" w:before="12.999999523162842" w:line="240"/>
+                            <w:ind w:left="20" w:right="0" w:firstLine="20"/>
                             <w:jc w:val="left"/>
+                            <w:textDirection w:val="btLr"/>
+                          </w:pPr>
+                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                             <w:rPr>
-                              <w:rFonts w:ascii="Times New Roman"/>
+                              <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                              <w:b w:val="0"/>
+                              <w:i w:val="0"/>
+                              <w:smallCaps w:val="0"/>
+                              <w:strike w:val="0"/>
+                              <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
+                              <w:vertAlign w:val="baseline"/>
                             </w:rPr>
-                          </w:pPr>
-                          <w:r>
+                            <w:t xml:space="preserve">6 | </w:t>
+                          </w:r>
+                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                             <w:rPr>
-                              <w:rFonts w:ascii="Times New Roman"/>
+                              <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                              <w:b w:val="0"/>
+                              <w:i w:val="0"/>
+                              <w:smallCaps w:val="0"/>
+                              <w:strike w:val="0"/>
+                              <w:color w:val="7e7e7e"/>
                               <w:sz w:val="20"/>
+                              <w:vertAlign w:val="baseline"/>
                             </w:rPr>
-                            <w:t>6</w:t>
-[...74 lines deleted...]
-                            <w:t>e</w:t>
+                            <w:t xml:space="preserve">P a g e</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                    <wps:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict>
-[...104 lines deleted...]
-          </w:pict>
+          <w:drawing>
+            <wp:anchor allowOverlap="1" behindDoc="1" distB="0" distT="0" distL="0" distR="0" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>6362700</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>9702800</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="551815" cy="177165"/>
+              <wp:effectExtent b="0" l="0" r="0" t="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="7" name="image4.png"/>
+              <a:graphic>
+                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:pic>
+                    <pic:nvPicPr>
+                      <pic:cNvPr id="0" name="image4.png"/>
+                      <pic:cNvPicPr preferRelativeResize="0"/>
+                    </pic:nvPicPr>
+                    <pic:blipFill>
+                      <a:blip r:embed="rId1"/>
+                      <a:srcRect/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </pic:blipFill>
+                    <pic:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="551815" cy="177165"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect"/>
+                      <a:ln/>
+                    </pic:spPr>
+                  </pic:pic>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <mc:AlternateContent>
-        <mc:Choice Requires="wps">
+        <mc:Choice Requires="wpg">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487462400">
+            <wp:anchor allowOverlap="1" behindDoc="1" distB="0" distT="0" distL="0" distR="0" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
               <wp:simplePos x="0" y="0"/>
-              <wp:positionH relativeFrom="page">
-                <wp:posOffset>1792351</wp:posOffset>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>1600200</wp:posOffset>
               </wp:positionH>
-              <wp:positionV relativeFrom="page">
-                <wp:posOffset>9909769</wp:posOffset>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>9893300</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="3986529" cy="384810"/>
-              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:extent cx="3996054" cy="394335"/>
+              <wp:effectExtent b="0" l="0" r="0" t="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="3" name="Textbox 3"/>
-[...2 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:docPr id="5" name=""/>
               <a:graphic>
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvPr id="3" name="Textbox 3"/>
-                    <wps:cNvSpPr txBox="1"/>
+                    <wps:cNvSpPr/>
+                    <wps:cNvPr id="2" name="Shape 2"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="0" y="0"/>
+                        <a:off x="3352736" y="3587595"/>
                         <a:ext cx="3986529" cy="384810"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p>
+                        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                           <w:pPr>
-                            <w:spacing w:line="266" w:lineRule="exact" w:before="0"/>
-                            <w:ind w:left="5" w:right="5" w:firstLine="0"/>
+                            <w:spacing w:after="0" w:before="0" w:line="266.00000381469727"/>
+                            <w:ind w:left="5" w:right="5" w:firstLine="5"/>
                             <w:jc w:val="center"/>
+                            <w:textDirection w:val="btLr"/>
+                          </w:pPr>
+                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                             <w:rPr>
-                              <w:rFonts w:ascii="Palatino Linotype"/>
+                              <w:rFonts w:ascii="Palatino Linotype" w:cs="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                              <w:b w:val="0"/>
+                              <w:i w:val="0"/>
+                              <w:smallCaps w:val="0"/>
+                              <w:strike w:val="0"/>
+                              <w:color w:val="000000"/>
                               <w:sz w:val="24"/>
+                              <w:vertAlign w:val="baseline"/>
                             </w:rPr>
-                          </w:pPr>
-[...117 lines deleted...]
-                            <w:t>2018-19</w:t>
+                            <w:t xml:space="preserve">Regulation for Ph.D Programme effective from session 2018-19</w:t>
                           </w:r>
                         </w:p>
-                        <w:p>
+                        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                           <w:pPr>
-                            <w:spacing w:line="323" w:lineRule="exact" w:before="0"/>
-                            <w:ind w:left="5" w:right="0" w:firstLine="0"/>
+                            <w:spacing w:after="0" w:before="0" w:line="322.99999237060547"/>
+                            <w:ind w:left="5" w:right="0" w:firstLine="5"/>
                             <w:jc w:val="center"/>
+                            <w:textDirection w:val="btLr"/>
+                          </w:pPr>
+                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                             <w:rPr>
-                              <w:rFonts w:ascii="Palatino Linotype"/>
+                              <w:rFonts w:ascii="Palatino Linotype" w:cs="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                              <w:b w:val="0"/>
+                              <w:i w:val="0"/>
+                              <w:smallCaps w:val="0"/>
+                              <w:strike w:val="0"/>
+                              <w:color w:val="000000"/>
                               <w:sz w:val="24"/>
+                              <w:vertAlign w:val="baseline"/>
                             </w:rPr>
-                          </w:pPr>
-                          <w:r>
+                          </w:r>
+                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                             <w:rPr>
-                              <w:rFonts w:ascii="Palatino Linotype"/>
-                              <w:spacing w:val="-8"/>
+                              <w:rFonts w:ascii="Palatino Linotype" w:cs="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                              <w:b w:val="0"/>
+                              <w:i w:val="0"/>
+                              <w:smallCaps w:val="0"/>
+                              <w:strike w:val="0"/>
+                              <w:color w:val="000000"/>
                               <w:sz w:val="24"/>
+                              <w:vertAlign w:val="baseline"/>
                             </w:rPr>
-                            <w:t>National</w:t>
-[...63 lines deleted...]
-                            <w:t>Patna.</w:t>
+                            <w:t xml:space="preserve">National Institute of Technology Patna.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                    <wps:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict>
-[...220 lines deleted...]
-          </w:pict>
+          <w:drawing>
+            <wp:anchor allowOverlap="1" behindDoc="1" distB="0" distT="0" distL="0" distR="0" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>1600200</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>9893300</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="3996054" cy="394335"/>
+              <wp:effectExtent b="0" l="0" r="0" t="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="5" name="image2.png"/>
+              <a:graphic>
+                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:pic>
+                    <pic:nvPicPr>
+                      <pic:cNvPr id="0" name="image2.png"/>
+                      <pic:cNvPicPr preferRelativeResize="0"/>
+                    </pic:nvPicPr>
+                    <pic:blipFill>
+                      <a:blip r:embed="rId1"/>
+                      <a:srcRect/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </pic:blipFill>
+                    <pic:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="3996054" cy="394335"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect"/>
+                      <a:ln/>
+                    </pic:spPr>
+                  </pic:pic>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions"/>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-[...1 lines deleted...]
-  <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:ulTrailSpace/>
-[...2 lines deleted...]
-    <w:compatSetting w:val="14" w:uri="http://schemas.microsoft.com/office/word" w:name="compatibilityMode"/>
+    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:cstheme="minorBidi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:asciiTheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:bidi="ar-SA" w:eastAsia="en-US"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:autoSpaceDE w:val="0"/>
-[...3 lines deleted...]
-        <w:jc w:val="left"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:styleId="DefaultParagraphFont" w:default="1" w:type="character">
-[...10 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="0" w:type="dxa"/>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:styleId="NoList" w:default="1" w:type="numbering">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="75" w:lineRule="auto"/>
+      <w:ind w:left="1877"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="Table Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:qFormat w:val="1"/>
+    <w:tblPr>
+      <w:tblInd w:w="0.0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="0.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="0.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
   </w:style>
-  <w:style w:default="1" w:styleId="Normal" w:type="paragraph">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="1"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:pPr/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:lang w:bidi="ar-SA" w:eastAsia="en-US" w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="BodyText" w:type="paragraph">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:pPr/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:lang w:bidi="ar-SA" w:eastAsia="en-US" w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Title" w:type="paragraph">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:pPr>
       <w:spacing w:before="75"/>
       <w:ind w:left="1877"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      <w:iCs/>
+      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:lang w:bidi="ar-SA" w:eastAsia="en-US" w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="ListParagraph" w:type="paragraph">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:pPr/>
     <w:rPr>
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:lang w:bidi="ar-SA" w:eastAsia="en-US" w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="TableParagraph" w:type="paragraph">
+  <w:style w:type="paragraph" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:pPr/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:lang w:bidi="ar-SA" w:eastAsia="en-US" w:val="en-US"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="0.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="0.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table2">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="0.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="0.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table3">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="0.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="0.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table4">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="0.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="0.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table5">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="0.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="0.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table6">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="0.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="0.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nitp.ac.in/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nitp.ac.in/" TargetMode="External"/></Relationships>
+</file>
 
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4336,59 +4724,63 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-</Properties>
+<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhXOEvFfFxwbTDHVro28Xb8k2LU1w==">CgMxLjA4AHIhMWNISXItMHJmRlZNV0tHOGxMdU04akRJVy1VLV9wZ1pa</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
+</file>
+
+<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2025-02-18T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
     <vt:filetime>2025-02-18T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Producer">
     <vt:lpwstr>iLovePDF</vt:lpwstr>
   </property>
 </Properties>
 </file>