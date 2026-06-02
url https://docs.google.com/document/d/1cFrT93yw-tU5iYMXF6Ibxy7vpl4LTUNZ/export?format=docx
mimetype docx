--- v0 (2026-02-25)
+++ v1 (2026-06-02)
@@ -3,210 +3,210 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ac"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="15696" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="382"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="1389"/>
+        <w:gridCol w:w="481"/>
+        <w:gridCol w:w="2319"/>
+        <w:gridCol w:w="699"/>
+        <w:gridCol w:w="690"/>
+        <w:gridCol w:w="2107"/>
+        <w:gridCol w:w="2331"/>
+        <w:gridCol w:w="2283"/>
+        <w:gridCol w:w="1731"/>
+        <w:gridCol w:w="1248"/>
+        <w:gridCol w:w="1807"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B17455" w:rsidRPr="00B17455" w14:paraId="36CE1AF3" w14:textId="77777777" w:rsidTr="00B17455">
+      <w:tr w:rsidR="00B17455" w:rsidRPr="00B17455" w14:paraId="36CE1AF3" w14:textId="77777777" w:rsidTr="003457BC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="610" w:type="dxa"/>
+            <w:tcW w:w="481" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4040DD88" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4910" w:type="dxa"/>
+            <w:tcW w:w="2319" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="137F7530" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>Наименование товара, работ, услуг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="911" w:type="dxa"/>
+            <w:tcW w:w="699" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1BBF7C05" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>Ед. изм.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="801" w:type="dxa"/>
+            <w:tcW w:w="690" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C058D88" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>Кол-во</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2214" w:type="dxa"/>
+            <w:tcW w:w="2107" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C135959" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>Наименование показателя, характеристики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4265" w:type="dxa"/>
+            <w:tcW w:w="2331" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D5774FD" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>Тип характеристики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6628" w:type="dxa"/>
+            <w:tcW w:w="2283" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0F2FD698" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>Значение показателя, установленное заказчиком</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6628" w:type="dxa"/>
+            <w:tcW w:w="1731" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3948400A" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>Предложение участника</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1704" w:type="dxa"/>
+            <w:tcW w:w="1248" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="23CD89AA" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>Ед. изм. значения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3009" w:type="dxa"/>
+            <w:tcW w:w="1807" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F2703EB" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>Обоснование</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B17455" w:rsidRPr="00B17455" w14:paraId="6923C625" w14:textId="77777777" w:rsidTr="00B17455">
+      <w:tr w:rsidR="00B17455" w:rsidRPr="00B17455" w14:paraId="6923C625" w14:textId="77777777" w:rsidTr="003457BC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="610" w:type="dxa"/>
+            <w:tcW w:w="481" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1BECA82F" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4910" w:type="dxa"/>
+            <w:tcW w:w="2319" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F7E69BA" w14:textId="77777777" w:rsidR="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>Стул ученический регулируемый РАЗБОРНЫЙ на квадратной трубе</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="424B48B3" w14:textId="77777777" w:rsidR="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>Код КТРУ: 31.01.12.122-00000004</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60FCC6A0" w14:textId="715CA52B" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="122ECF39" wp14:editId="756A0791">
                   <wp:extent cx="1294709" cy="1724025"/>
                   <wp:effectExtent l="0" t="0" r="1270" b="0"/>
                   <wp:docPr id="4" name="Рисунок 4"/>
                   <wp:cNvGraphicFramePr>
@@ -232,1852 +232,1717 @@
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1313306" cy="1748789"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="911" w:type="dxa"/>
+            <w:tcW w:w="699" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5C5CC0C4" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B17455">
               <w:t>шт</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="801" w:type="dxa"/>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="690" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6D5BF478" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
-            <w:r w:rsidRPr="00B17455">
+            <w:r w:rsidRPr="003457BC">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2214" w:type="dxa"/>
+            <w:tcW w:w="2107" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7BBE948E" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>Назначение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4265" w:type="dxa"/>
+            <w:tcW w:w="2331" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5955FA41" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>Дополнительная характеристика, обусловленная потребностью заказчика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6628" w:type="dxa"/>
+            <w:tcW w:w="2283" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="526E7464" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>Стул для учебных заведений, кабинетов химии, биологии, физики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6628" w:type="dxa"/>
+            <w:tcW w:w="1731" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="727405EE" w14:textId="6ACDF653" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1704" w:type="dxa"/>
+            <w:tcW w:w="1248" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="681460FD" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3009" w:type="dxa"/>
+            <w:tcW w:w="1807" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="70D9A88B" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B17455" w:rsidRPr="00B17455" w14:paraId="0EDA567A" w14:textId="77777777" w:rsidTr="00B17455">
+      <w:tr w:rsidR="00B17455" w:rsidRPr="00B17455" w14:paraId="0EDA567A" w14:textId="77777777" w:rsidTr="003457BC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="610" w:type="dxa"/>
+            <w:tcW w:w="481" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C7557C7" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4910" w:type="dxa"/>
+            <w:tcW w:w="2319" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5CB53B11" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="911" w:type="dxa"/>
+            <w:tcW w:w="699" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2FA7E9D9" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="801" w:type="dxa"/>
+            <w:tcW w:w="690" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="57C2E82C" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2214" w:type="dxa"/>
+            <w:tcW w:w="2107" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B51BE9E" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>Сечение основной профильной трубы (стойки)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4265" w:type="dxa"/>
+            <w:tcW w:w="2331" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A0A9D0C" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>Дополнительная характеристика, обусловленная конструктивными требованиями</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6628" w:type="dxa"/>
+            <w:tcW w:w="2283" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4437B3B2" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>25×25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6628" w:type="dxa"/>
+            <w:tcW w:w="1731" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="27F58171" w14:textId="7A6FC13D" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1704" w:type="dxa"/>
+            <w:tcW w:w="1248" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1073945C" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>мм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3009" w:type="dxa"/>
+            <w:tcW w:w="1807" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D0F4BC3" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B17455" w:rsidRPr="00B17455" w14:paraId="0572BFF6" w14:textId="77777777" w:rsidTr="00B17455">
+      <w:tr w:rsidR="00B17455" w:rsidRPr="00B17455" w14:paraId="0572BFF6" w14:textId="77777777" w:rsidTr="003457BC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="610" w:type="dxa"/>
+            <w:tcW w:w="481" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6934499B" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4910" w:type="dxa"/>
+            <w:tcW w:w="2319" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="15F89D7F" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="911" w:type="dxa"/>
+            <w:tcW w:w="699" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7DBED0F9" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="801" w:type="dxa"/>
+            <w:tcW w:w="690" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C63D75F" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2214" w:type="dxa"/>
+            <w:tcW w:w="2107" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D4A152E" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
-              <w:t xml:space="preserve">Сечение вспомогательной трубы </w:t>
-[...9 lines deleted...]
-            <w:tcW w:w="4265" w:type="dxa"/>
+              <w:t>Сечение вспомогательной трубы (кронштейн)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2331" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E1B4BFE" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
-              <w:lastRenderedPageBreak/>
-[...10 lines deleted...]
-            <w:tcW w:w="6628" w:type="dxa"/>
+              <w:t>Дополнительная характеристика, обусловленная прочностными требованиями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2283" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="583F37A6" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
-              <w:lastRenderedPageBreak/>
               <w:t>20×20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6628" w:type="dxa"/>
+            <w:tcW w:w="1731" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="0C46B61F" w14:textId="2C55415D" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1704" w:type="dxa"/>
+            <w:tcW w:w="1248" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0FC57C6F" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>мм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3009" w:type="dxa"/>
+            <w:tcW w:w="1807" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="26437881" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
-              <w:t>Участник указывает точное соответствие требуемом</w:t>
-[...3 lines deleted...]
-              <w:t>у значению</w:t>
+              <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B17455" w:rsidRPr="00B17455" w14:paraId="58B6CA25" w14:textId="77777777" w:rsidTr="00B17455">
+      <w:tr w:rsidR="00B17455" w:rsidRPr="00B17455" w14:paraId="58B6CA25" w14:textId="77777777" w:rsidTr="003457BC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="610" w:type="dxa"/>
+            <w:tcW w:w="481" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1E3B04B4" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4910" w:type="dxa"/>
+            <w:tcW w:w="2319" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="59303A0B" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="911" w:type="dxa"/>
+            <w:tcW w:w="699" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A2F8ADE" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="801" w:type="dxa"/>
+            <w:tcW w:w="690" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7CEF3C70" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2214" w:type="dxa"/>
+            <w:tcW w:w="2107" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="00EE9412" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>Толщина стенки трубы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4265" w:type="dxa"/>
+            <w:tcW w:w="2331" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5BB321EC" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>Дополнительная характеристика, обусловленная механической прочностью</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6628" w:type="dxa"/>
+            <w:tcW w:w="2283" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02293B19" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>1,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6628" w:type="dxa"/>
+            <w:tcW w:w="1731" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="02CCDD4A" w14:textId="5DB95E88" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1704" w:type="dxa"/>
+            <w:tcW w:w="1248" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="08522400" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>мм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3009" w:type="dxa"/>
+            <w:tcW w:w="1807" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="523BBC62" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B17455" w:rsidRPr="00B17455" w14:paraId="63FF73DE" w14:textId="77777777" w:rsidTr="00B17455">
+      <w:tr w:rsidR="00B17455" w:rsidRPr="00B17455" w14:paraId="63FF73DE" w14:textId="77777777" w:rsidTr="003457BC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="610" w:type="dxa"/>
+            <w:tcW w:w="481" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7775CD32" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4910" w:type="dxa"/>
+            <w:tcW w:w="2319" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7D4DFC9C" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="911" w:type="dxa"/>
+            <w:tcW w:w="699" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="33E0D9D8" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="801" w:type="dxa"/>
+            <w:tcW w:w="690" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5411FFF8" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2214" w:type="dxa"/>
+            <w:tcW w:w="2107" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5195B864" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>Материал сиденья и спинки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4265" w:type="dxa"/>
+            <w:tcW w:w="2331" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77CFB25C" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>Дополнительная характеристика, обусловленная долговечностью и гигиеной</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6628" w:type="dxa"/>
+            <w:tcW w:w="2283" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="75FA720C" w14:textId="607BA94A" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="003F770B">
             <w:r w:rsidRPr="003F770B">
-              <w:t>Берёзовая гнуто-клеёная фанера, толщина 9±1 мм, покрыта 3 слоями бесцветного мебельного лака НЦ-218, безопасного для детей и соответствующего требованиям ТР ТС 025/2012.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="6628" w:type="dxa"/>
+              <w:t xml:space="preserve">Берёзовая </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003F770B">
+              <w:t>гнуто-клеёная</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003F770B">
+              <w:t xml:space="preserve"> фанера, толщина 9±1 мм, покрыта 3 слоями бесцветного мебельного лака НЦ-218, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F770B">
+              <w:lastRenderedPageBreak/>
+              <w:t>безопасного для детей и соответствующего требованиям ТР ТС 025/2012.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1731" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="23F635AA" w14:textId="2B6C67C4" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1704" w:type="dxa"/>
+            <w:tcW w:w="1248" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3775859D" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>мм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3009" w:type="dxa"/>
+            <w:tcW w:w="1807" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32939D1F" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B17455" w:rsidRPr="00B17455" w14:paraId="6CACF356" w14:textId="77777777" w:rsidTr="00B17455">
+      <w:tr w:rsidR="00B17455" w:rsidRPr="00B17455" w14:paraId="6CACF356" w14:textId="77777777" w:rsidTr="003457BC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="610" w:type="dxa"/>
+            <w:tcW w:w="481" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A0D0209" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4910" w:type="dxa"/>
+            <w:tcW w:w="2319" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4013ECCF" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="911" w:type="dxa"/>
+            <w:tcW w:w="699" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="57709D5C" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="801" w:type="dxa"/>
+            <w:tcW w:w="690" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1651BC4C" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2214" w:type="dxa"/>
+            <w:tcW w:w="2107" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="58B17C56" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>Свойства лакового покрытия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4265" w:type="dxa"/>
+            <w:tcW w:w="2331" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2BFBC915" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>Дополнительная характеристика, обусловленная условиями эксплуатации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6628" w:type="dxa"/>
+            <w:tcW w:w="2283" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="755DFC4C" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>Прозрачное, однородное, устойчивое к истиранию, влаге, свету и температуре до 60</w:t>
             </w:r>
             <w:r w:rsidRPr="00B17455">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B17455">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>°</w:t>
             </w:r>
             <w:r w:rsidRPr="00B17455">
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6628" w:type="dxa"/>
+            <w:tcW w:w="1731" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="31A4EF5D" w14:textId="78D5944E" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1704" w:type="dxa"/>
+            <w:tcW w:w="1248" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F7F9116" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3009" w:type="dxa"/>
+            <w:tcW w:w="1807" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7BEDCBB6" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B17455" w:rsidRPr="00B17455" w14:paraId="55E7778A" w14:textId="77777777" w:rsidTr="00B17455">
+      <w:tr w:rsidR="00B17455" w:rsidRPr="00B17455" w14:paraId="55E7778A" w14:textId="77777777" w:rsidTr="003457BC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="610" w:type="dxa"/>
+            <w:tcW w:w="481" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42000B93" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4910" w:type="dxa"/>
+            <w:tcW w:w="2319" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="16C8DE72" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="911" w:type="dxa"/>
+            <w:tcW w:w="699" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="330A7F4D" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="801" w:type="dxa"/>
+            <w:tcW w:w="690" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="34C2762E" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2214" w:type="dxa"/>
+            <w:tcW w:w="2107" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="233C87F2" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
-              <w:t>Угол наклон</w:t>
-[...9 lines deleted...]
-            <w:tcW w:w="4265" w:type="dxa"/>
+              <w:t>Угол наклона спинки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2331" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="64382275" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
-              <w:lastRenderedPageBreak/>
-[...10 lines deleted...]
-            <w:tcW w:w="6628" w:type="dxa"/>
+              <w:t>Дополнительная характеристика, обусловленная эргономикой и правильной посадкой</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2283" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="588ED0A6" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
-              <w:lastRenderedPageBreak/>
               <w:t>5° назад (соответствует п. 5.3.2 ГОСТ 19917-2014)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6628" w:type="dxa"/>
+            <w:tcW w:w="1731" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="79E74A97" w14:textId="34A766D4" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1704" w:type="dxa"/>
+            <w:tcW w:w="1248" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="39257E57" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>°</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3009" w:type="dxa"/>
+            <w:tcW w:w="1807" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E6C9044" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
-              <w:t xml:space="preserve">Участник указывает точное </w:t>
-[...3 lines deleted...]
-              <w:t>соответствие требуемому значению</w:t>
+              <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B17455" w:rsidRPr="00B17455" w14:paraId="1ADC3085" w14:textId="77777777" w:rsidTr="00B17455">
+      <w:tr w:rsidR="00B17455" w:rsidRPr="00B17455" w14:paraId="1ADC3085" w14:textId="77777777" w:rsidTr="003457BC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="610" w:type="dxa"/>
+            <w:tcW w:w="481" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2BE1C645" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4910" w:type="dxa"/>
+            <w:tcW w:w="2319" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0F801671" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="911" w:type="dxa"/>
+            <w:tcW w:w="699" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3FE9AA91" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="801" w:type="dxa"/>
+            <w:tcW w:w="690" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02415B64" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2214" w:type="dxa"/>
+            <w:tcW w:w="2107" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="205BAF39" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>Крепление сиденья и спинки к каркасу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4265" w:type="dxa"/>
+            <w:tcW w:w="2331" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="785DD168" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>Дополнительная характеристика, обусловленная надёжностью и сборкой</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6628" w:type="dxa"/>
+            <w:tcW w:w="2283" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4237805C" w14:textId="3C68778E" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>Болтовое, обеспечивает надёжную фиксацию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6628" w:type="dxa"/>
+            <w:tcW w:w="1731" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="664433BE" w14:textId="15209B79" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1704" w:type="dxa"/>
+            <w:tcW w:w="1248" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6181F68F" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3009" w:type="dxa"/>
+            <w:tcW w:w="1807" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="51DCB36D" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B17455" w:rsidRPr="00B17455" w14:paraId="75DBE802" w14:textId="77777777" w:rsidTr="00B17455">
+      <w:tr w:rsidR="00B17455" w:rsidRPr="00B17455" w14:paraId="75DBE802" w14:textId="77777777" w:rsidTr="003457BC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="610" w:type="dxa"/>
+            <w:tcW w:w="481" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0C3E2294" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4910" w:type="dxa"/>
+            <w:tcW w:w="2319" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46C14D73" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="911" w:type="dxa"/>
+            <w:tcW w:w="699" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="00C50BC6" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="801" w:type="dxa"/>
+            <w:tcW w:w="690" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="226159FD" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2214" w:type="dxa"/>
+            <w:tcW w:w="2107" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0BC5F517" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>Устойчивость (угол опрокидывания)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4265" w:type="dxa"/>
+            <w:tcW w:w="2331" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4458187C" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>Дополнительная характеристика, обусловленная безопасностью</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6628" w:type="dxa"/>
+            <w:tcW w:w="2283" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02B013D2" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>Не менее 14°</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6628" w:type="dxa"/>
+            <w:tcW w:w="1731" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="37F51517" w14:textId="1EF93D3D" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1704" w:type="dxa"/>
+            <w:tcW w:w="1248" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5036D6DE" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>°</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3009" w:type="dxa"/>
+            <w:tcW w:w="1807" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="62DDE660" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B17455" w:rsidRPr="00B17455" w14:paraId="61686E37" w14:textId="77777777" w:rsidTr="00B17455">
+      <w:tr w:rsidR="00B17455" w:rsidRPr="00B17455" w14:paraId="61686E37" w14:textId="77777777" w:rsidTr="003457BC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="610" w:type="dxa"/>
+            <w:tcW w:w="481" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="10608D97" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4910" w:type="dxa"/>
+            <w:tcW w:w="2319" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="63248CE1" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="911" w:type="dxa"/>
+            <w:tcW w:w="699" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0C3D8855" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="801" w:type="dxa"/>
+            <w:tcW w:w="690" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2FA3CA45" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2214" w:type="dxa"/>
+            <w:tcW w:w="2107" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3993850B" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>Регулировка по ростовым группам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4265" w:type="dxa"/>
+            <w:tcW w:w="2331" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B63D7E0" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>Дополнительная характеристика, обусловленная эргономикой</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6628" w:type="dxa"/>
+            <w:tcW w:w="2283" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="705DA741" w14:textId="0EBF63C5" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="006C726F">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>2–4, 3–5, 4–6, 5–7 гр.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6628" w:type="dxa"/>
+            <w:tcW w:w="1731" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="53E6649E" w14:textId="5AAEFD30" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1704" w:type="dxa"/>
+            <w:tcW w:w="1248" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="48AEF2EA" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>мм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3009" w:type="dxa"/>
+            <w:tcW w:w="1807" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7AA9DBF6" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
-              <w:t>Участник указывает точное соответствие требуемому значению</w:t>
+              <w:t xml:space="preserve">Участник указывает точное соответствие </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B17455">
+              <w:lastRenderedPageBreak/>
+              <w:t>требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B17455" w:rsidRPr="00B17455" w14:paraId="189A1071" w14:textId="77777777" w:rsidTr="00B17455">
+      <w:tr w:rsidR="00B17455" w:rsidRPr="00B17455" w14:paraId="189A1071" w14:textId="77777777" w:rsidTr="003457BC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="610" w:type="dxa"/>
+            <w:tcW w:w="481" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E592BF0" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4910" w:type="dxa"/>
+            <w:tcW w:w="2319" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3DF78EF9" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="911" w:type="dxa"/>
+            <w:tcW w:w="699" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5D34B8CD" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="801" w:type="dxa"/>
+            <w:tcW w:w="690" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4AA28237" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2214" w:type="dxa"/>
+            <w:tcW w:w="2107" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="576A477A" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
-              <w:t>Защита свобод</w:t>
-[...9 lines deleted...]
-            <w:tcW w:w="4265" w:type="dxa"/>
+              <w:t>Защита свободных концов труб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2331" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="234508CF" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
-              <w:lastRenderedPageBreak/>
-[...10 lines deleted...]
-            <w:tcW w:w="6628" w:type="dxa"/>
+              <w:t>Дополнительная характеристика, обусловленная безопасностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2283" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A6FBFD9" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
-              <w:lastRenderedPageBreak/>
               <w:t>Пластмассовые заглушки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6628" w:type="dxa"/>
+            <w:tcW w:w="1731" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="1C1FA8B9" w14:textId="063404D7" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1704" w:type="dxa"/>
+            <w:tcW w:w="1248" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0598803A" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3009" w:type="dxa"/>
+            <w:tcW w:w="1807" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="467BDB54" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
-              <w:t xml:space="preserve">Участник указывает </w:t>
-[...3 lines deleted...]
-              <w:t>точное соответствие требуемому значению</w:t>
+              <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B17455" w:rsidRPr="00B17455" w14:paraId="4E9CA2BB" w14:textId="77777777" w:rsidTr="00B17455">
+      <w:tr w:rsidR="00B17455" w:rsidRPr="00B17455" w14:paraId="4E9CA2BB" w14:textId="77777777" w:rsidTr="003457BC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="610" w:type="dxa"/>
+            <w:tcW w:w="481" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="69757A3E" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4910" w:type="dxa"/>
+            <w:tcW w:w="2319" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5ADF8965" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="911" w:type="dxa"/>
+            <w:tcW w:w="699" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4CA6BE9C" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="801" w:type="dxa"/>
+            <w:tcW w:w="690" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="33EB351F" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2214" w:type="dxa"/>
+            <w:tcW w:w="2107" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6161C6EB" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>Тип покрытия каркаса</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4265" w:type="dxa"/>
+            <w:tcW w:w="2331" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F190B58" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>Дополнительная характеристика, обусловленная устойчивостью к внешним воздействиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6628" w:type="dxa"/>
+            <w:tcW w:w="2283" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7ED53756" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>Порошковая краска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6628" w:type="dxa"/>
+            <w:tcW w:w="1731" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="54B8CE8F" w14:textId="14AA5CE3" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1704" w:type="dxa"/>
+            <w:tcW w:w="1248" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="50D92894" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3009" w:type="dxa"/>
+            <w:tcW w:w="1807" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35F68D6F" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B17455" w:rsidRPr="00B17455" w14:paraId="26EBECBB" w14:textId="77777777" w:rsidTr="00B17455">
+      <w:tr w:rsidR="00B17455" w:rsidRPr="00B17455" w14:paraId="26EBECBB" w14:textId="77777777" w:rsidTr="003457BC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="610" w:type="dxa"/>
+            <w:tcW w:w="481" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6A1BBDBE" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4910" w:type="dxa"/>
+            <w:tcW w:w="2319" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="454B0BBF" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="911" w:type="dxa"/>
+            <w:tcW w:w="699" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B0E838A" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="801" w:type="dxa"/>
+            <w:tcW w:w="690" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="26D92737" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2214" w:type="dxa"/>
+            <w:tcW w:w="2107" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="73C239FA" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>Стойкость покрытия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4265" w:type="dxa"/>
+            <w:tcW w:w="2331" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7D371338" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>Дополнительная характеристика, обусловленная условиями эксплуатации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6628" w:type="dxa"/>
+            <w:tcW w:w="2283" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44E93EA9" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>К царапинам, УФ-излучению и атмосферным воздействиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6628" w:type="dxa"/>
+            <w:tcW w:w="1731" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4315A1DA" w14:textId="66BA2D74" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1704" w:type="dxa"/>
+            <w:tcW w:w="1248" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2FEEF479" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3009" w:type="dxa"/>
+            <w:tcW w:w="1807" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7D259C59" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B17455" w:rsidRPr="00B17455" w14:paraId="3A464B91" w14:textId="77777777" w:rsidTr="00B17455">
+      <w:tr w:rsidR="00B17455" w:rsidRPr="00B17455" w14:paraId="3A464B91" w14:textId="77777777" w:rsidTr="003457BC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="610" w:type="dxa"/>
+            <w:tcW w:w="481" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="43E59913" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4910" w:type="dxa"/>
+            <w:tcW w:w="2319" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A2E5142" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="911" w:type="dxa"/>
+            <w:tcW w:w="699" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3DF02545" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="801" w:type="dxa"/>
+            <w:tcW w:w="690" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="40D2AF2B" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2214" w:type="dxa"/>
+            <w:tcW w:w="2107" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6D96DC0F" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>Стандартные цвета каркаса (по RAL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4265" w:type="dxa"/>
+            <w:tcW w:w="2331" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F852AAD" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>Дополнительная характеристика, обусловленная дизайном интерьера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6628" w:type="dxa"/>
+            <w:tcW w:w="2283" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42C3192C" w14:textId="601683E6" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="006C726F">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>белый (9016), бежевый (1001), серый (7040), коричневый (8017), чёрный (9005)</w:t>
             </w:r>
             <w:r w:rsidR="006C726F" w:rsidRPr="006C726F">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>, ДРУГОЙ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6628" w:type="dxa"/>
+            <w:tcW w:w="1731" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="51A97D28" w14:textId="0F6EB5CD" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1704" w:type="dxa"/>
+            <w:tcW w:w="1248" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E334F01" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3009" w:type="dxa"/>
+            <w:tcW w:w="1807" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="416AD3A6" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>Участник перечисляет все доступные цвета</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B17455" w:rsidRPr="00B17455" w14:paraId="15E1A8B2" w14:textId="77777777" w:rsidTr="00B17455">
+      <w:tr w:rsidR="00B17455" w:rsidRPr="00B17455" w14:paraId="15E1A8B2" w14:textId="77777777" w:rsidTr="003457BC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="610" w:type="dxa"/>
+            <w:tcW w:w="481" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35CDBF5C" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4910" w:type="dxa"/>
+            <w:tcW w:w="2319" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3133036A" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="911" w:type="dxa"/>
+            <w:tcW w:w="699" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0D16CEEE" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="801" w:type="dxa"/>
+            <w:tcW w:w="690" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3F0D36A2" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2214" w:type="dxa"/>
+            <w:tcW w:w="2107" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="78F5CB33" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>Сертификация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4265" w:type="dxa"/>
+            <w:tcW w:w="2331" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="08816861" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
-              <w:t xml:space="preserve">Дополнительная </w:t>
-[...9 lines deleted...]
-            <w:tcW w:w="6628" w:type="dxa"/>
+              <w:t>Дополнительная характеристика, обусловленная законодательством</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2283" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="678E06A9" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
-              <w:lastRenderedPageBreak/>
-[...10 lines deleted...]
-            <w:tcW w:w="6628" w:type="dxa"/>
+              <w:t>Сертифицирован по ТР ТС 025/2012, соответствует ГОСТ 23381-2016 и ГОСТ 19917-2014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1731" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4EA26ECA" w14:textId="25413A36" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1704" w:type="dxa"/>
+            <w:tcW w:w="1248" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="48811CB7" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3009" w:type="dxa"/>
+            <w:tcW w:w="1807" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C377073" w14:textId="77777777" w:rsidR="00B17455" w:rsidRPr="00B17455" w:rsidRDefault="00B17455">
             <w:r w:rsidRPr="00B17455">
-              <w:t xml:space="preserve">Участник указывает </w:t>
-[...107 lines deleted...]
-              <w:t>Участник предоставляет копию протокола</w:t>
+              <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="35E4D138" w14:textId="5AB43EE7" w:rsidR="00FB30C9" w:rsidRDefault="00FB30C9"/>
-    <w:sectPr w:rsidR="00FB30C9" w:rsidSect="00A04B29">
+    <w:sectPr w:rsidR="00FB30C9" w:rsidSect="003457BC">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
-      <w:pgMar w:top="1701" w:right="1134" w:bottom="850" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="70"/>
+  <w:zoom w:percent="90"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A04B29"/>
     <w:rsid w:val="000B7498"/>
+    <w:rsid w:val="003457BC"/>
     <w:rsid w:val="003F770B"/>
     <w:rsid w:val="00413513"/>
     <w:rsid w:val="004B10B2"/>
     <w:rsid w:val="004E6C9E"/>
     <w:rsid w:val="005C6102"/>
     <w:rsid w:val="006559D1"/>
     <w:rsid w:val="00683844"/>
     <w:rsid w:val="006C726F"/>
     <w:rsid w:val="007A6DA7"/>
+    <w:rsid w:val="007C44AB"/>
     <w:rsid w:val="009B09A7"/>
     <w:rsid w:val="00A04B29"/>
     <w:rsid w:val="00AB5859"/>
     <w:rsid w:val="00B17455"/>
     <w:rsid w:val="00DB4099"/>
     <w:rsid w:val="00DF7449"/>
     <w:rsid w:val="00FB30C9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
@@ -3400,70 +3265,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>3098</Characters>
+  <Pages>3</Pages>
+  <Words>514</Words>
+  <Characters>2935</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>25</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>24</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3634</CharactersWithSpaces>
+  <CharactersWithSpaces>3443</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Марина П</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>