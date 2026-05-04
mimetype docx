--- v0 (2026-02-22)
+++ v1 (2026-05-04)
@@ -8,206 +8,206 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ac"/>
         <w:tblW w:w="15388" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="475"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="1709"/>
+        <w:gridCol w:w="476"/>
+        <w:gridCol w:w="2472"/>
+        <w:gridCol w:w="690"/>
+        <w:gridCol w:w="681"/>
+        <w:gridCol w:w="1981"/>
+        <w:gridCol w:w="2406"/>
+        <w:gridCol w:w="2069"/>
+        <w:gridCol w:w="1703"/>
+        <w:gridCol w:w="1229"/>
+        <w:gridCol w:w="1681"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w14:paraId="0DA9FAD8" w14:textId="77777777" w:rsidTr="007F4FD9">
+      <w:tr w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w14:paraId="0DA9FAD8" w14:textId="77777777" w:rsidTr="00F3663D">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="472" w:type="dxa"/>
+            <w:tcW w:w="475" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="75022F6A" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:r w:rsidRPr="007F4FD9">
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2576" w:type="dxa"/>
+            <w:tcW w:w="2515" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6FE1FC4D" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:r w:rsidRPr="007F4FD9">
               <w:t>Наименование товара, работ, услуг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="681" w:type="dxa"/>
+            <w:tcW w:w="686" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4B990D7C" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:r w:rsidRPr="007F4FD9">
               <w:t>Ед. изм.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="673" w:type="dxa"/>
+            <w:tcW w:w="678" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="49A71D19" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:r w:rsidRPr="007F4FD9">
               <w:t>Кол-во</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1949" w:type="dxa"/>
+            <w:tcW w:w="1967" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B1413C3" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:r w:rsidRPr="007F4FD9">
               <w:t>Наименование показателя, характеристики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2367" w:type="dxa"/>
+            <w:tcW w:w="2390" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C46E4D9" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:r w:rsidRPr="007F4FD9">
               <w:t>Тип характеристики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2035" w:type="dxa"/>
+            <w:tcW w:w="2055" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="06C63DD7" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:r w:rsidRPr="007F4FD9">
               <w:t>Значение показателя, установленное заказчиком</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1676" w:type="dxa"/>
+            <w:tcW w:w="1692" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E3F0EE2" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:r w:rsidRPr="007F4FD9">
               <w:t>Предложение участника</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1210" w:type="dxa"/>
+            <w:tcW w:w="1221" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="542AF3A1" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:r w:rsidRPr="007F4FD9">
               <w:t>Ед. изм. значения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcW w:w="1709" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0ED14753" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:r w:rsidRPr="007F4FD9">
               <w:t>Обоснование</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w14:paraId="7B8C3EA0" w14:textId="77777777" w:rsidTr="007F4FD9">
+      <w:tr w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w14:paraId="7B8C3EA0" w14:textId="77777777" w:rsidTr="00F3663D">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="472" w:type="dxa"/>
+            <w:tcW w:w="475" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4D08F314" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:r w:rsidRPr="007F4FD9">
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2576" w:type="dxa"/>
+            <w:tcW w:w="2515" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0937EB74" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:r w:rsidRPr="007F4FD9">
               <w:t>Стол ученический Трапеция СШ 1200/600×520 мм нерегулируемый на ножках Ø51 мм</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B09E36A" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:r w:rsidRPr="007F4FD9">
               <w:t>Код КТРУ: 31.01.12.122-00000004</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2679396D" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="686768D3" w14:textId="56521840" w:rsidR="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -302,2331 +302,2228 @@
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1388627" cy="1953335"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B623276" w14:textId="1BEEFD2D" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="681" w:type="dxa"/>
+            <w:tcW w:w="686" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3136BDCC" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F4FD9">
               <w:t>шт</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="673" w:type="dxa"/>
+            <w:tcW w:w="678" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C1C085D" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F4FD9">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1949" w:type="dxa"/>
+            <w:tcW w:w="1967" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7A7995AC" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:r w:rsidRPr="007F4FD9">
               <w:t>Назначение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2367" w:type="dxa"/>
+            <w:tcW w:w="2390" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="256FE90A" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:r w:rsidRPr="007F4FD9">
               <w:t>Дополнительная характеристика, обусловленная потребностью заказчика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2035" w:type="dxa"/>
+            <w:tcW w:w="2055" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="514BDA5B" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:r w:rsidRPr="007F4FD9">
               <w:t>Стол для учебных заведений, «Точек роста» и других образовательных учреждений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1676" w:type="dxa"/>
+            <w:tcW w:w="1692" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6604B7F6" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1210" w:type="dxa"/>
+            <w:tcW w:w="1221" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E124F94" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:r w:rsidRPr="007F4FD9">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcW w:w="1709" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F83BA3A" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F4FD9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w14:paraId="779C525A" w14:textId="77777777" w:rsidTr="007F4FD9">
+      <w:tr w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w14:paraId="779C525A" w14:textId="77777777" w:rsidTr="00F3663D">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="472" w:type="dxa"/>
+            <w:tcW w:w="475" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E4B6E32" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2576" w:type="dxa"/>
+            <w:tcW w:w="2515" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3ECF478F" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="681" w:type="dxa"/>
+            <w:tcW w:w="686" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="30F91929" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="673" w:type="dxa"/>
+            <w:tcW w:w="678" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F46F60F" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1949" w:type="dxa"/>
+            <w:tcW w:w="1967" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="405A982F" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:r w:rsidRPr="007F4FD9">
               <w:t>Модульность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2367" w:type="dxa"/>
+            <w:tcW w:w="2390" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E8D0AC7" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:r w:rsidRPr="007F4FD9">
               <w:t>Дополнительная характеристика, обусловленная функциональностью</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2035" w:type="dxa"/>
+            <w:tcW w:w="2055" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="33E36DFA" w14:textId="06CC3D4C" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:r w:rsidRPr="007F4FD9">
               <w:t xml:space="preserve">Модульная система: возможность комбинирования в </w:t>
             </w:r>
             <w:r>
               <w:t>разные фигуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1676" w:type="dxa"/>
+            <w:tcW w:w="1692" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="36FEE910" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1210" w:type="dxa"/>
+            <w:tcW w:w="1221" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C3FCB19" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:r w:rsidRPr="007F4FD9">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcW w:w="1709" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="665F7870" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F4FD9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w14:paraId="6320AA83" w14:textId="77777777" w:rsidTr="007F4FD9">
+      <w:tr w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w14:paraId="6320AA83" w14:textId="77777777" w:rsidTr="00F3663D">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="472" w:type="dxa"/>
+            <w:tcW w:w="475" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="43103597" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2576" w:type="dxa"/>
+            <w:tcW w:w="2515" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5FE4B519" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="681" w:type="dxa"/>
+            <w:tcW w:w="686" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="640478B7" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="673" w:type="dxa"/>
+            <w:tcW w:w="678" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1A97EF42" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1949" w:type="dxa"/>
+            <w:tcW w:w="1967" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="51C2643C" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:r w:rsidRPr="007F4FD9">
               <w:t>Форма столешницы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2367" w:type="dxa"/>
+            <w:tcW w:w="2390" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="298C208C" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:r w:rsidRPr="007F4FD9">
               <w:t>Дополнительная характеристика, обусловленная эргономикой</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2035" w:type="dxa"/>
+            <w:tcW w:w="2055" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7FC97106" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:r w:rsidRPr="007F4FD9">
               <w:t>Трапециевидная: ширина спереди 1200 мм, ширина сзади 600 мм, глубина 520 мм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1676" w:type="dxa"/>
+            <w:tcW w:w="1692" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E01EF09" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1210" w:type="dxa"/>
+            <w:tcW w:w="1221" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5B3C0FD9" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:r w:rsidRPr="007F4FD9">
               <w:t>мм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcW w:w="1709" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A38E11C" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F4FD9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w14:paraId="2E4A2D90" w14:textId="77777777" w:rsidTr="007F4FD9">
+      <w:tr w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w14:paraId="2E4A2D90" w14:textId="77777777" w:rsidTr="00F3663D">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="472" w:type="dxa"/>
+            <w:tcW w:w="475" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="773A5E65" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2576" w:type="dxa"/>
+            <w:tcW w:w="2515" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="15443DBB" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="681" w:type="dxa"/>
+            <w:tcW w:w="686" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7600FE48" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="673" w:type="dxa"/>
+            <w:tcW w:w="678" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F27F7B6" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1949" w:type="dxa"/>
+            <w:tcW w:w="1967" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5B56B5CA" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:r w:rsidRPr="007F4FD9">
               <w:t>Соответствие стандартам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2367" w:type="dxa"/>
+            <w:tcW w:w="2390" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2888FAD3" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:r w:rsidRPr="007F4FD9">
               <w:t>Дополнительная характеристика, обусловленная законодательством</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2035" w:type="dxa"/>
+            <w:tcW w:w="2055" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A0B2E78" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:r w:rsidRPr="007F4FD9">
               <w:t>Соответствует ГОСТ 22046-2016, СанПиН 2.4.2.3286-15, СП 2.4.3648-20, сертифицирован по ТР ТС 025/2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1676" w:type="dxa"/>
+            <w:tcW w:w="1692" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0A0285D1" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1210" w:type="dxa"/>
+            <w:tcW w:w="1221" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1DD45CB3" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:r w:rsidRPr="007F4FD9">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcW w:w="1709" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="76F4F439" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F4FD9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w14:paraId="60F13A89" w14:textId="77777777" w:rsidTr="007F4FD9">
+      <w:tr w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w14:paraId="4EEA1CED" w14:textId="77777777" w:rsidTr="00F3663D">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="472" w:type="dxa"/>
-[...47 lines deleted...]
-          <w:p w14:paraId="23326CF2" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:tcW w:w="475" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="215F86F1" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2515" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68C897FA" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="727B3626" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="678" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BD931F5" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1967" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="565E8268" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:r w:rsidRPr="007F4FD9">
+              <w:t>Ножки (опоры)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2390" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02BDBA1C" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:r w:rsidRPr="007F4FD9">
               <w:t xml:space="preserve">Дополнительная характеристика, обусловленная </w:t>
             </w:r>
             <w:r w:rsidRPr="007F4FD9">
               <w:lastRenderedPageBreak/>
-              <w:t>подтверждением качества</w:t>
-[...9 lines deleted...]
-          <w:p w14:paraId="608A38B5" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+              <w:t>прочностными требованиями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43996DFB" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:r w:rsidRPr="007F4FD9">
               <w:lastRenderedPageBreak/>
-              <w:t>Протокол испытаний № 40-1-4/1/2023 от 02.10.2023</w:t>
-[...29 lines deleted...]
-          <w:p w14:paraId="269C9AF4" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+              <w:t xml:space="preserve">Стальная труба Ø51 мм, фланец Ø80 мм с 5 отверстиями для </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F4FD9">
+              <w:lastRenderedPageBreak/>
+              <w:t>крепления к столешнице</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1692" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="701D1DA9" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1221" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2807C752" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:r w:rsidRPr="007F4FD9">
+              <w:t>мм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D76500F" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F4FD9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Участник предоставляет копию протокола</w:t>
+              <w:t xml:space="preserve">Участник указывает точное соответствие </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F4FD9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w14:paraId="4EEA1CED" w14:textId="77777777" w:rsidTr="007F4FD9">
+      <w:tr w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w14:paraId="7C73FFB1" w14:textId="77777777" w:rsidTr="00F3663D">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="472" w:type="dxa"/>
-[...79 lines deleted...]
-          <w:p w14:paraId="2807C752" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:tcW w:w="475" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="066482E6" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2515" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58FE5A04" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30D02897" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="678" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CB1FA3A" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1967" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12D966F4" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:r w:rsidRPr="007F4FD9">
+              <w:t>Подпятник</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2390" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="394F56FD" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:r w:rsidRPr="007F4FD9">
+              <w:t>Дополнительная характеристика, обусловленная функциональностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33C8F22A" w14:textId="645848B3" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:r w:rsidRPr="007F4FD9">
+              <w:t>Регулируемый пластиковый подпятник</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1692" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3EFF0F52" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1221" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59FBA35D" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:r w:rsidRPr="007F4FD9">
               <w:t>мм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1749" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="4D76500F" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25B71A2D" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F4FD9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w14:paraId="7C73FFB1" w14:textId="77777777" w:rsidTr="007F4FD9">
+      <w:tr w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w14:paraId="226A56AB" w14:textId="77777777" w:rsidTr="00F3663D">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="472" w:type="dxa"/>
-[...79 lines deleted...]
-          <w:p w14:paraId="59FBA35D" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:tcW w:w="475" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09253738" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2515" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73C41404" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4440D1E4" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="678" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05C0FC29" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1967" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57966CB0" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:r w:rsidRPr="007F4FD9">
+              <w:t>Столешница</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2390" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40D473D4" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:r w:rsidRPr="007F4FD9">
+              <w:t>Дополнительная характеристика, обусловленная долговечностью и гигиеной</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="316C6854" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:r w:rsidRPr="007F4FD9">
+              <w:t>ЛДСП 16 мм, углы закруглённые R-50 мм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1692" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26EB2FF7" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1221" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="279BDB37" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:r w:rsidRPr="007F4FD9">
               <w:t>мм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1749" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="25B71A2D" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2135A792" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F4FD9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w14:paraId="226A56AB" w14:textId="77777777" w:rsidTr="007F4FD9">
+      <w:tr w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w14:paraId="10CCF478" w14:textId="77777777" w:rsidTr="00F3663D">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="472" w:type="dxa"/>
-[...79 lines deleted...]
-          <w:p w14:paraId="279BDB37" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:tcW w:w="475" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="648BB4A9" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2515" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E9EAFBA" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08C867D6" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="678" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B443A7D" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1967" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5384744C" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:r w:rsidRPr="007F4FD9">
+              <w:t>Размер столешницы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2390" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B6E6BDE" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:r w:rsidRPr="007F4FD9">
+              <w:t>Дополнительная характеристика, обусловленная эргономикой</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="762CD878" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:r w:rsidRPr="007F4FD9">
+              <w:t>Трапециевидная: ширина спереди 1200 мм, ширина сзади 600 мм, глубина 520 мм — соответствует требованиям ГОСТ и СанПиН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1692" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="317975F8" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1221" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1BAF8709" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:r w:rsidRPr="007F4FD9">
               <w:t>мм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1749" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="2135A792" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37DC12E0" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F4FD9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w14:paraId="10CCF478" w14:textId="77777777" w:rsidTr="007F4FD9">
+      <w:tr w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w14:paraId="0BD6A605" w14:textId="77777777" w:rsidTr="00F3663D">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="472" w:type="dxa"/>
-[...79 lines deleted...]
-          <w:p w14:paraId="1BAF8709" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:tcW w:w="475" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21CB51F3" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2515" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10138D27" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="591ADBA5" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="678" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="766937E8" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1967" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D92BFDC" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:r w:rsidRPr="007F4FD9">
+              <w:t>Толщина ЛДСП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2390" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41D72913" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:r w:rsidRPr="007F4FD9">
+              <w:t>Дополнительная характеристика, обусловленная прочностью и долговечностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="764F82AF" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F4FD9">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>16 мм (возможна замена на 22 мм или 32 мм по согласованию)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1692" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63556A09" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1221" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5ED1BBDA" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:r w:rsidRPr="007F4FD9">
               <w:t>мм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1749" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="37DC12E0" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F207935" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F4FD9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w14:paraId="0BD6A605" w14:textId="77777777" w:rsidTr="007F4FD9">
+      <w:tr w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w14:paraId="22EEF00F" w14:textId="77777777" w:rsidTr="00F3663D">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="472" w:type="dxa"/>
-[...99 lines deleted...]
-          <w:p w14:paraId="2F207935" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:tcW w:w="475" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44ABD765" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2515" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F7325C5" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F7CB581" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="678" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E4C05E1" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1967" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="458A77C8" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:r w:rsidRPr="007F4FD9">
+              <w:t>Крепление ножек к столешнице</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2390" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C2214FC" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:r w:rsidRPr="007F4FD9">
+              <w:t>Дополнительная характеристика, обусловленная надёжностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="728C05E0" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:r w:rsidRPr="007F4FD9">
+              <w:t>Саморезы через отверстия во фланце Ø80 мм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1692" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00CA45CF" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1221" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6AE4CB2C" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:r w:rsidRPr="007F4FD9">
+              <w:t>—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="665340EF" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F4FD9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w14:paraId="22EEF00F" w14:textId="77777777" w:rsidTr="007F4FD9">
+      <w:tr w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w14:paraId="585C5AEB" w14:textId="77777777" w:rsidTr="00F3663D">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="472" w:type="dxa"/>
-[...84 lines deleted...]
-          <w:p w14:paraId="6AE4CB2C" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:tcW w:w="475" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="437C441E" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2515" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="114E167B" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BC12F84" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="678" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D48DC0E" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1967" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F2EDDBA" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:r w:rsidRPr="007F4FD9">
+              <w:t>Концы труб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2390" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33FCFDD7" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:r w:rsidRPr="007F4FD9">
+              <w:t>Дополнительная характеристика, обусловленная безопасностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BA2EFB5" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:r w:rsidRPr="007F4FD9">
+              <w:t>Пластмассовые заглушки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1692" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04D2BAFD" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1221" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="235C3349" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:r w:rsidRPr="007F4FD9">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1749" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="665340EF" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="232833EA" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F4FD9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Участник указывает точное соответствие </w:t>
             </w:r>
             <w:r w:rsidRPr="007F4FD9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w14:paraId="585C5AEB" w14:textId="77777777" w:rsidTr="007F4FD9">
+      <w:tr w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w14:paraId="7ED7F6FF" w14:textId="77777777" w:rsidTr="00F3663D">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="472" w:type="dxa"/>
-[...79 lines deleted...]
-          <w:p w14:paraId="235C3349" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:tcW w:w="475" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A18CB13" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2515" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="543392B5" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59901ECA" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="678" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08FA20F3" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1967" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7ECEBD86" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:r w:rsidRPr="007F4FD9">
+              <w:t>Тип покрытия ножек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2390" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C49C72C" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:r w:rsidRPr="007F4FD9">
+              <w:t>Дополнительная характеристика, обусловленная устойчивостью к внешним воздействиям</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="156AC8D1" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:r w:rsidRPr="007F4FD9">
+              <w:t>Порошковая краска</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1692" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CA6A7A2" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1221" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6079C40C" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:r w:rsidRPr="007F4FD9">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1749" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="232833EA" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A62E42A" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F4FD9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w14:paraId="7ED7F6FF" w14:textId="77777777" w:rsidTr="007F4FD9">
+      <w:tr w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w14:paraId="2C137370" w14:textId="77777777" w:rsidTr="00F3663D">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="472" w:type="dxa"/>
-[...79 lines deleted...]
-          <w:p w14:paraId="6079C40C" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:tcW w:w="475" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E2B8960" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2515" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="274201B7" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A489B27" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="678" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E75008F" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1967" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29A33C2D" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:r w:rsidRPr="007F4FD9">
+              <w:t>Стойкость покрытия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2390" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76485619" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:r w:rsidRPr="007F4FD9">
+              <w:t>Дополнительная характеристика, обусловленная условиями эксплуатации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="501BEF6C" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:r w:rsidRPr="007F4FD9">
+              <w:t>К царапинам, УФ-излучению и атмосферным воздействиям</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1692" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5ABCE344" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1221" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B678A29" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:r w:rsidRPr="007F4FD9">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1749" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="3A62E42A" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E2C144B" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F4FD9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w14:paraId="2C137370" w14:textId="77777777" w:rsidTr="007F4FD9">
+      <w:tr w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w14:paraId="00591CBE" w14:textId="77777777" w:rsidTr="00F3663D">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="472" w:type="dxa"/>
-[...79 lines deleted...]
-          <w:p w14:paraId="1B678A29" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:tcW w:w="475" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="014062A3" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2515" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E14BD9D" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1CBB04EF" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="678" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DB8FC15" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1967" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CAB9D1D" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:r w:rsidRPr="007F4FD9">
+              <w:t>Цвет ножек (по RAL)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2390" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6EB73DD8" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:r w:rsidRPr="007F4FD9">
+              <w:t>Дополнительная характеристика, обусловленная дизайном интерьера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06CC7F48" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F4FD9">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>белый (9016), бежевый (1001), серый (7040), коричневый (8017), чёрный (9005), ДРУГОЙ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1692" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E3BB1B7" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1221" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="031D9B0B" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:r w:rsidRPr="007F4FD9">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1749" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="6E2C144B" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21D1954B" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F4FD9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Участник указывает точное соответствие требуемому значению</w:t>
+              <w:t>Участник перечисляет все доступные цвета</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w14:paraId="00591CBE" w14:textId="77777777" w:rsidTr="007F4FD9">
+      <w:tr w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w14:paraId="1C6F3E81" w14:textId="77777777" w:rsidTr="00F3663D">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="472" w:type="dxa"/>
-[...47 lines deleted...]
-          <w:p w14:paraId="6EB73DD8" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:tcW w:w="475" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75B05BDE" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2515" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09C1525B" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="588134EA" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="678" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6FD7D643" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1967" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4643BFB3" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:r w:rsidRPr="007F4FD9">
+              <w:t>Цвет столешницы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2390" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="301E1D81" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:r w:rsidRPr="007F4FD9">
               <w:t>Дополнительная характеристика, обусловленная дизайном интерьера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2035" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="06CC7F48" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E5EB1C9" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F4FD9">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>белый (9016), бежевый (1001), серый (7040), коричневый (8017), чёрный (9005), ДРУГОЙ</w:t>
-[...17 lines deleted...]
-          <w:p w14:paraId="031D9B0B" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+              <w:t xml:space="preserve">Белый, Серый, бук, вишня </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007F4FD9">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>оксфорд</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007F4FD9">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, крем, ольха, орех </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007F4FD9">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>таволато</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007F4FD9">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, итальянский орех, ясень </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007F4FD9">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>шимо</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007F4FD9">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>, ДРУГОЙ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1692" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61D73047" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1221" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1763FFD8" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:r w:rsidRPr="007F4FD9">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1749" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="21D1954B" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="725AB218" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F4FD9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник перечисляет все доступные цвета</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w14:paraId="1C6F3E81" w14:textId="77777777" w:rsidTr="007F4FD9">
+      <w:tr w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w14:paraId="14CA2CA3" w14:textId="77777777" w:rsidTr="00F3663D">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="472" w:type="dxa"/>
-[...59 lines deleted...]
-          <w:p w14:paraId="0E5EB1C9" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:tcW w:w="475" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72BD9109" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2515" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D71EC9F" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="468F6E65" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="678" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="078B026B" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1967" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7AE881A8" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:r w:rsidRPr="007F4FD9">
+              <w:t>Ростовые группы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2390" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44C3127A" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:r w:rsidRPr="007F4FD9">
+              <w:t>Дополнительная характеристика, обусловленная эргономикой</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0AA8A352" w14:textId="45453F1F" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F4FD9">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">Белый, Серый, бук, вишня </w:t>
-[...71 lines deleted...]
-          <w:p w14:paraId="725AB218" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+              <w:t>5 (700 мм), 6 (760 мм), 7 (820 мм)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1692" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="028E41D5" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1221" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26802EF8" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:r w:rsidRPr="007F4FD9">
+              <w:t>мм / гр.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E96A87B" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F4FD9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Участник перечисляет все доступные цвета</w:t>
+              <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w14:paraId="14CA2CA3" w14:textId="77777777" w:rsidTr="007F4FD9">
+      <w:tr w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w14:paraId="4D4A3C05" w14:textId="77777777" w:rsidTr="00F3663D">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="472" w:type="dxa"/>
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Дополнительная характеристика, </w:t>
+            <w:tcW w:w="475" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B1F144D" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2515" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="625A9275" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47B16D18" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="678" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CB2FC58" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1967" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7987B8DF" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:r w:rsidRPr="007F4FD9">
+              <w:t xml:space="preserve">Устойчивость (угол </w:t>
             </w:r>
             <w:r w:rsidRPr="007F4FD9">
               <w:lastRenderedPageBreak/>
-              <w:t>обусловленная эргономикой</w:t>
-[...18 lines deleted...]
-              </w:rPr>
+              <w:t>опрокидывания)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2390" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66CC3B6B" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:r w:rsidRPr="007F4FD9">
               <w:lastRenderedPageBreak/>
-              <w:t>5 (700 мм), 6 (760 мм), 7 (820 мм)</w:t>
-[...29 lines deleted...]
-          <w:p w14:paraId="1E96A87B" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+              <w:t xml:space="preserve">Дополнительная характеристика, обусловленная </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F4FD9">
+              <w:lastRenderedPageBreak/>
+              <w:t>безопасностью при эксплуатации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4410742D" w14:textId="448F331C" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:r w:rsidRPr="007F4FD9">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Не менее 14° </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1692" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4645C94D" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1221" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E485879" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:r w:rsidRPr="007F4FD9">
+              <w:t>°</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3877216E" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F4FD9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Участник указывает точное соответствие </w:t>
             </w:r>
             <w:r w:rsidRPr="007F4FD9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w14:paraId="4D4A3C05" w14:textId="77777777" w:rsidTr="007F4FD9">
+      <w:tr w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w14:paraId="03A46146" w14:textId="77777777" w:rsidTr="00F3663D">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="472" w:type="dxa"/>
-[...47 lines deleted...]
-          <w:p w14:paraId="66CC3B6B" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:tcW w:w="475" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33ED7B76" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2515" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38A62A12" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59A8C3F6" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="678" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A72A2E3" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1967" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5ADFB53B" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
+            <w:r w:rsidRPr="007F4FD9">
+              <w:t>Прочность конструкции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2390" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53387F4F" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:r w:rsidRPr="007F4FD9">
               <w:t>Дополнительная характеристика, обусловленная безопасностью при эксплуатации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2035" w:type="dxa"/>
-[...114 lines deleted...]
-            <w:tcW w:w="2035" w:type="dxa"/>
+            <w:tcW w:w="2055" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3978E299" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:r w:rsidRPr="007F4FD9">
               <w:t xml:space="preserve">Выдерживает статическую нагрузку до 200 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F4FD9">
               <w:t>даН</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F4FD9">
               <w:t xml:space="preserve"> на столешницу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1676" w:type="dxa"/>
+            <w:tcW w:w="1692" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6D99ECCF" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1210" w:type="dxa"/>
+            <w:tcW w:w="1221" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="451EAA40" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F4FD9">
               <w:t>даН</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcW w:w="1709" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44762634" w14:textId="77777777" w:rsidR="007F4FD9" w:rsidRPr="007F4FD9" w:rsidRDefault="007F4FD9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F4FD9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="418080B9" w14:textId="77777777" w:rsidR="00FB30C9" w:rsidRDefault="00FB30C9"/>
     <w:sectPr w:rsidR="00FB30C9" w:rsidSect="008A1DF0">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
@@ -2642,68 +2539,70 @@
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008A1DF0"/>
     <w:rsid w:val="004B10B2"/>
     <w:rsid w:val="007F4FD9"/>
     <w:rsid w:val="008A1DF0"/>
+    <w:rsid w:val="009A4D8A"/>
     <w:rsid w:val="00DB4099"/>
     <w:rsid w:val="00EC4375"/>
+    <w:rsid w:val="00F3663D"/>
     <w:rsid w:val="00FB30C9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -3294,50 +3193,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="90"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008A1DF0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок 1 Знак"/>
@@ -3968,54 +3868,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>642</Words>
-  <Characters>3662</Characters>
+  <Words>611</Words>
+  <Characters>3483</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
+  <Lines>29</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4296</CharactersWithSpaces>
+  <CharactersWithSpaces>4086</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Марина П</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>