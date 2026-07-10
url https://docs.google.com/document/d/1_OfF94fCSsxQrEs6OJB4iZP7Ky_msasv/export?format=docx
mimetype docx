--- v0 (2026-04-29)
+++ v1 (2026-07-10)
@@ -1,8834 +1,6837 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="gif" ContentType="image/gif"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="3CF5F886" w14:textId="62F98C0F" w:rsidR="00D9315E" w:rsidRDefault="007F36C8" w:rsidP="00281ED2">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="5F63182F" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4419"/>
+          <w:tab w:val="right" w:pos="8838"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk218339837"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:bookmarkStart w:id="0" w:name="_heading=h.jvlwzsr7d6hd" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1A7F0B18" wp14:editId="22CF080F">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="429C5B8A" wp14:editId="584C8FAA">
             <wp:extent cx="1080000" cy="1080000"/>
-            <wp:effectExtent l="0" t="0" r="0" b="6350"/>
-[...3 lines deleted...]
-            </wp:cNvGraphicFramePr>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="2" name="image3.png"/>
+            <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="9" name="Imagen 9"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="2" name="image3.png"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1080000" cy="1080000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tablaconcuadrcula"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="a"/>
+        <w:tblW w:w="8494" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2831"/>
         <w:gridCol w:w="2831"/>
         <w:gridCol w:w="429"/>
         <w:gridCol w:w="2403"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D9315E" w:rsidRPr="008B0E8B" w14:paraId="71FAC702" w14:textId="77777777" w:rsidTr="00C06CC7">
+      <w:tr w:rsidR="00B31779" w14:paraId="4415E530" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="04106046" w14:textId="538E932C" w:rsidR="00D9315E" w:rsidRPr="008B0E8B" w:rsidRDefault="00D9315E" w:rsidP="00D9315E">
+          <w:p w14:paraId="5A6E72B0" w14:textId="6B27AD87" w:rsidR="00B31779" w:rsidRPr="005066FA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:pStyle w:val="Encabezado"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4419"/>
+                <w:tab w:val="right" w:pos="8838"/>
+              </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="008B0E8B">
+            <w:r w:rsidRPr="005066FA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Anatol</w:t>
+              <w:t xml:space="preserve">Vol. x, n.º x (aaaa): </w:t>
             </w:r>
-            <w:r w:rsidR="00F21C8F">
+            <w:r w:rsidR="005907AA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>é</w:t>
+              <w:t xml:space="preserve">pp. </w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="008B0E8B">
+            <w:r w:rsidRPr="005066FA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">. Estudios del Próximo Oriente Antiguo, </w:t>
-[...99 lines deleted...]
-              <w:t>-x</w:t>
+              <w:t>x-x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02C77B40" w14:textId="5159F053" w:rsidR="00D9315E" w:rsidRPr="008B0E8B" w:rsidRDefault="00D9315E" w:rsidP="00D9315E">
+          <w:p w14:paraId="5A32B010" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:pStyle w:val="Encabezado"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4419"/>
+                <w:tab w:val="right" w:pos="8838"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B0E8B">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ISSN</w:t>
             </w:r>
-            <w:r w:rsidRPr="008B0E8B">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...23 lines deleted...]
-              <w:t>2782</w:t>
+              <w:t xml:space="preserve"> 3087-2782</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AC8BCAB" w14:textId="18B74F85" w:rsidR="00281ED2" w:rsidRPr="00D67986" w:rsidRDefault="00281ED2" w:rsidP="00D9315E">
+          <w:p w14:paraId="659945C1" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:pStyle w:val="Encabezado"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4419"/>
+                <w:tab w:val="right" w:pos="8838"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D67986">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Artículo</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> de investigación</w:t>
+              <w:t>Artículo de investigación</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C06CC7" w:rsidRPr="008B0E8B" w14:paraId="1F9CE640" w14:textId="77777777" w:rsidTr="00C06CC7">
+      <w:tr w:rsidR="00B31779" w14:paraId="484894E4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="379069E8" w14:textId="77777777" w:rsidR="00C06CC7" w:rsidRPr="008B0E8B" w:rsidRDefault="00C06CC7" w:rsidP="00D9315E">
+          <w:p w14:paraId="170647BE" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
             <w:pPr>
-              <w:pStyle w:val="Encabezado"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4419"/>
+                <w:tab w:val="right" w:pos="8838"/>
+              </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A3BB509" w14:textId="77777777" w:rsidR="00C06CC7" w:rsidRPr="008B0E8B" w:rsidRDefault="00C06CC7" w:rsidP="00D9315E">
+          <w:p w14:paraId="66FB0DAD" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
             <w:pPr>
-              <w:pStyle w:val="Encabezado"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4419"/>
+                <w:tab w:val="right" w:pos="8838"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B31779" w14:paraId="70B272CF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2831" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2384D003" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4419"/>
+                <w:tab w:val="right" w:pos="8838"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Recibido:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dd/mm/aaaa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2831" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="392CCD1F" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4419"/>
+                <w:tab w:val="right" w:pos="8838"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Aceptado:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dd/mm/aaaa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="06C5E36D" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4419"/>
+                <w:tab w:val="right" w:pos="8838"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publicado: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>dd/mm/aaaa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="08EB6178" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_heading=h.3zq1qnrjir8s" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="4906EC38" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29A0FFF4" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Título Escrito en Negrita, Capitaliza cada Primera Letra de Cada Palabra. Debe ser lo más conciso posible, evitando subtítulos siempre que sea posible. (Calibri 14 negrita justificado)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="208804CA" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Primer Autor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, Segundo Autor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, Tercer Autor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, etc. (Calibri 12 centrado)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D2C885C" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Afiliación del Primer Autor, Ciudad, País, Correo electrónico, ORCID iD (Calibri 9 centrado)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5077F621" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Afiliación del Segundo Autor, Ciudad, País, Correo electrónico, ORCID iD (Calibri 9 centrado)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="252A3F7C" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">c </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Afiliación del Tercer Autor, Ciudad, País, Correo electrónico, ORCID iD (Calibri 9 centrado)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60D23650" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B7A72BA" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>RESUMEN (Calibri 9 negrita centrado)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23903758" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Los artículos deberán incluir un resumen en español y en inglés, con una extensión aproximada de 200 palabras, redactado en un solo párrafo, sin citas bibliográficas ni notas a pie de página. El resumen deberá incluir, de manera clara y sintética, los siguientes elementos: contextualización del tema, objetivos del estudio, metodología empleada, fuentes analizadas, principales resultados y conclusiones. A continuación del resumen, se deberán consignar un máximo de cinco palabras clave, en los dos idiomas indicados, separadas por punto y coma, con el fin de facilitar la indexación temática del artículo. En caso que el artículo sea escrito en portugués, se añadirá un tercer resumen y las palabras clave en ese idioma (Calibri 9 justificado).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EA7E27D" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Palabras clave: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Máximo 5 palabras (Calibri 9 a la izquierda)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39A8C61A" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AC4B47B" w14:textId="77777777" w:rsidR="00B31779" w:rsidRPr="000B1B40" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ABSTRACT (Calibri 9 bold centred)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="074C8EC8" w14:textId="77777777" w:rsidR="00B31779" w:rsidRPr="000B1B40" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The abstract text should be placed here (Calibri 9 justified).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F0E35B2" w14:textId="77777777" w:rsidR="00B31779" w:rsidRPr="000B1B40" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Keywords: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B1B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Maximum of 5 keywords (Calibri 9 left-aligned).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F2EB97D" w14:textId="77777777" w:rsidR="00B31779" w:rsidRPr="000B1B40" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00B31779" w:rsidRPr="000B1B40">
+          <w:footerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="first" r:id="rId10"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E8EE9B8" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>INTRODUCCIÓN (Calibri 10 negrita a la izquierda y en mayúscula)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BA914AF" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todos los manuscritos que se sometan a revisión deben ser trabajos originales de investigación, no publicados ni en proceso de publicación en otras revistas, libros colectivos o medios editoriales. El envío de un manuscrito supone el compromiso explícito de exclusividad en el proceso de evaluación editorial. La revista adopta un sistema de evaluación por pares </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">doble ciego; en consecuencia, los manuscritos deberán enviarse en una </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>versión completamente anonimizada</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para su revisión, sin información que permita identificar a los autores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="708B3312" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los artículos de investigación deberán tener una extensión comprendida entre 5.000 y 10.000 palabras, incluyendo notas a pie de página, apéndices y bibliografía final. Excepcionalmente, el comité editorial podrá </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>autorizar variaciones debidamente justificadas, en función de la naturaleza y el alcance del trabajo presentado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27332DE8" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>La sección de introducción deberá presentar de manera clara y argumentada el contexto académico del problema de investigación, su relevancia dentro del campo disciplinar y el estado actual de la discusión historiográfica, filológica o interdisciplinaria pertinente. Los párrafos iniciales deberán exponer el problema y los antecedentes fundamentales que lo sustentan; los párrafos siguientes deberán desarrollar una revisión crítica de la literatura especializada directamente relacionada con el tema; y el último párrafo de la introducción deberá explicitar de forma precisa los objetivos del estudio y su aporte original al conocimiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7174D433" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29FDAE33" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>MÉTODO (Calibri 10 negrita a la izquierda y en mayúscula)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0410B62B" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Este apartado deberá exponer el enfoque metodológico adoptado en la investigación, así como el diseño general del estudio y los criterios que orientaron la selección de las fuentes, del corpus o de los materiales analizados. En el caso de investigaciones de carácter histórico, filológico o epigráfico, se deberá especificar el tipo de fuentes primarias utilizadas, su procedencia, su marco cronológico y, cuando resulte pertinente, su estado de conservación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="102948B8" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Asimismo, se deberán describir los procedimientos de análisis empleados —ya sean filológicos, comparativos, prosopográficos, arqueológicos o de carácter interdisciplinario—, indicando de qué manera estos contribuyen a responder la pregunta de investigación planteada. Cuando corresponda, se deberán explicitar también los criterios de inclusión y exclusión del material examinado, junto con las principales limitaciones metodológicas del estudio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AD77E0F" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>El texto deberá redactarse en fuente Calibri 10, con alineación justificada y sangría de primera línea de 0,6 cm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="580BB64D" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="545D924C" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>RESULTADOS (Calibri 10 negrita a la izquierda y en mayúscula)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24C23DC9" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En esta sección se presentan los resultados del análisis de manera clara, ordenada y </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>coherente con la metodología descrita. Los resultados deben exponerse sin interpretaciones extensas, privilegiando la presentación sistemática de los datos, evidencias textuales o hallazgos arqueológicos relevantes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AC90922" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>El cuerpo principal del texto deberá redactarse en un registro académico formal, en fuente Calibri 10, con alineación justificada y sangría de primera línea de 0,6 cm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D703146" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>La revista adopta el sistema autor–fecha del Chicago Manual of Style 18th edition. Todas las referencias deberán integrarse en el cuerpo del texto mediante el formato (Autor año, página), manteniendo absoluta coherencia en todo el manuscrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="741F0EB0" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las citas podrán presentarse de forma narrativa —Según Petrie (1901, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>15)…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>— o parentética —Este objeto fue excavado en 1900 (Petrie 1901, 15)—. En los casos de dos autores se utilizará la forma (Petrie y Peet 1900); en aquellos con tres o más autores, (Petrie et al. 1900).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="668361FB" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Las citas múltiples se ordenarán alfabéticamente y, cuando corresponda, cronológicamente, separadas por punto y coma: (Assmann 2005, 88; Hornung 1996, 15).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5952D7B0" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cuando existan varios trabajos de un mismo autor publicados en un mismo año, estos deberán distinguirse mediante letras: (Petrie 1901a, 1901b).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A295E4B" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Las citas textuales extensas se consignarán en un párrafo independiente, en fuente Calibri 9, con alineación justificada y sangría izquierda de 1,25 cm. Todas las obras citadas deberán figurar en la bibliografía final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0013378B" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>En el caso de publicaciones digitales, se deberá incluir DOI cuando esté disponible. En su defecto, se podrá incorporar una URL estable. Estos elementos no se incluyen en la cita en el texto, sino exclusivamente en la bibliografía final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C46903B" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A18253E" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Estándares de transliteración</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B597BBD" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Los artículos deberán ajustarse estrictamente a los siguientes estándares de transliteración:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42ECCEB0" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Egipcio antiguo (jeroglífico): </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">para publicaciones impresas y digitales se empleará el Sistema </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Unificado de Transliteración de Leiden (2023). En transcripciones digitales podrá utilizarse Manuel de Codage (MdC) únicamente en anexos técnicos o archivos complementarios. Se exigirá absoluta uniformidad en el uso de diacríticos, subrayados y convenciones según Leiden 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11C2054A" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B51A912" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Akkadio (cuneiforme): </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>se empleará la transliteración estándar (RAI / Chicago Assyrian Dictionary), con uso de subíndices numéricos para homófonos (ej. dumu₂, ka₃).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66CFF26D" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52942619" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hebreo y </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>arameo antiguos</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>se utilizará el sistema de transliteración de la Society of Biblical Literature (SBL).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18867982" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79F01D55" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Griego y latín: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>se respetarán las convenciones académicas vigentes, incluyendo el uso adecuado de diacríticos (ej. Anatolḗ).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BA22D0F" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67A75092" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>La uniformidad de las transliteraciones será supervisada por el corrector de estilo especializado y revisada por el Comité Editorial en cada número.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18CACCC1" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Las tablas, figuras o esquemas utilizados deben mencionarse explícitamente en el texto y ajustarse a las normas editoriales establecidas. Cada elemento visual debe aportar información sustantiva al argumento desarrollado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="371DC82E" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Las transliteraciones deberán seguir estrictamente los sistemas indicados y mantenerse uniformes en todo el manuscrito. No sustituyen la referencia bibliográfica y deberán ir siempre acompañadas de su correspondiente cita en formato autor–fecha.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C954BCE" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ejemplo: la fórmula </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times" w:eastAsia="CG Times" w:hAnsi="CG Times" w:cs="CG Times"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dd mdw</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aparece de manera sistemática en contextos rituales (Allen 2005, 42).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5689CF10" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FD97F9C" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tablas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56018BF7" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Las tablas deben ser enviadas tanto dentro del manuscrito como en un archivo separado de Microsoft Excel (xls). Cada tabla no debe superar los 8 cm de ancho en formato de una columna ni los 17 cm en formato de dos columnas. Las tablas deben colocarse en una página separada, después de las referencias.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14636C28" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las tablas deben numerarse de forma consecutiva. El título de cada tabla debe ser </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>conciso, claro y colocarse encima de la tabla, con la primera letra en mayúscula. No deben utilizarse líneas verticales. Las notas al pie deben indicarse mediante números en superíndice seguidos de dos puntos. Se pueden usar asteriscos (*) o doble asterisco (**) para señalar diferencias correspondientes a intervalos de confianza del 95 % y 99 %, respectivamente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="453903D0" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37540EC4" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_heading=h.6xvkk754sx0s" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tabla 1. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ejemplo de la Tabla </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>(Calibri 8.5 izquierda)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a0"/>
+        <w:tblW w:w="3790" w:type="dxa"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="456"/>
+        <w:gridCol w:w="2072"/>
+        <w:gridCol w:w="1262"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B31779" w14:paraId="5573D2A1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="456" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2EC744A1" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2072" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2DA09CA5" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="284" w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Punto </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>(Calibri 8.5 Justificado)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1262" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05A63CB6" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Descripción</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B31779" w14:paraId="38AB29FF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="456" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="57645363" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2072" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3EDFE232" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1262" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2DF55ADA" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057493C" w:rsidRPr="008B0E8B" w14:paraId="3D18C57C" w14:textId="77777777" w:rsidTr="00C06CC7">
-[...2563 lines deleted...]
-      <w:tr w:rsidR="00E53645" w:rsidRPr="00231776" w14:paraId="7337E972" w14:textId="77777777" w:rsidTr="009F1CD4">
+      <w:tr w:rsidR="00B31779" w14:paraId="038E79D8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0EC05AC6" w14:textId="77777777" w:rsidR="000D419C" w:rsidRPr="00231776" w:rsidRDefault="000D419C" w:rsidP="009F1CD4">
+          <w:p w14:paraId="1976FC72" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-                <w:noProof/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00231776">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-                <w:noProof/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcW w:w="2072" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0467093E" w14:textId="77777777" w:rsidR="000D419C" w:rsidRPr="00231776" w:rsidRDefault="000D419C" w:rsidP="009F1CD4">
+          <w:p w14:paraId="04BF6EF8" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1262" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7FDA428C" w14:textId="77777777" w:rsidR="000D419C" w:rsidRPr="00231776" w:rsidRDefault="000D419C" w:rsidP="009F1CD4">
+          <w:p w14:paraId="3F10D37F" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E53645" w:rsidRPr="00231776" w14:paraId="4980D49B" w14:textId="77777777" w:rsidTr="009F1CD4">
+      <w:tr w:rsidR="00B31779" w14:paraId="3224C86A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4303AC88" w14:textId="77777777" w:rsidR="000D419C" w:rsidRPr="00231776" w:rsidRDefault="000D419C" w:rsidP="009F1CD4">
+          <w:p w14:paraId="0BE50A9F" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-                <w:noProof/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00231776">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-                <w:noProof/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcW w:w="2072" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7EFEA974" w14:textId="77777777" w:rsidR="000D419C" w:rsidRPr="00231776" w:rsidRDefault="000D419C" w:rsidP="009F1CD4">
+          <w:p w14:paraId="6CD51D3F" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1262" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0AB7D55C" w14:textId="77777777" w:rsidR="000D419C" w:rsidRPr="00231776" w:rsidRDefault="000D419C" w:rsidP="009F1CD4">
+          <w:p w14:paraId="46CFEF86" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E53645" w:rsidRPr="00231776" w14:paraId="05AB8F97" w14:textId="77777777" w:rsidTr="009F1CD4">
+      <w:tr w:rsidR="00B31779" w14:paraId="2720353B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E692243" w14:textId="77777777" w:rsidR="000D419C" w:rsidRPr="00231776" w:rsidRDefault="000D419C" w:rsidP="009F1CD4">
+          <w:p w14:paraId="48295117" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-                <w:noProof/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00231776">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-                <w:noProof/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcW w:w="2072" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52544A04" w14:textId="77777777" w:rsidR="000D419C" w:rsidRPr="00231776" w:rsidRDefault="000D419C" w:rsidP="009F1CD4">
+          <w:p w14:paraId="7418BD3D" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1262" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="06A86807" w14:textId="77777777" w:rsidR="000D419C" w:rsidRPr="00231776" w:rsidRDefault="000D419C" w:rsidP="009F1CD4">
+          <w:p w14:paraId="7420BDD9" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E53645" w:rsidRPr="00231776" w14:paraId="5DAD560C" w14:textId="77777777" w:rsidTr="009F1CD4">
+      <w:tr w:rsidR="00B31779" w14:paraId="215C96AD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21B04C6E" w14:textId="77777777" w:rsidR="000D419C" w:rsidRPr="00231776" w:rsidRDefault="000D419C" w:rsidP="009F1CD4">
+          <w:p w14:paraId="19A6D49B" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-                <w:noProof/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00231776">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-                <w:noProof/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcW w:w="2072" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0370D0C3" w14:textId="77777777" w:rsidR="000D419C" w:rsidRPr="00231776" w:rsidRDefault="000D419C" w:rsidP="009F1CD4">
+          <w:p w14:paraId="3036EC51" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1262" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A05702E" w14:textId="77777777" w:rsidR="000D419C" w:rsidRPr="00231776" w:rsidRDefault="000D419C" w:rsidP="009F1CD4">
+          <w:p w14:paraId="4614A722" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5DCAF32F" w14:textId="015D9292" w:rsidR="000D419C" w:rsidRPr="00231776" w:rsidRDefault="000D419C" w:rsidP="000D419C">
+    <w:p w14:paraId="780D1DB9" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing/>
-[...14 lines deleted...]
-          <w:noProof/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuente: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00231776">
-[...3 lines deleted...]
-          <w:noProof/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Revista de Historia </w:t>
       </w:r>
-      <w:r w:rsidRPr="00231776">
-[...2 lines deleted...]
-          <w:noProof/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>(Calibri 8.5 Izquierda)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EAAF02F" w14:textId="77777777" w:rsidR="000D419C" w:rsidRPr="00231776" w:rsidRDefault="000D419C" w:rsidP="000D419C">
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="2A3A28DC" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="143E5412" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Figuras</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63BE9693" w14:textId="77777777" w:rsidR="000D419C" w:rsidRPr="00231776" w:rsidRDefault="000D419C" w:rsidP="00E53645">
+    <w:p w14:paraId="362BE957" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Las figuras deben presentarse en alta resolución y con buen contraste, en formato JPEG o PDF, cumpliendo las siguientes condiciones:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13BA7D00" w14:textId="7BA1BA57" w:rsidR="000D419C" w:rsidRPr="00231776" w:rsidRDefault="000D419C" w:rsidP="000D419C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w14:paraId="4DA38E4A" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Imagen monocroma (arte lineal): figuras en blanco y negro (diagramas sólidos, sin tonos de gris), con resolución de 1000–1200 dpi (puntos por pulgada).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40F1DB42" w14:textId="66C71FB5" w:rsidR="000D419C" w:rsidRPr="00231776" w:rsidRDefault="000D419C" w:rsidP="000D419C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w14:paraId="16968500" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Combinación de semitono: combinación de figura y texto (imagen que contiene texto) y gráficos a color o en escala de grises. Resolución de 600–900 dpi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="447DFAAF" w14:textId="13F4E267" w:rsidR="000D419C" w:rsidRPr="00231776" w:rsidRDefault="000D419C" w:rsidP="000D419C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w14:paraId="27791BDB" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Semitono: figura a color o en escala de grises sin texto. Resolución de 300 dpi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1311EB64" w14:textId="5285789E" w:rsidR="000D419C" w:rsidRPr="00231776" w:rsidRDefault="000D419C" w:rsidP="000D419C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w14:paraId="6C2E65A4" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Las figuras en blanco y negro deben estar en modo escala de grises, mientras que las figuras a color deben estar en modo RGB.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19997CF1" w14:textId="412E0186" w:rsidR="000D419C" w:rsidRPr="00231776" w:rsidRDefault="000D419C" w:rsidP="000D419C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w14:paraId="4AFE308D" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>La anchura de la figura no debe superar los 8 cm (una columna), 12,5 cm (1,5 columnas) o 17 cm (dos columnas).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2917A4A1" w14:textId="0F229C32" w:rsidR="000D419C" w:rsidRPr="00231776" w:rsidRDefault="000D419C" w:rsidP="000D419C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w14:paraId="14996153" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>El título de la figura debe escribirse claramente debajo de la misma.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="075C48CC" w14:textId="1E69A5A8" w:rsidR="000D419C" w:rsidRPr="00231776" w:rsidRDefault="000D419C" w:rsidP="000D419C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w14:paraId="5B37674C" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...13 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Las figuras que incluyan flechas de señalización deben agruparse (agrupamiento).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="058AF29E" w14:textId="4B0BC13D" w:rsidR="000D419C" w:rsidRPr="00231776" w:rsidRDefault="000D419C" w:rsidP="000D419C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w14:paraId="7782A6A6" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...12 lines deleted...]
-        </w:rPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Se recomienda que las figuras sean en blanco y negro siempre que sea posible.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B58BA2F" w14:textId="34C8B05B" w:rsidR="000D419C" w:rsidRPr="00231776" w:rsidRDefault="000D419C" w:rsidP="000D419C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w14:paraId="6A40188D" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>La leyenda o descripción de la figura debe ser clara y completa. Si la figura está comprimida, debe permanecer legible.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="650A0301" w14:textId="256CF014" w:rsidR="000D419C" w:rsidRPr="00231776" w:rsidRDefault="000D419C" w:rsidP="000D419C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w14:paraId="37FAC8F1" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Los gráficos estadísticos deben ir acompañados de las fuentes de los datos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B8BED80" w14:textId="3CD2DCED" w:rsidR="000D419C" w:rsidRPr="00231776" w:rsidRDefault="000D419C" w:rsidP="000D419C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w14:paraId="2AFB98B9" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Si las figuras provienen de terceros, se debe contar con la transferencia de derechos de autor correspondiente.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24EE698C" w14:textId="2A90C68F" w:rsidR="000D419C" w:rsidRPr="00231776" w:rsidRDefault="000D419C" w:rsidP="000D419C">
-[...23 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="111EBC83" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6332B61E" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B377114" wp14:editId="14951CF9">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="1364E8B9" wp14:editId="2140C997">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:align>right</wp:align>
+                  <wp:posOffset>3024039</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>21590</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2376000" cy="1458595"/>
-                <wp:effectExtent l="19050" t="38100" r="43815" b="46355"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Grupo 1"/>
-                <wp:cNvGraphicFramePr>
-[...1 lines deleted...]
-                </wp:cNvGraphicFramePr>
+                <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
-                      <wpg:cNvGrpSpPr>
-[...2 lines deleted...]
-                      <wpg:grpSpPr bwMode="auto">
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2376000" cy="1458595"/>
-                          <a:chOff x="5410" y="4472"/>
-                          <a:chExt cx="3775" cy="2500"/>
+                          <a:chOff x="4158000" y="3050700"/>
+                          <a:chExt cx="2376000" cy="1458600"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
-                      <wps:wsp>
-[...4 lines deleted...]
-                        <wps:spPr bwMode="auto">
+                      <wpg:grpSp>
+                        <wpg:cNvPr id="3" name="Grupo 3"/>
+                        <wpg:cNvGrpSpPr/>
+                        <wpg:grpSpPr>
                           <a:xfrm>
-                            <a:off x="5443" y="4478"/>
-                            <a:ext cx="3742" cy="2494"/>
+                            <a:off x="4158000" y="3050703"/>
+                            <a:ext cx="2376000" cy="1458595"/>
+                            <a:chOff x="5410" y="4472"/>
+                            <a:chExt cx="3775" cy="2500"/>
                           </a:xfrm>
-                          <a:prstGeom prst="rect">
-[...6 lines deleted...]
-                            <a:bgClr>
+                        </wpg:grpSpPr>
+                        <wps:wsp>
+                          <wps:cNvPr id="4" name="Rectángulo 4"/>
+                          <wps:cNvSpPr/>
+                          <wps:spPr>
+                            <a:xfrm>
+                              <a:off x="5410" y="4472"/>
+                              <a:ext cx="3775" cy="2500"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                          </wps:spPr>
+                          <wps:txbx>
+                            <w:txbxContent>
+                              <w:p w14:paraId="2F5C08D9" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+                                <w:pPr>
+                                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                  <w:textDirection w:val="btLr"/>
+                                </w:pPr>
+                              </w:p>
+                            </w:txbxContent>
+                          </wps:txbx>
+                          <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                        <wps:wsp>
+                          <wps:cNvPr id="5" name="Rectángulo 5"/>
+                          <wps:cNvSpPr/>
+                          <wps:spPr>
+                            <a:xfrm>
+                              <a:off x="5443" y="4478"/>
+                              <a:ext cx="3742" cy="2494"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
-                            </a:bgClr>
-[...1 lines deleted...]
-                          <a:ln>
+                            </a:solidFill>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                          </wps:spPr>
+                          <wps:txbx>
+                            <w:txbxContent>
+                              <w:p w14:paraId="4CAC6997" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+                                <w:pPr>
+                                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                  <w:textDirection w:val="btLr"/>
+                                </w:pPr>
+                              </w:p>
+                            </w:txbxContent>
+                          </wps:txbx>
+                          <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                        <wps:wsp>
+                          <wps:cNvPr id="6" name="Conector recto de flecha 6"/>
+                          <wps:cNvCnPr/>
+                          <wps:spPr>
+                            <a:xfrm>
+                              <a:off x="5410" y="6478"/>
+                              <a:ext cx="3742" cy="0"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="straightConnector1">
+                              <a:avLst/>
+                            </a:prstGeom>
                             <a:noFill/>
-                          </a:ln>
-[...31 lines deleted...]
-                          <a:ln w="6350">
+                            <a:ln w="9525" cap="flat" cmpd="sng">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:prstDash val="solid"/>
+                              <a:round/>
+                              <a:headEnd type="stealth" w="med" len="med"/>
+                              <a:tailEnd type="stealth" w="med" len="med"/>
+                            </a:ln>
+                          </wps:spPr>
+                          <wps:bodyPr/>
+                        </wps:wsp>
+                        <wps:wsp>
+                          <wps:cNvPr id="7" name="Rectángulo 7"/>
+                          <wps:cNvSpPr/>
+                          <wps:spPr>
+                            <a:xfrm>
+                              <a:off x="6207" y="6133"/>
+                              <a:ext cx="2749" cy="305"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
                             <a:solidFill>
-                              <a:srgbClr val="000000"/>
+                              <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
-                            <a:round/>
-[...20 lines deleted...]
-                            <a:fgClr>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                          </wps:spPr>
+                          <wps:txbx>
+                            <w:txbxContent>
+                              <w:p w14:paraId="11772568" w14:textId="77777777" w:rsidR="00B31779" w:rsidRPr="000B1B40" w:rsidRDefault="00000000">
+                                <w:pPr>
+                                  <w:spacing w:line="277" w:lineRule="auto"/>
+                                  <w:jc w:val="center"/>
+                                  <w:textDirection w:val="btLr"/>
+                                  <w:rPr>
+                                    <w:lang w:val="en-US"/>
+                                  </w:rPr>
+                                </w:pPr>
+                                <w:r w:rsidRPr="000B1B40">
+                                  <w:rPr>
+                                    <w:color w:val="000000"/>
+                                    <w:sz w:val="14"/>
+                                    <w:lang w:val="en-US"/>
+                                  </w:rPr>
+                                  <w:t>width of 66mm, similar to column width</w:t>
+                                </w:r>
+                              </w:p>
+                            </w:txbxContent>
+                          </wps:txbx>
+                          <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" anchor="t" anchorCtr="0">
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                        <wps:wsp>
+                          <wps:cNvPr id="8" name="Conector recto de flecha 8"/>
+                          <wps:cNvCnPr/>
+                          <wps:spPr>
+                            <a:xfrm rot="-5400000">
+                              <a:off x="4773" y="5719"/>
+                              <a:ext cx="2494" cy="0"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="straightConnector1">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln w="9525" cap="flat" cmpd="sng">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:prstDash val="solid"/>
+                              <a:round/>
+                              <a:headEnd type="stealth" w="med" len="med"/>
+                              <a:tailEnd type="stealth" w="med" len="med"/>
+                            </a:ln>
+                          </wps:spPr>
+                          <wps:bodyPr/>
+                        </wps:wsp>
+                        <wps:wsp>
+                          <wps:cNvPr id="9" name="Rectángulo 9"/>
+                          <wps:cNvSpPr/>
+                          <wps:spPr>
+                            <a:xfrm>
+                              <a:off x="6045" y="4693"/>
+                              <a:ext cx="1926" cy="305"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
-                            </a:fgClr>
-[...78 lines deleted...]
-                              <a:srgbClr val="000000"/>
                             </a:solidFill>
-                            <a:round/>
-[...114 lines deleted...]
-                      </wps:wsp>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                          </wps:spPr>
+                          <wps:txbx>
+                            <w:txbxContent>
+                              <w:p w14:paraId="6DD415DF" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+                                <w:pPr>
+                                  <w:spacing w:line="277" w:lineRule="auto"/>
+                                  <w:textDirection w:val="btLr"/>
+                                </w:pPr>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:color w:val="000000"/>
+                                    <w:sz w:val="14"/>
+                                  </w:rPr>
+                                  <w:t xml:space="preserve">height </w:t>
+                                </w:r>
+                                <w:proofErr w:type="gramStart"/>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:color w:val="000000"/>
+                                    <w:sz w:val="14"/>
+                                  </w:rPr>
+                                  <w:t>requirement  is</w:t>
+                                </w:r>
+                                <w:proofErr w:type="gramEnd"/>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:color w:val="000000"/>
+                                    <w:sz w:val="14"/>
+                                  </w:rPr>
+                                  <w:t xml:space="preserve"> adjustable </w:t>
+                                </w:r>
+                              </w:p>
+                            </w:txbxContent>
+                          </wps:txbx>
+                          <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" anchor="t" anchorCtr="0">
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                      </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="5B377114" id="Grupo 1" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:135.9pt;margin-top:1.7pt;width:187.1pt;height:114.85pt;z-index:251658240;mso-position-horizontal:right" coordorigin="5410,4472" coordsize="3775,2500" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDtsfM80QMAAB8PAAAOAAAAZHJzL2Uyb0RvYy54bWzsV9tu3DYQfQ/QfyD0Hq+uK69gOUg3sREg&#10;aYPG+QCuRF1QiVRJriXn6zNDUsquXSepiywQtHoQRHE4HJ45c0hevJj6jtwyqVrBcy848z3CeCHK&#10;lte59/Hm6vm5R5SmvKSd4Cz37pjyXlz+8uxiHDIWikZ0JZMEnHCVjUPuNVoP2Wqliob1VJ2JgXHo&#10;rITsqYamrFelpCN477tV6Pvr1ShkOUhRMKXg7yvb6V0a/1XFCv17VSmmSZd7EJs2b2neO3yvLi9o&#10;Vks6NG3hwqBPiKKnLYdJF1evqKZkL9sHrvq2kEKJSp8Vol+JqmoLZtYAqwn8e6u5lmI/mLXU2VgP&#10;C0wA7T2cnuy2+O32Wg4fhvfSRg+fb0XxpwJcVuNQZ4f92K6tMdmN70QJ+aR7LczCp0r26AKWRCaD&#10;792CL5s0KeBnGKVr34c0FNAXxMl5sklsBooG0oTjkjiAfuiO4zSc+1678VGaJnZwmIAbjJFmdmIT&#10;rAsOkw9sUl8AU/8OsA8NHZjJg0JA3kvSlrAaj3DaAwZ/AMsorztGIowJJwerGVNlASVcbBuwYi+l&#10;FGPDaAlBBWYNRwOwoSAd30Q4ieNoRurcIjXjHKUxBIcgh/EmPsKJZoNU+pqJnuBH7kkI3iSQ3r5V&#10;2kI6m2A+B6r1Vdt1znwodOgb+6redhItlKx38EluKdaYedyUi8nub22vzONsnQkkdJ4RfXcc31xg&#10;BDY2/APJtiBZsHeivAPApLDVDWoEH42QnzwyQmXnnvprTyXzSPeGA+ibII5RCkwjTlJYD5GHPbvD&#10;HsoLcJV72iP2c6utfOwH2dYNzBQYOLh4CaVQtQZCjM9G5YIFMp6IlcAJy0oMxxCXGAY4km25rfRi&#10;4q7SF2Ia45u7ARh9xEs7ZIb8O3jpKngdp4/y8rh4H5BSaUkR3K3gHPgppMX4EYou9EC+kDH31lFi&#10;OapE15bIna/z9MgMNJeXwDWaYZG+5iXRBhOKdQuMyr2uBiox2O56VtrC07TtvscS2P0of5HeCPLp&#10;qBLPVLlB4fhVTMSosWMK6hfRE/yeKf6jlGwd+qlRsnUQGQWl2axkYRpvrJJFvgluEfwHnHmCkCVf&#10;EbIjcTqRkOlpNwENMAH/UNMiu69aTXMNq2muYTXNNX42TYNN/76mrbHwHFN/kKbZDeV5EtstDRXB&#10;HW7iNLVbb5IGG6sAC2FxwzVb7/8SZ84xh3Q+vcStZ+YsEpceEOeEEufHQGI81q439yQu2IQQJR7W&#10;/isSZ07P5ojxMymduWHALcxcOtyNEa95h22zhX+5115+BgAA//8DAFBLAwQUAAYACAAAACEAuVRq&#10;NN4AAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0vDQBTE74LfYXmCN7tJtv4h5qWUop6KYCuI&#10;t232NQnNvg3ZbZJ+e9eTHocZZn5TrGbbiZEG3zpGSBcJCOLKmZZrhM/9690TCB80G905JoQLeViV&#10;11eFzo2b+IPGXahFLGGfa4QmhD6X0lcNWe0XrieO3tENVocoh1qaQU+x3HYyS5IHaXXLcaHRPW0a&#10;qk67s0V4m/S0VunLuD0dN5fv/f371zYlxNubef0MItAc/sLwix/RoYxMB3dm40WHEI8EBLUEEU31&#10;uMxAHBAypVKQZSH/45c/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAO2x8zzRAwAAHw8A&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALlUajTeAAAA&#10;BgEAAA8AAAAAAAAAAAAAAAAAKwYAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA2BwAA&#10;AAA=&#10;">
-[...110 lines deleted...]
-                </v:shape>
+              <v:group w14:anchorId="1364E8B9" id="Grupo 1" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:238.1pt;margin-top:1.7pt;width:187.1pt;height:114.85pt;z-index:251658240" coordorigin="41580,30507" coordsize="23760,14586" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBq0tEk+AMAADcQAAAOAAAAZHJzL2Uyb0RvYy54bWzsV1lu3DgQ/Q+QOxD8j7W0FrdgOQjs2Bgg&#10;SIwkcwA2RS2ARDIk290+zpxlLjZFUurN7kk7MwgcIP6QRYldquXVe8WLt+uhR/dM6U7wEkdnIUaM&#10;U1F1vCnxn19v3pxjpA3hFekFZyV+YBq/vXz96mIlCxaLVvQVUwiMcF2sZIlbY2QRBJq2bCD6TEjG&#10;4WUt1EAMLFUTVIqswPrQB3EYZsFKqEoqQZnW8PTav8SXzn5dM2o+1bVmBvUlBt+Muyp3XdhrcHlB&#10;ikYR2XZ0dIP8gBcD6Th8dGPqmhiClqp7ZGroqBJa1OaMiiEQdd1R5mKAaKLwIJpbJZbSxdIUq0Zu&#10;0gSpPcjTD5ulH+9vlfwi7xRkYiUbyIVb2VjWtRrsf/ASrV3KHjYpY2uDKDyMZ3kWhpBZCu+iJD1P&#10;56lPKm0h8/Z3SZSeuy2wYxamYQ7bXdpp+/6YFbBp9wSTE8Gea5uFdxliuFOoq8A8RpwMALNbtZQC&#10;zawNu/kZUT721lkhxTMiTpMIMgLhJkkeH8Y6y/PUpytOvxMltITeVl3/t6p/aYlkDkza5mPMWDJl&#10;7DO0yt9/8WbZC5T4vLl9G2joQgNKnsDFE9FOufqXWEkhlTa3TAzI3pRYgQOuhcj9B2188act9qtc&#10;3HR974DT870HgBL7BDAy+WjvzHqxduXXxUJUDxCvlvSmg299INrcEQV9HmG0gt4vsf62JIph1P/B&#10;Ic3zKImhRmZ3oXYXi90F4bQVQCnUKIz84so4ivFevlsaUXcuIuuXd2Z0F+prEfoTCg3x+NbYLbRr&#10;Vft5AMQphU6gwTyszz2st4VO4hHUydzBZ9O6zy60Fn1X2Vrb9GnVLK56he4JEPiN+7NfBut7205G&#10;hKOJaML3b2CUOJuAcQUCTY1QyHaiQBVDdc9oS1A2pQtQcsVHpZhabWLojUxs6CBL8qMo2Wf3RxDR&#10;RpGuaQ245H2KTmYGtIL+TW37UtvYdU8M3A4S1EHzxpnZQ84ewECmrFI9ATDLRNdEtx6IzoLdRgqQ&#10;aF65u5aR6j2vkHmQoEDaMNKbFgimxAOrgFoYDEj2zm02pOtP3Pw0vXnoWk9H+vhJPJJPcNnlkXwH&#10;Id/nkSwOwQrwSBbNDsU1T+aeR2BSGOswjSGTGJyoF8er/H/RiJP2LaWfri8zPzJ5fRkXXl/GhdeX&#10;cTHpC+D4xaoLTPleXY6SiKOCUWqOkAhSAuaAN2niu9B21zh6JnnulSfNo7lvoEl5Yqs3bvqc+vYI&#10;Xn5zyg4BvSxOgZZ/PJu4Op88m2RhApRvZ5NsfsAp0TwGjbPnk1+AU8YjyzQmvlBO2R7HnP6406kb&#10;ysaTtD3+7q7dru15//IfAAAA//8DAFBLAwQUAAYACAAAACEA2JST1eEAAAAJAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPzWrDMBCE74W+g9hCb438k6TB9TqE0PYUCk0KpTfF2tgmlmQsxXbevttTc5tl&#10;hplv8/VkWjFQ7xtnEeJZBIJs6XRjK4Svw9vTCoQPymrVOksIV/KwLu7vcpVpN9pPGvahElxifaYQ&#10;6hC6TEpf1mSUn7mOLHsn1xsV+OwrqXs1crlpZRJFS2lUY3mhVh1tayrP+4tBeB/VuEnj12F3Pm2v&#10;P4fFx/cuJsTHh2nzAiLQFP7D8IfP6FAw09FdrPaiRZg/LxOOIqRzEOyvFhGLI0KSpjHIIpe3HxS/&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGrS0ST4AwAANxAAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANiUk9XhAAAACQEAAA8AAAAAAAAAAAAA&#10;AAAAUgYAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABgBwAAAAA=&#10;">
+                <v:group id="Grupo 3" o:spid="_x0000_s1027" style="position:absolute;left:41580;top:30507;width:23760;height:14585" coordorigin="5410,4472" coordsize="3775,2500" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDdfL7HwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8ARvmlZRpBpFZF08yIJVWPb2aJ5tsXkpTbat/94sCB6HmfmGWW97U4mWGldaVhBPIhDE&#10;mdUl5wqul8N4CcJ5ZI2VZVLwIAfbzcdgjYm2HZ+pTX0uAoRdggoK7+tESpcVZNBNbE0cvJttDPog&#10;m1zqBrsAN5WcRtFCGiw5LBRY076g7J7+GQVfHXa7WfzZnu63/eP3Mv/+OcWk1GjY71YgPPX+HX61&#10;j1rBDP6vhBsgN08AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA3Xy+x8MAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
+                  <v:rect id="Rectángulo 4" o:spid="_x0000_s1028" style="position:absolute;left:5410;top:4472;width:3775;height:2500;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAkJqmawgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfBf9huQXfdNMgYlM3oRaF1ieb9ANus7fZ0OzdNLtq+vddQfBxmJkzzKYYbSfONPjWsYLHRQKC&#10;uHa65UbBZ7Wfr0H4gKyxc0wK/shDkU8nG8y0u/AHncvQiAhhn6ECE0KfSelrQxb9wvXE0ft2g8UQ&#10;5dBIPeAlwm0n0yRZSYstxwWDPb0aqn/Kk1VwXDpKd6nflo19MuNXdXj/xZVSs4fx5RlEoDHcw7f2&#10;m1awhOuVeANk/g8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAkJqmawgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" stroked="f">
+                    <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
+                      <w:txbxContent>
+                        <w:p w14:paraId="2F5C08D9" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:textDirection w:val="btLr"/>
+                          </w:pPr>
+                        </w:p>
+                      </w:txbxContent>
+                    </v:textbox>
+                  </v:rect>
+                  <v:rect id="Rectángulo 5" o:spid="_x0000_s1029" style="position:absolute;left:5443;top:4478;width:3742;height:2494;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBKr3uGvQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BCsIw&#10;EETvgv8QVvAimiooUo0igqBHtXhem7UtNpvapFr/3giCx2HmzTDLdWtK8aTaFZYVjEcRCOLU6oIz&#10;Bcl5N5yDcB5ZY2mZFLzJwXrV7Swx1vbFR3qefCZCCbsYFeTeV7GULs3JoBvZijh4N1sb9EHWmdQ1&#10;vkK5KeUkimbSYMFhIceKtjml91NjFEynD06Sg9tFZYPXy/4oz4PsplS/124WIDy1/h/+0XsdOPhe&#10;CTdArj4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAAAAAA&#10;AAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASq97hr0AAADaAAAADwAAAAAAAAAA&#10;AAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPECAAAAAA==&#10;" stroked="f">
+                    <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
+                      <w:txbxContent>
+                        <w:p w14:paraId="4CAC6997" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:textDirection w:val="btLr"/>
+                          </w:pPr>
+                        </w:p>
+                      </w:txbxContent>
+                    </v:textbox>
+                  </v:rect>
+                  <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+                    <v:path arrowok="t" fillok="f" o:connecttype="none"/>
+                    <o:lock v:ext="edit" shapetype="t"/>
+                  </v:shapetype>
+                  <v:shape id="Conector recto de flecha 6" o:spid="_x0000_s1030" type="#_x0000_t32" style="position:absolute;left:5410;top:6478;width:3742;height:0;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBmkJsnwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvgbyD2EJvidQGkuJGMSZNoNAe8kfIcbHWsqm1MpaSuG9fFQo9DjPzDbPMB9eKG/Wh8azhaapA&#10;EJfeNGw1nI7byQuIEJENtp5JwzcFyFfj0RIz4++8p9shWpEgHDLUUMfYZVKGsiaHYeo74uRVvncY&#10;k+ytND3eE9y18lmpuXTYcFqosaN1TeXX4eo0VOryxh+72bmwi+pTclB7W220fnwYilcQkYb4H/5r&#10;vxsNc/i9km6AXP0AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZpCbJ8MAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
+                    <v:stroke startarrow="classic" endarrow="classic"/>
+                  </v:shape>
+                  <v:rect id="Rectángulo 7" o:spid="_x0000_s1031" style="position:absolute;left:6207;top:6133;width:2749;height:305;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD6SZbXxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvgt9heUIvUjcW+ofoKlIo9NBKkwpeH9nXJDT7dsmuyfrtXUHwOMzMb5j1NppODNT71rKC5SID&#10;QVxZ3XKt4PD78fgGwgdkjZ1lUnAmD9vNdLLGXNuRCxrKUIsEYZ+jgiYEl0vpq4YM+oV1xMn7s73B&#10;kGRfS93jmOCmk09Z9iINtpwWGnT03lD1X56Mgq9iPERXHnffy/pniPNq/xzdSamHWdytQASK4R6+&#10;tT+1gle4Xkk3QG4uAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPpJltfEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" stroked="f">
+                    <v:textbox inset="1mm,1mm,1mm,1mm">
+                      <w:txbxContent>
+                        <w:p w14:paraId="11772568" w14:textId="77777777" w:rsidR="00B31779" w:rsidRPr="000B1B40" w:rsidRDefault="00000000">
+                          <w:pPr>
+                            <w:spacing w:line="277" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:textDirection w:val="btLr"/>
+                            <w:rPr>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="000B1B40">
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="14"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t>width of 66mm, similar to column width</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </v:textbox>
+                  </v:rect>
+                  <v:shape id="Conector recto de flecha 8" o:spid="_x0000_s1032" type="#_x0000_t32" style="position:absolute;left:4773;top:5719;width:2494;height:0;rotation:-90;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAkrwMewQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LagIx&#10;FN0X/Idwhe5qRgutjkYplmqhIvhAt5fJNRk6uRkmUUe/3iwKXR7OezJrXSUu1ITSs4J+LwNBXHhd&#10;slGw3329DEGEiKyx8kwKbhRgNu08TTDX/sobumyjESmEQ44KbIx1LmUoLDkMPV8TJ+7kG4cxwcZI&#10;3eA1hbtKDrLsTTosOTVYrGluqfjdnp2CxWh1D+vD8iccN++fxvT5Zs+vSj13248xiEht/Bf/ub+1&#10;grQ1XUk3QE4fAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACSvAx7BAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
+                    <v:stroke startarrow="classic" endarrow="classic"/>
+                  </v:shape>
+                  <v:rect id="Rectángulo 9" o:spid="_x0000_s1033" style="position:absolute;left:6045;top:4693;width:1926;height:305;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDkmqc+xAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUIvUjcWWtroKlIo9NBKkwpeH9nXJDT7dsmuyfrvXUHwOMzMN8x6G00nBup9a1nBcpGB&#10;IK6sbrlWcPj9eHwF4QOyxs4yKTiTh+1mOlljru3IBQ1lqEWCsM9RQROCy6X0VUMG/cI64uT92d5g&#10;SLKvpe5xTHDTyacse5EGW04LDTp6b6j6L09GwVcxHqIrj7vvZf0zxHm1f47upNTDLO5WIALFcA/f&#10;2p9awRtcr6QbIDcXAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOSapz7EAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" stroked="f">
+                    <v:textbox inset="1mm,1mm,1mm,1mm">
+                      <w:txbxContent>
+                        <w:p w14:paraId="6DD415DF" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+                          <w:pPr>
+                            <w:spacing w:line="277" w:lineRule="auto"/>
+                            <w:textDirection w:val="btLr"/>
+                          </w:pPr>
+                          <w:proofErr w:type="spellStart"/>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="14"/>
+                            </w:rPr>
+                            <w:t>height</w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellEnd"/>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="14"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellStart"/>
+                          <w:proofErr w:type="gramStart"/>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="14"/>
+                            </w:rPr>
+                            <w:t>requirement</w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellEnd"/>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="14"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">  </w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellStart"/>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="14"/>
+                            </w:rPr>
+                            <w:t>is</w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellEnd"/>
+                          <w:proofErr w:type="gramEnd"/>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="14"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellStart"/>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="14"/>
+                            </w:rPr>
+                            <w:t>adjustable</w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellEnd"/>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="14"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </v:textbox>
+                  </v:rect>
+                </v:group>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4705F58C" w14:textId="75869DB0" w:rsidR="000D419C" w:rsidRPr="00231776" w:rsidRDefault="000D419C" w:rsidP="000D419C">
-[...128 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="2B819682" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2577CB80" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FC6B1E8" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04A40B45" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2450FE74" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="523E7E4F" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42807231" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54A9A54E" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B378392" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BBF3088" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Figura 1. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00231776">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ilustración de una figura dimensional con ancho de una columna. Dimensiones de la figura ajustadas al ancho de una columna. Nombre de la figura (diagrama) escrito debajo de la imagen. (Calibri 8,5, justificado)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A02BE05" w14:textId="77777777" w:rsidR="00430D1F" w:rsidRDefault="00430D1F" w:rsidP="00256A8E">
-[...12 lines deleted...]
-    <w:p w14:paraId="1CC33221" w14:textId="77777777" w:rsidR="00A000CF" w:rsidRPr="00A000CF" w:rsidRDefault="00A000CF" w:rsidP="00DC25EF">
+    <w:p w14:paraId="20B5CFF6" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79F7E243" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Todas las tablas y figuras deberán ser referidas explícitamente en el texto (Figura 1, Tabla 1). Cada elemento deberá incluir un título claro y una indicación de fuente conforme al sistema autor–fecha.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="128D27BA" w14:textId="77777777" w:rsidR="00A000CF" w:rsidRPr="00A000CF" w:rsidRDefault="00A000CF" w:rsidP="00A000CF">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="35B012A3" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ejemplos:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C39C9E2" w14:textId="77777777" w:rsidR="00A000CF" w:rsidRPr="00A000CF" w:rsidRDefault="00A000CF" w:rsidP="00A000CF">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="3EC7B914" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Fuente: (Assmann 2005, 88)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6002CF99" w14:textId="77777777" w:rsidR="00A000CF" w:rsidRPr="00A000CF" w:rsidRDefault="00A000CF" w:rsidP="00A000CF">
-[...48 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="0F140125" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Fuente: Adaptado de (Hornung 1996, 15–18)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D7CA9DB" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Fuente: Elaboración propia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CC4D1E0" w14:textId="77777777" w:rsidR="00A000CF" w:rsidRDefault="00A000CF" w:rsidP="00A000CF">
-[...10 lines deleted...]
-    <w:p w14:paraId="38AA9DFE" w14:textId="4B13A70F" w:rsidR="00DC25EF" w:rsidRPr="00A000CF" w:rsidRDefault="00DC25EF" w:rsidP="00DC25EF">
+    <w:p w14:paraId="028CFFFE" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7645670C" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Las referencias completas deberán figurar en la bibliografía final.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FCEF160" w14:textId="233E3825" w:rsidR="00A000CF" w:rsidRDefault="00A000CF" w:rsidP="00DC25EF">
+    <w:p w14:paraId="5F8F24E8" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...48 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Además, deberá incluirse, cuando corresponda, el contexto arqueológico y número de inventario del objeto representado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1187B844" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EB4D655" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_heading=h.fp832mswszdc" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Normas de Estilo </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77E951CA" w14:textId="77777777" w:rsidR="00A31B05" w:rsidRPr="00A31B05" w:rsidRDefault="00A31B05" w:rsidP="00A31B05">
+    <w:p w14:paraId="1A8F3540" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...38 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las siguientes normas de estilo editorial deben aplicarse a todos los manuscritos </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>redactados en español. En los aspectos no especificados expresamente, la revista se atiene a la Ortografía de la lengua española (RAE, 2010), el Diccionario panhispánico de dudas y la Nueva gramática de la lengua española.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02FA9ED6" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63AC2F43" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Abreviaturas y siglas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1641863B" w14:textId="63DC657F" w:rsidR="00A31B05" w:rsidRDefault="00A31B05" w:rsidP="00A31B05">
+    <w:p w14:paraId="5F9E0E08" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Las abreviaturas deben llevar punto final (ed., vol., fig.), mientras que las siglas se escriben sin punto (RAE, ONU, ADN). En el caso del plural de las abreviaturas, no se duplica el punto, como en vol./vols. o fig./figs., y las siglas se presentan siempre en redonda, sin puntos intermedios ni marcas gráficas de plural (los PDF, varios ADN). Las abreviaturas latinas de uso común se escriben igualmente en redonda y con punto cuando corresponde, como p. ej., etc., et al. o íd., y debe evitarse en todos los casos el uso de puntuación redundante tras las abreviaturas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D084FA2" w14:textId="77777777" w:rsidR="00A31B05" w:rsidRPr="00A31B05" w:rsidRDefault="00A31B05" w:rsidP="00A31B05">
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="4D8D40F1" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F0136F1" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Uso de cursiva y versalitas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="378BAB28" w14:textId="6F25243A" w:rsidR="00A31B05" w:rsidRDefault="00A31B05" w:rsidP="00A31B05">
+    <w:p w14:paraId="2CA589C7" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>El uso de la cursiva debe limitarse al mínimo indispensable. No se escribirán en cursiva las abreviaturas latinas de uso común ni los extranjerismos plenamente integrados en el español, como status, curriculum o élite. La cursiva se reservará exclusivamente para aquellos términos no adaptados o de carácter técnico que requieran una explicación específica. Del mismo modo, el empleo de versalitas deberá restringirse a casos estrictamente necesarios y debidamente justificados.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A3EFD50" w14:textId="77777777" w:rsidR="00A31B05" w:rsidRPr="00A31B05" w:rsidRDefault="00A31B05" w:rsidP="00A31B05">
+    <w:p w14:paraId="65A3630B" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="481B8F56" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Abreviaturas específicas de la disciplina</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="097365A4" w14:textId="6A29CF50" w:rsidR="00A31B05" w:rsidRPr="00A31B05" w:rsidRDefault="00A31B05" w:rsidP="00A31B05">
+    <w:p w14:paraId="6456B71F" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Las abreviaturas técnicas o disciplinares deberán desarrollarse en su primera mención, seguidas de la abreviatura entre paréntesis: Periodo Dinástico Temprano (PDT).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B0EE985" w14:textId="77777777" w:rsidR="00A31B05" w:rsidRPr="00A31B05" w:rsidRDefault="00A31B05" w:rsidP="00A31B05">
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="6DBC1B24" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="646A3015" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Enlaces web</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203A1E7D" w14:textId="65AC8268" w:rsidR="00A31B05" w:rsidRDefault="00A31B05" w:rsidP="00A31B05">
+    <w:p w14:paraId="58C38725" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Siempre que sea posible, los enlaces web deberán integrarse mediante hipervínculos, evitando la inclusión de direcciones extensas en el cuerpo del texto. No se incorporarán enlaces web en notas al pie, salvo en casos debidamente justificados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60247766" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72055F8A" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ausencia de datos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="532F2904" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>web en notas al pie, salvo en casos debidamente justificados.</w:t>
-[...36 lines deleted...]
-    <w:p w14:paraId="3CF69D9D" w14:textId="35A0A04A" w:rsidR="00A31B05" w:rsidRPr="00A31B05" w:rsidRDefault="00A31B05" w:rsidP="00A31B05">
+        <w:t>Para datos editoriales desconocidos se utilizarán las abreviaturas normalizadas: s. l. (sin lugar), s. f. (sin fecha).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53457045" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="230B4A20" w14:textId="77777777" w:rsidR="00A000CF" w:rsidRPr="00A31B05" w:rsidRDefault="00A000CF" w:rsidP="00A000CF">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29F0DD89" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Aproximaciones cronológicas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="186F9BC7" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...41 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Las dataciones aproximadas se indicarán mediante c. (circa), en cursiva y con punto, sin espacio antes del numeral: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A31B05">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>c.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A31B05">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1200 a. C.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3296C436" w14:textId="77777777" w:rsidR="00A31B05" w:rsidRPr="00A31B05" w:rsidRDefault="00A31B05" w:rsidP="00A31B05">
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="0CB7CDF4" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0264C703" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Uso de mayúsculas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="222899DB" w14:textId="6280F8A6" w:rsidR="00A31B05" w:rsidRDefault="00D41F2F" w:rsidP="00D41F2F">
+    <w:p w14:paraId="6F33687F" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...54 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>El uso de las mayúsculas seguirá criterios semánticos y no enfáticos. Se escribirán en minúscula los nombres comunes de disciplinas, campos de estudio y periodos históricos (por ejemplo, asiriología, arqueología egipcia, Egipto antiguo), mientras que se emplearán mayúsculas en los nombres propios institucionales o en denominaciones históricas consolidadas, como Reino Medio o Ministerio de Antigüedades.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="223CC900" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10F7CEF5" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Coma</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="315AF837" w14:textId="31DE2270" w:rsidR="00A31B05" w:rsidRPr="00A31B05" w:rsidRDefault="00A31B05" w:rsidP="00D41F2F">
+    <w:p w14:paraId="0DCB4B33" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...56 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>En español no se utiliza la coma serial antes de y, o o ni, salvo en casos de ambigüedad semántica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B108DDD" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="551F22D0" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Fechas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CB0659A" w14:textId="0A95B757" w:rsidR="00A31B05" w:rsidRDefault="00D41F2F" w:rsidP="00D41F2F">
+    <w:p w14:paraId="26876300" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...70 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Las fechas deberán expresarse utilizando las formas a. C. y d. C., aunque se sugiere el uso de a.e.c. (antes de la era común) y e.c. (era común), con espacio entre la cifra y la abreviatura correspondiente. Las fechas completas seguirán el formato desarrollado propio del español, por ejemplo: 17 de agosto de 2018. Los rangos cronológicos no deberán abreviarse y se indicarán mediante guion largo, como en 2028–2020 a. C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32EDBDE2" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="659A5A7F" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Rayas y guiones</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48CD091F" w14:textId="31038A25" w:rsidR="00A31B05" w:rsidRDefault="00D41F2F" w:rsidP="00D41F2F">
+    <w:p w14:paraId="6D8E9A58" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...46 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>El guion largo (–) se utilizará para indicar rangos numéricos y cronológicos, sin espacios entre los elementos. La raya (—) se empleará para introducir incisos explicativos dentro de la oración, sin espacios exteriores. El guion corto (-) quedará reservado para palabras compuestas o casos de prefijación cuando corresponda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12C40481" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04ED76F3" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dinastías</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BAFCB0B" w14:textId="09A8B850" w:rsidR="00A31B05" w:rsidRPr="00A31B05" w:rsidRDefault="00A31B05" w:rsidP="00870544">
+    <w:p w14:paraId="24F8F097" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Las dinastías se escribirán preferentemente en números arábigos: dinastía 18, dinastía 26.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="320D4C53" w14:textId="77777777" w:rsidR="00A31B05" w:rsidRPr="00A31B05" w:rsidRDefault="00A31B05" w:rsidP="00A31B05">
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="7D32A00D" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A3312B4" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Superíndice</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="504423D4" w14:textId="316D1B0C" w:rsidR="00A31B05" w:rsidRDefault="00D41F2F" w:rsidP="00870544">
+    <w:p w14:paraId="34614029" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Los superíndices se emplearán únicamente para la expresión de los siglos, como en siglo XVIII. No se utilizarán superíndices en numerales ordinales, que deberán escribirse desarrollados, por ejemplo: primer lugar, y no 1.º lugar.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D7E6D5F" w14:textId="77777777" w:rsidR="00D41F2F" w:rsidRPr="00A31B05" w:rsidRDefault="00D41F2F" w:rsidP="00A31B05">
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="11E72449" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B67D19E" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Números</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1661B898" w14:textId="77777777" w:rsidR="00D41F2F" w:rsidRPr="00D41F2F" w:rsidRDefault="00D41F2F" w:rsidP="00D41F2F">
+    <w:p w14:paraId="08E19715" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Los números de cuatro cifras o más llevarán punto como separador de millares, por ejemplo: 2.000, 1.250.000. Los decimales se separarán mediante coma, como en 13,5 o 2.000,25. Los rangos numéricos se indicarán mediante guion largo y sin espacios, por ejemplo: 42–49.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DF0444D" w14:textId="77777777" w:rsidR="0014282D" w:rsidRPr="00D41F2F" w:rsidRDefault="0014282D" w:rsidP="00D41F2F">
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="516DBDB2" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A1330EC" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Referencias de página</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0745FD01" w14:textId="77777777" w:rsidR="00D41F2F" w:rsidRPr="00D41F2F" w:rsidRDefault="00D41F2F" w:rsidP="00D41F2F">
+    <w:p w14:paraId="4D48D714" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Las referencias a páginas se indicarán mediante guion largo y sin espacios entre los números, como en 26–27.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2307D007" w14:textId="77777777" w:rsidR="00D41F2F" w:rsidRPr="00D41F2F" w:rsidRDefault="00D41F2F" w:rsidP="00D41F2F">
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="7E6FF227" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27A9C4D8" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Comillas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73970F70" w14:textId="77777777" w:rsidR="00D41F2F" w:rsidRPr="00D41F2F" w:rsidRDefault="00D41F2F" w:rsidP="00D41F2F">
+    <w:p w14:paraId="36F163EB" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Se emplearán las comillas angulares </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D41F2F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(« »</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00D41F2F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">) como forma principal de citación. Las comillas dobles </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D41F2F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(“ ”</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00D41F2F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>) y simples (‘ ’) se utilizarán únicamente en niveles internos de citación. Las citas extensas, de más de cuatro líneas, se presentarán en un párrafo sangrado y sin comillas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05382591" w14:textId="77777777" w:rsidR="00D41F2F" w:rsidRPr="00D41F2F" w:rsidRDefault="00D41F2F" w:rsidP="00D41F2F">
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="6592F2DB" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="517B9625" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ortografía</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="385A8358" w14:textId="77777777" w:rsidR="00D41F2F" w:rsidRPr="00D41F2F" w:rsidRDefault="00D41F2F" w:rsidP="00D41F2F">
+    <w:p w14:paraId="0D3BFA70" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Se seguirá estrictamente la ortografía académica vigente de la Real Academia Española. Se evitarán grafías extranjerizantes innecesarias cuando exista una forma española asentada.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="036D9486" w14:textId="77777777" w:rsidR="00D41F2F" w:rsidRPr="00D41F2F" w:rsidRDefault="00D41F2F" w:rsidP="00D41F2F">
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="51034ADE" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="065BF8A0" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Unidades de medida</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BDA7F58" w14:textId="2EACB664" w:rsidR="00A31B05" w:rsidRPr="00A31B05" w:rsidRDefault="00D41F2F" w:rsidP="00D41F2F">
+    <w:p w14:paraId="115DBAAA" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...61 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Se utilizará el Sistema Internacional de Unidades (SI). La cifra y la unidad deberán separarse siempre mediante un espacio, por ejemplo: 1 cm, 28 mm, 250 μm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53CEC97F" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F1500C0" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>DISCUSIÓN (Calibri 10 negrita a la izquierda y en mayúscula)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23CAAA02" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La discusión tiene por objetivo interpretar los resultados a la luz de la bibliografía </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>DISCUSIÓN (Calibri 10 negrita a la izquierda</w:t>
-[...22 lines deleted...]
-    <w:p w14:paraId="53ADE642" w14:textId="698EF86B" w:rsidR="00256A8E" w:rsidRPr="00231776" w:rsidRDefault="00256A8E" w:rsidP="00256A8E">
+        <w:t>especializada y de los debates académicos actuales. En este apartado se analizarán las convergencias y divergencias entre los hallazgos del estudio y las propuestas de otros autores, evaluando su alcance, implicancias teóricas y limitaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30E8C38D" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="110F6F3B" w14:textId="2453C3CB" w:rsidR="00256A8E" w:rsidRPr="00231776" w:rsidRDefault="00256A8E" w:rsidP="00256A8E">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Asimismo, se deben señalar las contribuciones específicas del trabajo al campo de estudio, así como las perspectivas que se abren para futuras investigaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CA2D43B" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="03ED2E11" w14:textId="77777777" w:rsidR="00256A8E" w:rsidRPr="00231776" w:rsidRDefault="00256A8E" w:rsidP="00256A8E">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>El texto debe redactarse en fuente Calibri 10, alineación justificada y con una sangría de 0.6 cm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DB4DDBC" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EAB4A57" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>CONCLUSIÓN</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(Calibri 10 negrita a la izquierda y en mayúscula)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C4FCBA9" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>La conclusión debe sintetizar de manera concisa los principales resultados y aportes del estudio, retomando los objetivos planteados en la introducción. No se deben introducir nuevos datos ni interpretaciones no desarrolladas previamente en el texto. De ser pertinente, puede incluirse una reflexión final sobre la relevancia historiográfica, metodológica o interpretativa del trabajo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C450D5A" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>El texto debe redactarse en fuente Calibri 10, alineación justificada y con una sangría de 0.6 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37CDFB98" w14:textId="46014F8C" w:rsidR="00256A8E" w:rsidRPr="00231776" w:rsidRDefault="00256A8E" w:rsidP="00256A8E">
+    <w:p w14:paraId="101E1263" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CB40786" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>DECLARACIÓN DE AUTORÍA (Calibri 10 negrita a la izquierda y en mayúscula)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51919C49" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...64 lines deleted...]
-    <w:p w14:paraId="15A626C4" w14:textId="2E9698C5" w:rsidR="00256A8E" w:rsidRPr="00231776" w:rsidRDefault="00256A8E" w:rsidP="00256A8E">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>La contribución de los autores se declara de acuerdo con la taxonomía CRediT (Contributor Roles Taxonomy). Cada autor debe ser identificado únicamente en aquellos roles en los que haya participado de manera sustantiva.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A25790E" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...184 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Por favor, visita </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:tgtFrame="_new" w:history="1">
-        <w:r w:rsidRPr="00231776">
+      <w:hyperlink r:id="rId11">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="467886"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://credit.niso.org/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00231776">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> para más información.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79845FD8" w14:textId="77777777" w:rsidR="00292F07" w:rsidRPr="00231776" w:rsidRDefault="00292F07" w:rsidP="00292F07">
+    <w:p w14:paraId="6AA1F470" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>El texto debe redactarse en fuente Calibri 10, alineación justificada y con una sangría de 0.6 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00503A35" w14:textId="77777777" w:rsidR="00292F07" w:rsidRPr="00231776" w:rsidRDefault="00292F07" w:rsidP="00256A8E">
-[...63 lines deleted...]
-    <w:p w14:paraId="74E6C323" w14:textId="6A2CDC39" w:rsidR="00E028C8" w:rsidRPr="00E028C8" w:rsidRDefault="00E028C8" w:rsidP="00E028C8">
+    <w:p w14:paraId="622B4B2C" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31EFB2B3" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>DECLARACIÓN DE CONFLICTOS DE INTERÉS (Calibri 10 negrita a la izquierda y en mayúscula)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53A73D17" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...89 lines deleted...]
-    <w:p w14:paraId="16973F68" w14:textId="77777777" w:rsidR="008B0E8B" w:rsidRPr="008B0E8B" w:rsidRDefault="008B0E8B" w:rsidP="008B0E8B">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todos los autores deberán completar y firmar un formulario de declaración de conflictos de interés, indicando explícitamente la existencia o inexistencia de vínculos </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>personales, académicos, institucionales o financieros que puedan influir en los resultados o interpretaciones del estudio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51DF80CF" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="065D5CCB" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>DECLARACIÓN DE FINANCIACIÓN (Calibri 10 negrita a la izquierda y en mayúscula)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46BD982F" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Esta sección informa de manera explícita las fuentes de financiación que han apoyado el desarrollo de la investigación, ya sea mediante aportes económicos, institucionales o logísticos. En caso de no existir financiación externa, deberá indicarse expresamente que el estudio se realizó sin apoyo financiero específico.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D18DA3F" w14:textId="43683313" w:rsidR="008B0E8B" w:rsidRPr="008B0E8B" w:rsidRDefault="008B0E8B" w:rsidP="008B0E8B">
+    <w:p w14:paraId="72842501" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>El texto debe redactarse en fuente Calibri 10, alineación justificada y con una sangría de 0,6 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D91AABF" w14:textId="77777777" w:rsidR="008B0E8B" w:rsidRDefault="008B0E8B" w:rsidP="008B0E8B">
-[...65 lines deleted...]
-    <w:p w14:paraId="35E17AF5" w14:textId="77777777" w:rsidR="003313B7" w:rsidRPr="00231776" w:rsidRDefault="003313B7" w:rsidP="003313B7">
+    <w:p w14:paraId="528C80B6" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7332AEF0" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>AGRADECIMIENTOS (Calibri 10 negrita a la izquierda y en mayúscula)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A6E31CF" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Esta sección describe la gratitud hacia quienes han ayudado, tanto material como económicamente.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="583A11F6" w14:textId="684CC004" w:rsidR="003313B7" w:rsidRPr="00231776" w:rsidRDefault="003313B7" w:rsidP="003313B7">
+    <w:p w14:paraId="7079BF84" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>El texto debe redactarse en fuente Calibri 10, alineación justificada y con una sangría de 0.6 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C5492D1" w14:textId="77777777" w:rsidR="003313B7" w:rsidRPr="00231776" w:rsidRDefault="003313B7" w:rsidP="003313B7">
+    <w:p w14:paraId="09B52BC2" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...58 lines deleted...]
-    <w:p w14:paraId="3F7067A7" w14:textId="77777777" w:rsidR="00CF79A9" w:rsidRPr="00CF79A9" w:rsidRDefault="00CF79A9" w:rsidP="00CF79A9">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="065C6E3F" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>BIBLIOGRAFÍA (Calibri 10 negrita a la izquierda y en mayúscula)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22FE2647" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...31 lines deleted...]
-    <w:p w14:paraId="392FA5C4" w14:textId="77777777" w:rsidR="00CF79A9" w:rsidRPr="00CF79A9" w:rsidRDefault="00CF79A9" w:rsidP="00CF79A9">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>La bibliografía final deberá incluir exclusivamente las obras citadas en el texto y presentarse conforme al sistema autor–fecha del Chicago Manual of Style (18ª edición). Las referencias se ordenarán alfabéticamente por apellido del autor y, cuando exista más de una obra de un mismo autor, cronológicamente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B0F3EE6" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>En conformidad con Chicago 18, el lugar de publicación se omitirá en todas las referencias, salvo en casos excepcionales en que su inclusión resulte necesaria para evitar ambigüedad o para la correcta identificación de la obra.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="690C9C95" w14:textId="77777777" w:rsidR="00CF79A9" w:rsidRPr="00CF79A9" w:rsidRDefault="00CF79A9" w:rsidP="00CF79A9">
+    <w:p w14:paraId="62ECAD82" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...22 lines deleted...]
-    <w:p w14:paraId="1C6F2241" w14:textId="1044E90D" w:rsidR="00CF79A9" w:rsidRDefault="00CF79A9" w:rsidP="00CF79A9">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cada entrada deberá consignar el apellido y el nombre de pila completos de los autores. En obras con múltiples autores, se utilizará “and” antes del último autor. En el caso de cuatro o más autores, podrán indicarse todos o abreviarse en el texto como et al.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CC937A8" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Cuando la naturaleza del trabajo lo requiera, las fuentes primarias y secundarias podrán organizarse en secciones separadas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15B8A833" w14:textId="77777777" w:rsidR="00CF79A9" w:rsidRDefault="00CF79A9" w:rsidP="00CF79A9">
-[...67 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="3E69034B" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DB0373A" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ejemplos de referencias:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C4383E3" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Libros:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5087B071" w14:textId="77777777" w:rsidR="000852EE" w:rsidRPr="000852EE" w:rsidRDefault="000852EE" w:rsidP="000852EE">
-[...30 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="552770CF" w14:textId="77777777" w:rsidR="00B31779" w:rsidRPr="000B1B40" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bottéro, Jean. 2001. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005907AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Religion in Ancient Mesopotamia</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B63567">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="005907AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000852EE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="000B1B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>University of Chicago Press.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0088CF39" w14:textId="77777777" w:rsidR="000852EE" w:rsidRPr="000852EE" w:rsidRDefault="000852EE" w:rsidP="000852EE">
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="651F8AC4" w14:textId="77777777" w:rsidR="00B31779" w:rsidRPr="000B1B40" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="061B6BAE" w14:textId="77777777" w:rsidR="00B31779" w:rsidRPr="000B1B40" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Parker, Bradley J., y Catherine P. Foster, eds. 2012. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000852EE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="000B1B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>New Perspectives on Household Archaeology</w:t>
       </w:r>
-      <w:r w:rsidRPr="000852EE">
-[...74 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="000B1B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. Eisenbrauns.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64FEA9F5" w14:textId="77777777" w:rsidR="00B31779" w:rsidRPr="000B1B40" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18CAFB3E" w14:textId="77777777" w:rsidR="00B31779" w:rsidRPr="000B1B40" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Scheidel, Walter. 2017. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B1B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The Great Leveler: Violence and the History of Inequality from the Stone Age to the Twenty-First Century</w:t>
       </w:r>
-      <w:r w:rsidRPr="000852EE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="000B1B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. Princeton University Press.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38F2605B" w14:textId="77777777" w:rsidR="000852EE" w:rsidRDefault="000852EE" w:rsidP="000852EE">
-[...86 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="3E1527D4" w14:textId="77777777" w:rsidR="00B31779" w:rsidRPr="000B1B40" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CA5D398" w14:textId="77777777" w:rsidR="00B31779" w:rsidRPr="000B1B40" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Capítulos de libros:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10B3576C" w14:textId="77777777" w:rsidR="00B31779" w:rsidRPr="000B1B40" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Pollock, Susan. 1999. “Ancient Mesopotamia: The Eden that Never Was.” En </w:t>
       </w:r>
-      <w:r w:rsidRPr="000852EE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="000B1B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ancient Mesopotamia: The Eden that Never Was</w:t>
       </w:r>
-      <w:r w:rsidRPr="000852EE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="000B1B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, 45–78. Cambridge University Press.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73490DF0" w14:textId="77777777" w:rsidR="000852EE" w:rsidRPr="000852EE" w:rsidRDefault="000852EE" w:rsidP="000852EE">
-[...64 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="4B2D7E9C" w14:textId="77777777" w:rsidR="00B31779" w:rsidRPr="000B1B40" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B5EFF3D" w14:textId="77777777" w:rsidR="00B31779" w:rsidRPr="000B1B40" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Horden, Peregrine, y Nicholas Purcell. 2000. “The Corrupting Sea.” En</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B1B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> The Corrupting Sea: A Study of Mediterranean History</w:t>
       </w:r>
-      <w:r w:rsidRPr="000852EE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="000B1B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, 123–172. Blackwell.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="711EA801" w14:textId="77777777" w:rsidR="000852EE" w:rsidRPr="00A000CF" w:rsidRDefault="000852EE" w:rsidP="000852EE">
-[...85 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="76729575" w14:textId="77777777" w:rsidR="00B31779" w:rsidRPr="000B1B40" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24DCA297" w14:textId="77777777" w:rsidR="00B31779" w:rsidRPr="000B1B40" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Artículos de revista:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F5642B6" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Little, Lester K. 2007. “Plague Historiography and the Black Death.” </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Journal</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:t>Journal of Medieval History</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 33: 1–15.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B4A215F" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15EF30E0" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tesis:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1432C27E" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">García, María. 2015. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:t>Enfermedad y ritual en Mesopotamia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Tesis doctoral, Universidad Complutense de Madrid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A5C0954" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37DEC624" w14:textId="77777777" w:rsidR="00B31779" w:rsidRPr="000B1B40" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Actas de congreso:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="786418D5" w14:textId="77777777" w:rsidR="00B31779" w:rsidRPr="000B1B40" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hays, J. N. 2010. “Epidemics and Society in Classical Antiquity.” En </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B1B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Proceedings of the Classical Association Conference</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B1B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, 101–118. Oxford University Press.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3319A7B4" w14:textId="77777777" w:rsidR="00B31779" w:rsidRPr="000B1B40" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A4375D6" w14:textId="77777777" w:rsidR="00B31779" w:rsidRPr="000B1B40" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Recursos web:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="090C7D98" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">World Bank. 2023. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B1B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...285 lines deleted...]
-          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>World Development Indicators</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF79A9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="000B1B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:tgtFrame="_new" w:history="1">
-        <w:r w:rsidRPr="00B63567">
+      <w:hyperlink r:id="rId12">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="467886"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://data.worldbank.org/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7F25EBF0" w14:textId="77777777" w:rsidR="00CF79A9" w:rsidRPr="00B63567" w:rsidRDefault="00CF79A9" w:rsidP="0057493C">
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="3F3AE498" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="516073C9" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Bases de datos / corpus digitales:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6343648D" w14:textId="662D0ABD" w:rsidR="0014282D" w:rsidRPr="000852EE" w:rsidRDefault="00CF79A9" w:rsidP="0057493C">
-[...48 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="7C46B451" w14:textId="77777777" w:rsidR="00B31779" w:rsidRPr="000B1B40" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thesaurus Linguae Aegyptiae. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B1B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">2022. Berlin-Brandenburg Academy of Sciences. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:tgtFrame="_new" w:history="1">
-        <w:r w:rsidRPr="000852EE">
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidRPr="000B1B40">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="467886"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://thesaurus-linguae-aegyptiae.de/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="17FBEB61" w14:textId="77777777" w:rsidR="00CF79A9" w:rsidRPr="000852EE" w:rsidRDefault="00CF79A9" w:rsidP="0057493C">
-[...121 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="3F808083" w14:textId="77777777" w:rsidR="00B31779" w:rsidRPr="000B1B40" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FCEE972" w14:textId="77777777" w:rsidR="00B31779" w:rsidRPr="000B1B40" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Fuentes primarias (ediciones modernas):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FDE9BAB" w14:textId="77777777" w:rsidR="00B31779" w:rsidRPr="000B1B40" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Thucydides. 2009. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B02898">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="000B1B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>History of the Peloponnesian War</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B02898">
-[...136 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="000B1B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. Traducido por Martin Hammond. Oxford University Press.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A06E67C" w14:textId="77777777" w:rsidR="00B31779" w:rsidRPr="000B1B40" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15C4E42A" w14:textId="77777777" w:rsidR="00B31779" w:rsidRPr="000B1B40" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Documentos institucionales:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D71CCD1" w14:textId="77777777" w:rsidR="00B31779" w:rsidRPr="000B1B40" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">UNESCO. 2020. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000852EE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="000B1B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>World Heritage Report</w:t>
       </w:r>
-      <w:r w:rsidRPr="000852EE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="000B1B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. UNESCO.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0363D9CC" w14:textId="77777777" w:rsidR="00CF79A9" w:rsidRPr="000852EE" w:rsidRDefault="00CF79A9" w:rsidP="0057493C">
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="51CB322F" w14:textId="77777777" w:rsidR="00B31779" w:rsidRPr="000B1B40" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B51211E" w14:textId="77777777" w:rsidR="00B31779" w:rsidRPr="000B1B40" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Material audiovisual:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3616D048" w14:textId="5BA9555B" w:rsidR="00CF79A9" w:rsidRPr="00B63567" w:rsidRDefault="00CF79A9" w:rsidP="0057493C">
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="72707940" w14:textId="77777777" w:rsidR="00B31779" w:rsidRPr="000B1B40" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">National Geographic. 2015. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF79A9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="000B1B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Egypt’s Lost Tombs</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF79A9">
-[...92 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="000B1B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. Documental.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FE8881B" w14:textId="77777777" w:rsidR="00B31779" w:rsidRPr="000B1B40" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76BA5763" w14:textId="77777777" w:rsidR="00B31779" w:rsidRPr="000B1B40" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Casos sin fecha:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65B75A2A" w14:textId="77777777" w:rsidR="00B31779" w:rsidRPr="000B1B40" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">British Library. s. f. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B02898">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="000B1B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Medieval Manuscripts Collection</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B02898">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="000B1B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CB289D6" w14:textId="77777777" w:rsidR="00CF79A9" w:rsidRPr="00B02898" w:rsidRDefault="00CF79A9" w:rsidP="0057493C">
-[...33 lines deleted...]
-    <w:p w14:paraId="13958AF7" w14:textId="6437732E" w:rsidR="00E8676A" w:rsidRPr="00231776" w:rsidRDefault="00E8676A" w:rsidP="00E8676A">
+    <w:p w14:paraId="460AD7FF" w14:textId="77777777" w:rsidR="00B31779" w:rsidRPr="000B1B40" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="290D2A34" w14:textId="77777777" w:rsidR="00B31779" w:rsidRPr="000B1B40" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7918DB30" w14:textId="77777777" w:rsidR="00B31779" w:rsidRPr="000B1B40" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="499DB985" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="01E8EAAD" wp14:editId="5F7F93DC">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4D826B2A" wp14:editId="1F5604C6">
             <wp:extent cx="838200" cy="295275"/>
-            <wp:effectExtent l="0" t="0" r="0" b="9525"/>
-[...3 lines deleted...]
-            </wp:cNvGraphicFramePr>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="10" name="image1.png"/>
+            <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="8" name="Imagen 8"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="image1.png"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId14"/>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="838200" cy="295275"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F0B76C7" w14:textId="77777777" w:rsidR="008F224F" w:rsidRPr="00CF79A9" w:rsidRDefault="008F224F" w:rsidP="008F224F">
+    <w:p w14:paraId="42E31189" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Todas las obras citadas en el texto deberán figurar en la bibliografía final, y viceversa. Se exigirá coherencia absoluta entre las citas en el texto y las referencias bibliográficas. El cumplimiento de estas normas será requisito para la aceptación del manuscrito.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FF3BA23" w14:textId="702BE560" w:rsidR="00A238C4" w:rsidRPr="00615563" w:rsidRDefault="00A238C4" w:rsidP="008F224F">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="1C249607" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00A238C4" w:rsidRPr="00615563" w:rsidSect="008C0330">
+    <w:sectPr w:rsidR="00B31779">
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
-      <w:cols w:num="2" w:space="708"/>
+      <w:cols w:num="2" w:space="720" w:equalWidth="0">
+        <w:col w:w="3897" w:space="708"/>
+        <w:col w:w="3897" w:space="0"/>
+      </w:cols>
       <w:titlePg/>
-      <w:docGrid w:linePitch="360"/>
-      <w15:footnoteColumns w:val="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6FE217B7" w14:textId="77777777" w:rsidR="006C1EE6" w:rsidRDefault="006C1EE6" w:rsidP="00501660">
+    <w:p w14:paraId="35AB51E5" w14:textId="77777777" w:rsidR="001765B5" w:rsidRDefault="001765B5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63A869FA" w14:textId="77777777" w:rsidR="006C1EE6" w:rsidRDefault="006C1EE6" w:rsidP="00501660">
+    <w:p w14:paraId="0A15DA35" w14:textId="77777777" w:rsidR="001765B5" w:rsidRDefault="001765B5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...4 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{6AE81CB2-BFED-4A93-9D2F-73D257BC3277}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{0E037F7F-B002-4482-835F-C2AD785D6DF3}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{4119EC93-C534-46C9-A80A-B152D0A78824}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Noto Sans Symbols">
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{2E15FBD1-9017-413B-B7FA-DFE50161A340}"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{CAD54A45-5F41-4C87-896E-1EB8A8BE32EC}"/>
+    <w:embedItalic r:id="rId6" w:fontKey="{77F95B1D-1C54-4C8B-9213-EC870567F1DB}"/>
+  </w:font>
+  <w:font w:name="Play">
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{C05ADBF3-6E23-4A98-B171-5FFDCDEC3081}"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...18 lines deleted...]
-  </w:font>
   <w:font w:name="Tenorite">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000003" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{93CB9967-D388-4A3C-9670-52AC5DEA6498}"/>
   </w:font>
-  <w:font w:name="Trlit_CG Times">
-    <w:panose1 w:val="020B0500000000000000"/>
+  <w:font w:name="CG Times">
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{E8C4D566-99AF-4E6B-ACDE-C18962F778E0}"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId10" w:fontKey="{794F9A07-1E9B-45F3-82B7-BEDD13910DC5}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:sdt>
-[...7 lines deleted...]
-    <w:sdtEndPr>
+  <w:p w14:paraId="6EA28072" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Tenorite" w:hAnsi="Tenorite" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Tenorite" w:eastAsia="Tenorite" w:hAnsi="Tenorite" w:cs="Tenorite"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-    </w:sdtEndPr>
-[...54 lines deleted...]
-  </w:sdt>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Tenorite" w:eastAsia="Tenorite" w:hAnsi="Tenorite" w:cs="Tenorite"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Tenorite" w:eastAsia="Tenorite" w:hAnsi="Tenorite" w:cs="Tenorite"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Tenorite" w:eastAsia="Tenorite" w:hAnsi="Tenorite" w:cs="Tenorite"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="000B1B40">
+      <w:rPr>
+        <w:rFonts w:ascii="Tenorite" w:eastAsia="Tenorite" w:hAnsi="Tenorite" w:cs="Tenorite"/>
+        <w:noProof/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Tenorite" w:eastAsia="Tenorite" w:hAnsi="Tenorite" w:cs="Tenorite"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:sdt>
-[...34 lines deleted...]
-  <w:p w14:paraId="56EB6FB2" w14:textId="77777777" w:rsidR="00D9315E" w:rsidRDefault="00D9315E">
+  <w:p w14:paraId="3D5E78BC" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:pStyle w:val="Piedepgina"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="6C4AA986" w14:textId="77777777" w:rsidR="00B31779" w:rsidRDefault="00B31779">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A5CC260" w14:textId="77777777" w:rsidR="006C1EE6" w:rsidRDefault="006C1EE6" w:rsidP="00501660">
+    <w:p w14:paraId="1BD452E0" w14:textId="77777777" w:rsidR="001765B5" w:rsidRDefault="001765B5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66B94D8E" w14:textId="77777777" w:rsidR="006C1EE6" w:rsidRDefault="006C1EE6" w:rsidP="00501660">
+    <w:p w14:paraId="2588825F" w14:textId="77777777" w:rsidR="001765B5" w:rsidRDefault="001765B5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30072C33"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="C8DACF3E">
+    <w:nsid w:val="7C6F00EA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6590AA26"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="340A0003" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="340A0005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="340A0001" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="340A0003" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="340A0005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="340A0001" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="340A0003" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="340A0005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1983920200">
+  <w:num w:numId="1" w16cid:durableId="996226478">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:embedTrueTypeFonts/>
+  <w:proofState w:grammar="clean"/>
+  <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00501660"/>
-[...144 lines deleted...]
-    <w:rsid w:val="00FE44F4"/>
+    <w:rsidRoot w:val="00B31779"/>
+    <w:rsid w:val="000B1B40"/>
+    <w:rsid w:val="001765B5"/>
+    <w:rsid w:val="002643C4"/>
+    <w:rsid w:val="004439A4"/>
+    <w:rsid w:val="005066FA"/>
+    <w:rsid w:val="005907AA"/>
+    <w:rsid w:val="00B31779"/>
+    <w:rsid w:val="00B8614C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="58EFC030"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{DC21D252-2C3A-4DDE-B95D-F3CA92027AEC}"/>
+  <w14:docId w14:val="573F6628"/>
+  <w15:docId w15:val="{D5AFB88B-2F6E-4E8C-A910-BD2F77E349E3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:kern w:val="2"/>
+        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="es-CL" w:eastAsia="en-US" w:bidi="ar-SA"/>
-        <w14:ligatures w14:val="standardContextual"/>
+        <w:lang w:val="es-CL" w:eastAsia="es-CL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9179,1128 +7182,630 @@
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00501660"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+      <w:color w:val="0F4761"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo2Car"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00501660"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+      <w:color w:val="0F4761"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo3Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00501660"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo4Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00501660"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo5Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00501660"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo6Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00501660"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
-[...64 lines deleted...]
-      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:color w:val="595959"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
-[...115 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="TtuloCar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00501660"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
-      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...15 lines deleted...]
-      <w:kern w:val="28"/>
+      <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subttulo">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="SubttuloCar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00501660"/>
-[...4 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:spacing w:val="15"/>
+      <w:color w:val="595959"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubttuloCar">
-[...186 lines deleted...]
-    <w:rsid w:val="00680CCC"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
+    <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblBorders>
-[...6 lines deleted...]
-      </w:tblBorders>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textonotapie">
-[...36 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...83 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.gif"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.gif"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thesaurus-linguae-aegyptiae.de/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.worldbank.org/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thesaurus-linguae-aegyptiae.de/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.worldbank.org/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhKwEXfhFWRpMRIpapZ8qc4OVDjJA==">CgMxLjAyDmguanZsd3pzcjdkNmhkMg5oLjN6cTFxbnJqaXI4czIOaC42eHZrazc1NHN4MHMyDmguZnA4MzJtc3dzemRjOAByITFfT2ZGOTRmQ1NzeFFyRXM2T0pCNGlaUDdLeV9tc2Fzdg==</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B0C40B3-C3C7-416E-A22B-0BBEE9BBC37A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>3330</Words>
-  <Characters>18317</Characters>
+  <Words>3320</Words>
+  <Characters>18262</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>152</Lines>
   <Paragraphs>43</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21604</CharactersWithSpaces>
+  <CharactersWithSpaces>21539</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ZOTERO_PREF_1">
     <vt:lpwstr>&lt;data data-version="3" zotero-version="7.0.16"&gt;&lt;session id="GT0d0H57"/&gt;&lt;style id="http://www.zotero.org/styles/chicago-notes-bibliography" locale="es-ES" hasBibliography="1" bibliographyStyleHasBeenSet="0"/&gt;&lt;prefs&gt;&lt;pref name="fieldType" value="Field"/&gt;&lt;pr</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ZOTERO_PREF_2">
     <vt:lpwstr>ef name="automaticJournalAbbreviations" value="true"/&gt;&lt;pref name="noteType" value="1"/&gt;&lt;/prefs&gt;&lt;/data&gt;</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="GrammarlyDocumentId">
     <vt:lpwstr>1f5e7bcc-ca0f-44d2-b7b8-e91af92b39b5</vt:lpwstr>
   </property>
 </Properties>
 </file>