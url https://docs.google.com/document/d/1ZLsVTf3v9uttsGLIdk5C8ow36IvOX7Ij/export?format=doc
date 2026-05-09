--- v0 (2026-02-11)
+++ v1 (2026-05-09)
@@ -50,59 +50,51 @@
         <w:t>学校確認リスト</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック"/>
         </w:rPr>
-        <w:t>　当該生徒が、こうち未来創造グローバル人材育成事業へ応募する</w:t>
-[...7 lines deleted...]
-        <w:t>にあたり、募集要項・留学計画書等の内容を確認し、応募要件を満たしていることを確認しました。</w:t>
+        <w:t>　当該生徒が、こうち未来創造グローバル人材育成事業へ応募するにあたり、募集要項・留学計画書等の内容を確認し、応募要件を満たしていることを確認しました。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="11"/>
         <w:tblW w:w="6550" w:type="dxa"/>
         <w:tblInd w:w="1538" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
@@ -1222,84 +1214,95 @@
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>　</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1118" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="588" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:tl2br w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:tr2bl w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-[...22 lines deleted...]
-                </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="default" w:ascii="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック"/>
+                  <w:sz w:val="22"/>
+                </w:rPr>
+                <w:id w:val="596752582"/>
+                <w14:checkbox>
+                  <w14:checkedState w14:font="Wingdings" w14:val="00FE"/>
+                  <w14:uncheckedState w14:font="ＭＳ ゴシック" w14:val="2610"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rFonts w:hint="default"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:p>
-[...1 lines deleted...]
-          </w:sdt>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>　</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7479" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:tl2br w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:tr2bl w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="0"/>
               <w:widowControl w:val="1"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
@@ -1371,84 +1374,95 @@
                 <w:rFonts w:hint="default" w:ascii="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1127" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="588" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:tl2br w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:tr2bl w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-[...22 lines deleted...]
-                </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="default" w:ascii="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック"/>
+                  <w:sz w:val="22"/>
+                </w:rPr>
+                <w:id w:val="596752582"/>
+                <w14:checkbox>
+                  <w14:checkedState w14:font="Wingdings" w14:val="00FE"/>
+                  <w14:uncheckedState w14:font="ＭＳ ゴシック" w14:val="2610"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rFonts w:hint="default"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:p>
-[...1 lines deleted...]
-          </w:sdt>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>　</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7479" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:tl2br w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:tr2bl w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="0"/>
               <w:widowControl w:val="1"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
@@ -1519,84 +1533,95 @@
                 <w:rFonts w:hint="default" w:ascii="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1130" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="588" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:tl2br w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:tr2bl w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-[...22 lines deleted...]
-                </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="default" w:ascii="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック"/>
+                  <w:sz w:val="22"/>
+                </w:rPr>
+                <w:id w:val="596752582"/>
+                <w14:checkbox>
+                  <w14:checkedState w14:font="Wingdings" w14:val="00FE"/>
+                  <w14:uncheckedState w14:font="ＭＳ ゴシック" w14:val="2610"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rFonts w:hint="default"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:p>
-[...1 lines deleted...]
-          </w:sdt>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>　</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7479" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:tl2br w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:tr2bl w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="0"/>
               <w:widowControl w:val="1"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
@@ -1702,50 +1727,52 @@
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="default" w:ascii="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1090276204"/>
                 <w14:checkbox>
                   <w14:checkedState w14:font="Wingdings" w14:val="00FE"/>
                   <w14:uncheckedState w14:font="ＭＳ ゴシック" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rFonts w:hint="default"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
+                <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+                <w:bookmarkEnd w:id="0"/>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>　</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7479" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:tl2br w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:tr2bl w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2062,84 +2089,95 @@
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>　</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1115" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="588" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:tl2br w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:tr2bl w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-[...22 lines deleted...]
-                </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="default" w:ascii="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック"/>
+                  <w:sz w:val="22"/>
+                </w:rPr>
+                <w:id w:val="596752582"/>
+                <w14:checkbox>
+                  <w14:checkedState w14:font="Wingdings" w14:val="00FE"/>
+                  <w14:uncheckedState w14:font="ＭＳ ゴシック" w14:val="2610"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rFonts w:hint="default"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:p>
-[...1 lines deleted...]
-          </w:sdt>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>　</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7479" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:tl2br w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:tr2bl w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="0"/>
               <w:widowControl w:val="1"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック"/>
                 <w:sz w:val="22"/>
               </w:rPr>
@@ -2652,84 +2690,95 @@
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>　</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1178" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="588" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:tl2br w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:tr2bl w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-[...22 lines deleted...]
-                </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="default" w:ascii="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック"/>
+                  <w:sz w:val="22"/>
+                </w:rPr>
+                <w:id w:val="596752582"/>
+                <w14:checkbox>
+                  <w14:checkedState w14:font="Wingdings" w14:val="00FE"/>
+                  <w14:uncheckedState w14:font="ＭＳ ゴシック" w14:val="2610"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rFonts w:hint="default"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:p>
-[...1 lines deleted...]
-          </w:sdt>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>　</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7479" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:tl2br w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:tr2bl w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="0"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック"/>
@@ -3755,84 +3804,95 @@
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>　</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1177" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:tl2br w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:tr2bl w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-[...22 lines deleted...]
-                </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="default" w:ascii="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック"/>
+                  <w:sz w:val="22"/>
+                </w:rPr>
+                <w:id w:val="596752582"/>
+                <w14:checkbox>
+                  <w14:checkedState w14:font="Wingdings" w14:val="00FE"/>
+                  <w14:uncheckedState w14:font="ＭＳ ゴシック" w14:val="2610"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rFonts w:hint="default"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:p>
-[...1 lines deleted...]
-          </w:sdt>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>　</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7476" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:tl2br w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:tr2bl w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="0"/>
               <w:widowControl w:val="1"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
@@ -4449,84 +4509,95 @@
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>　</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1902" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:tl2br w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:tr2bl w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-[...22 lines deleted...]
-                </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="default" w:ascii="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック"/>
+                  <w:sz w:val="22"/>
+                </w:rPr>
+                <w:id w:val="596752582"/>
+                <w14:checkbox>
+                  <w14:checkedState w14:font="Wingdings" w14:val="00FE"/>
+                  <w14:uncheckedState w14:font="ＭＳ ゴシック" w14:val="2610"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rFonts w:hint="default"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:p>
-[...1 lines deleted...]
-          </w:sdt>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>　</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7476" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:tl2br w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:tr2bl w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="0"/>
               <w:widowControl w:val="1"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
@@ -4750,50 +4821,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapelayout v:ext="edit"/>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:hAnsi="Century" w:eastAsia="ＭＳ 明朝"/>
         <w:kern w:val="2"/>
       </w:rPr>
     </w:rPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:style w:type="paragraph" w:styleId="0" w:default="1">
     <w:name w:val="Normal"/>
     <w:next w:val="0"/>
     <w:link w:val="0"/>
     <w:uiPriority w:val="0"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="0"/>
     <w:next w:val="0"/>
     <w:link w:val="17"/>
     <w:uiPriority w:val="0"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>