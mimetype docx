--- v0 (2026-06-20)
+++ v1 (2026-08-21)
@@ -25,51 +25,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">PRASHANT YADAV                                                                            </w:t>
+        <w:t xml:space="preserve">          RAVI NANGLIYA                                                                            </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
@@ -79,107 +79,107 @@
         <w:pStyle w:val="Heading4"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Address</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">:- Bhoopsera,Bansur,Kotputli-Behror (Rajasthan) 301402</w:t>
+        <w:t xml:space="preserve">:- Regaran Mohalla, Dev Doongri, Madanganj, Kishangarh, Ajmer </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="1040"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.2uerapjx4bj4" w:id="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mob No.- +91 78xxxxxx</w:t>
+        <w:t xml:space="preserve">Mob No. - +91 9783661219</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="1040"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.tu7d3kx1pss3" w:id="1"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Email id : py0180xx66@gmail.com</w:t>
+        <w:t xml:space="preserve">Email id : ravinangliya031@gmail.com</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="1040" w:hanging="1040"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
@@ -458,315 +458,200 @@
         <w:t xml:space="preserve"> From </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">RBSE </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">in</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> year 2017 With 73.83% .</w:t>
+        <w:t xml:space="preserve"> year 2024 With 62.70% .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">12th From RBSE in year 2019 With 72.40%.</w:t>
+        <w:t xml:space="preserve">12th From RBSE in year 2026 With 63.8%.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
-      <w:pPr>
-[...22 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
-          <w:u w:val="single"/>
-[...65 lines deleted...]
-        <w:jc w:val="both"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
-        </w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hobbies : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
-[...22 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Playing ESport</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Travel </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Listening Music</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:br w:type="textWrapping"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
@@ -782,144 +667,144 @@
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Father’s name</w:t>
         <w:tab/>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">          Mr. RxxxxLal</w:t>
+        <w:t xml:space="preserve">         Phoolchand Nangliya</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth              :          05/07/2003</w:t>
+        <w:t xml:space="preserve">Date of birth              :          12/10/2007</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="none"/>
@@ -962,51 +847,51 @@
           <w:szCs w:val="26"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve"> : </w:t>
         <w:tab/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Male</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="none"/>
@@ -1025,51 +910,51 @@
           <w:szCs w:val="26"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Marital Status</w:t>
         <w:tab/>
         <w:t xml:space="preserve"> :</w:t>
         <w:tab/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Unmarried </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
@@ -1103,152 +988,234 @@
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Nationality</w:t>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve"> :</w:t>
         <w:tab/>
         <w:t xml:space="preserve"> Indian</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="360"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
           <w:u w:val="single"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Declaration</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
-      <w:pPr>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">I hereby declare that the information furnished above is true to the best of</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">my knowledge.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plece;............................</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">DATE </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">………………</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                               ( </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ravi Nangaliya )</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                      </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">                                               </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -1273,338 +1240,338 @@
       <w:footerReference r:id="rId11" w:type="first"/>
       <w:footerReference r:id="rId12" w:type="even"/>
       <w:pgSz w:h="16839" w:w="11907" w:orient="portrait"/>
       <w:pgMar w:bottom="540" w:top="720" w:left="1080" w:right="0" w:header="720" w:footer="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Arial"/>
   <w:font w:name="Georgia"/>
   <w:font w:name="Times New Roman"/>
   <w:font w:name="Courier New"/>
   <w:font w:name="Noto Sans Symbols">
     <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
     <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4680"/>
         <w:tab w:val="right" w:leader="none" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
-[...94 lines deleted...]
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4680"/>
         <w:tab w:val="right" w:leader="none" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-      <w:rPr/>
-[...7 lines deleted...]
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
-</w:hdr>
+</w:ftr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4680"/>
         <w:tab w:val="right" w:leader="none" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+    <w:pPr>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4680"/>
+        <w:tab w:val="right" w:leader="none" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr/>
+      <w:pict>
+        <v:shape id="PowerPlusWaterMarkObject1" style="position:absolute;width:584.6160029868157pt;height:108.95051850549912pt;rotation:315;z-index:-503316481;mso-position-horizontal-relative:margin;mso-position-horizontal:center;mso-position-vertical-relative:margin;mso-position-vertical:center;" fillcolor="#c0c0c0" stroked="f" type="#_x0000_t136">
+          <v:fill angle="0" opacity="21627f"/>
+          <v:textpath fitshape="t" string="शिवाय E-MITRA" style="font-family:&amp;quot;Palanquin&amp;quot;;font-size:1pt;font-weight:bold;font-style:italic;"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+    <w:pPr>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4680"/>
+        <w:tab w:val="right" w:leader="none" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr/>
       <w:pict>
         <v:shape id="PowerPlusWaterMarkObject2" style="position:absolute;width:584.6160029868157pt;height:108.95051850549912pt;rotation:315;z-index:-503316481;mso-position-horizontal-relative:margin;mso-position-horizontal:center;mso-position-vertical-relative:margin;mso-position-vertical:center;" fillcolor="#c0c0c0" stroked="f" type="#_x0000_t136">
           <v:fill angle="0" opacity="21627f"/>
           <v:textpath fitshape="t" string="शिवाय E-MITRA" style="font-family:&amp;quot;Palanquin&amp;quot;;font-size:1pt;font-weight:bold;font-style:italic;"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4680"/>
         <w:tab w:val="right" w:leader="none" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr/>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4680"/>
         <w:tab w:val="right" w:leader="none" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="right"/>
       <w:rPr/>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr/>
       <w:fldChar w:fldCharType="begin"/>
@@ -1830,168 +1797,55 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
-[...108 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:compat>
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>