--- v0 (2026-02-27)
+++ v1 (2026-07-13)
@@ -8,206 +8,206 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ac"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="449"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="1518"/>
+        <w:gridCol w:w="469"/>
+        <w:gridCol w:w="2087"/>
+        <w:gridCol w:w="677"/>
+        <w:gridCol w:w="668"/>
+        <w:gridCol w:w="1930"/>
+        <w:gridCol w:w="2344"/>
+        <w:gridCol w:w="2413"/>
+        <w:gridCol w:w="1969"/>
+        <w:gridCol w:w="1200"/>
+        <w:gridCol w:w="1631"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F06BFE" w:rsidRPr="00637AC2" w14:paraId="460F2D71" w14:textId="77777777" w:rsidTr="00637AC2">
+      <w:tr w:rsidR="00F06BFE" w:rsidRPr="00637AC2" w14:paraId="460F2D71" w14:textId="77777777" w:rsidTr="000275D9">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="431" w:type="dxa"/>
+            <w:tcW w:w="464" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="47F9C594" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
             <w:r w:rsidRPr="00637AC2">
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2312" w:type="dxa"/>
+            <w:tcW w:w="2178" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="541D9E73" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
             <w:r w:rsidRPr="00637AC2">
               <w:t>Наименование товара, работ, услуг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="606" w:type="dxa"/>
+            <w:tcW w:w="668" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0F5479E5" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
             <w:r w:rsidRPr="00637AC2">
               <w:t>Ед. изм.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="598" w:type="dxa"/>
+            <w:tcW w:w="660" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="36D5110C" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
             <w:r w:rsidRPr="00637AC2">
               <w:t>Кол-во</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1666" w:type="dxa"/>
+            <w:tcW w:w="1899" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="26FBBE72" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
             <w:r w:rsidRPr="00637AC2">
               <w:t>Наименование показателя, характеристики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2016" w:type="dxa"/>
+            <w:tcW w:w="2305" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="22C5E106" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
             <w:r w:rsidRPr="00637AC2">
               <w:t>Тип характеристики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2289" w:type="dxa"/>
+            <w:tcW w:w="2372" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C567335" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
             <w:r w:rsidRPr="00637AC2">
               <w:t>Значение показателя, установленное заказчиком</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2181" w:type="dxa"/>
+            <w:tcW w:w="2055" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3B8E6B6E" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
             <w:r w:rsidRPr="00637AC2">
               <w:t>Предложение участника</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1048" w:type="dxa"/>
+            <w:tcW w:w="1182" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="61BC371F" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
             <w:r w:rsidRPr="00637AC2">
               <w:t>Ед. изм. значения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1413" w:type="dxa"/>
+            <w:tcW w:w="1605" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0C9B8A24" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
             <w:r w:rsidRPr="00637AC2">
               <w:t>Обоснование</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06BFE" w:rsidRPr="00637AC2" w14:paraId="1E5B69A5" w14:textId="77777777" w:rsidTr="00637AC2">
+      <w:tr w:rsidR="00F06BFE" w:rsidRPr="00637AC2" w14:paraId="1E5B69A5" w14:textId="77777777" w:rsidTr="000275D9">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="431" w:type="dxa"/>
+            <w:tcW w:w="464" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F4F21E4" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
             <w:r w:rsidRPr="00637AC2">
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2312" w:type="dxa"/>
+            <w:tcW w:w="2178" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6BA8E95C" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRDefault="00637AC2">
             <w:r w:rsidRPr="00637AC2">
               <w:t>Стол ученический двухместный регулируемый по высоте и углу наклона столешницы на квадратной труб</w:t>
             </w:r>
             <w:r>
               <w:t>е</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71DC693D" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRDefault="00637AC2">
             <w:r w:rsidRPr="00637AC2">
               <w:t>Код КТРУ:</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00637AC2">
               <w:t>31.01.12.122-00000004</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50F597F1" w14:textId="77777777" w:rsidR="00F06BFE" w:rsidRDefault="00F06BFE">
             <w:r>
@@ -300,2542 +300,2409 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1035304" cy="1095495"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="606" w:type="dxa"/>
+            <w:tcW w:w="668" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44177CE4" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00637AC2">
               <w:t>шт</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="598" w:type="dxa"/>
+            <w:tcW w:w="660" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="541F050D" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
             <w:r w:rsidRPr="00637AC2">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1666" w:type="dxa"/>
+            <w:tcW w:w="1899" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4511B5D7" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
             <w:r w:rsidRPr="00637AC2">
               <w:t>Назначение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2016" w:type="dxa"/>
+            <w:tcW w:w="2305" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5379C515" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
             <w:r w:rsidRPr="00637AC2">
               <w:t>Дополнительная характеристика, обусловленная потребностью заказчика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2289" w:type="dxa"/>
+            <w:tcW w:w="2372" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="018A9784" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
             <w:r w:rsidRPr="00637AC2">
               <w:t>Стол для учебных заведений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2181" w:type="dxa"/>
+            <w:tcW w:w="2055" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3CE3511C" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1048" w:type="dxa"/>
+            <w:tcW w:w="1182" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77AB74D0" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
             <w:r w:rsidRPr="00637AC2">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1413" w:type="dxa"/>
+            <w:tcW w:w="1605" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="07AD4C79" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00637AC2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06BFE" w:rsidRPr="00637AC2" w14:paraId="5AD253C4" w14:textId="77777777" w:rsidTr="00637AC2">
+      <w:tr w:rsidR="00F06BFE" w:rsidRPr="00637AC2" w14:paraId="5AD253C4" w14:textId="77777777" w:rsidTr="000275D9">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="431" w:type="dxa"/>
+            <w:tcW w:w="464" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="33F08E72" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2312" w:type="dxa"/>
+            <w:tcW w:w="2178" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E958B66" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="606" w:type="dxa"/>
+            <w:tcW w:w="668" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A1195AE" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="598" w:type="dxa"/>
+            <w:tcW w:w="660" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4FA814F1" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1666" w:type="dxa"/>
+            <w:tcW w:w="1899" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E384E7E" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
             <w:r w:rsidRPr="00637AC2">
               <w:t>Соответствие стандартам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2016" w:type="dxa"/>
+            <w:tcW w:w="2305" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="51283C05" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
             <w:r w:rsidRPr="00637AC2">
               <w:t>Дополнительная характеристика, обусловленная законодательством</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2289" w:type="dxa"/>
+            <w:tcW w:w="2372" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0F937C96" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
             <w:r w:rsidRPr="00637AC2">
               <w:t>Соответствует ГОСТ 22046-2016, СанПиН 2.4.2.3286-15, СП 2.4.3648-20, сертифицирован по ТР ТС 025/2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2181" w:type="dxa"/>
+            <w:tcW w:w="2055" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="281F4822" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1048" w:type="dxa"/>
+            <w:tcW w:w="1182" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="531EF852" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
             <w:r w:rsidRPr="00637AC2">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1413" w:type="dxa"/>
+            <w:tcW w:w="1605" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="662955ED" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00637AC2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06BFE" w:rsidRPr="00637AC2" w14:paraId="58AF2AA5" w14:textId="77777777" w:rsidTr="00637AC2">
+      <w:tr w:rsidR="00F06BFE" w:rsidRPr="00637AC2" w14:paraId="2A4515B3" w14:textId="77777777" w:rsidTr="000275D9">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="431" w:type="dxa"/>
-[...91 lines deleted...]
-          <w:p w14:paraId="0B6C66C4" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:tcW w:w="464" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5303D3AE" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2178" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54DCAEF3" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="313079F8" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="660" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2BC3E2D5" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1899" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14E1C0A6" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:t>Каркас</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33A86DC8" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:t>Дополнительная характеристика, обусловленная прочностными требованиями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2372" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F886473" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:t>Стальные профильные трубы 20×20 мм и 25×25 мм, толщина стенки 1,2 мм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E8284F8" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1182" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4033D4DE" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:t>мм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F7A1A06" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00637AC2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Участник предоставляет копию протокола</w:t>
+              <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06BFE" w:rsidRPr="00637AC2" w14:paraId="2A4515B3" w14:textId="77777777" w:rsidTr="00637AC2">
+      <w:tr w:rsidR="00F06BFE" w:rsidRPr="00637AC2" w14:paraId="11628B26" w14:textId="77777777" w:rsidTr="000275D9">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="431" w:type="dxa"/>
-[...91 lines deleted...]
-          <w:p w14:paraId="1F7A1A06" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:tcW w:w="464" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="375E2C60" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2178" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32D92921" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="500BB10D" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="660" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B94264C" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1899" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D8E2500" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:t>Материал столешницы и экрана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="412E4059" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:t>Дополнительная характеристика, обусловленная долговечностью и гигиеной</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2372" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26677DE3" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:t>ЛДСП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B5521FD" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1182" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C05CD6A" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:t>—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45A62191" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00637AC2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06BFE" w:rsidRPr="00637AC2" w14:paraId="11628B26" w14:textId="77777777" w:rsidTr="00637AC2">
+      <w:tr w:rsidR="00F06BFE" w:rsidRPr="00637AC2" w14:paraId="1AA52777" w14:textId="77777777" w:rsidTr="000275D9">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="431" w:type="dxa"/>
-[...96 lines deleted...]
-          <w:p w14:paraId="45A62191" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:tcW w:w="464" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C80F19F" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2178" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49C218CF" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="363E91F2" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="660" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1971B51A" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1899" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A3D6529" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:t>Толщина ЛДСП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="605EB101" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:t>Дополнительная характеристика, обусловленная прочностью и долговечностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2372" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2BB96EC6" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>16 мм (возможна замена на 22 мм или 32 мм по согласованию)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03DB5BA1" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1182" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1156DDB9" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:t>мм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C84B874" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00637AC2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Участник указывает точное соответствие </w:t>
-[...7 lines deleted...]
-              <w:t>требуемому значению</w:t>
+              <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06BFE" w:rsidRPr="00637AC2" w14:paraId="1AA52777" w14:textId="77777777" w:rsidTr="00637AC2">
+      <w:tr w:rsidR="00F06BFE" w:rsidRPr="00637AC2" w14:paraId="00203E1F" w14:textId="77777777" w:rsidTr="000275D9">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="431" w:type="dxa"/>
-[...59 lines deleted...]
-          <w:p w14:paraId="2BB96EC6" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:tcW w:w="464" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CE7B43B" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2178" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6FFA1785" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68652C38" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="660" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C5E578F" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1899" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A51BC0E" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:t>Углы столешницы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CA813EA" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:t>Дополнительная характеристика, обусловленная безопасностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2372" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6710E600" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
             <w:r w:rsidRPr="00637AC2">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>16 мм (возможна замена на 22 мм или 32 мм по согласованию)</w:t>
-[...29 lines deleted...]
-          <w:p w14:paraId="4C84B874" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+              <w:t>Прямые (по умолчанию) или закруглённые R-50 мм (по согласованию)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E5480B8" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1182" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5ADAC9D7" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:t>—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="167E2363" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00637AC2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06BFE" w:rsidRPr="00637AC2" w14:paraId="00203E1F" w14:textId="77777777" w:rsidTr="00637AC2">
+      <w:tr w:rsidR="00F06BFE" w:rsidRPr="00637AC2" w14:paraId="439B873C" w14:textId="77777777" w:rsidTr="000275D9">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="431" w:type="dxa"/>
-[...94 lines deleted...]
-          <w:p w14:paraId="167E2363" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:tcW w:w="464" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6FFBE4BB" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2178" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D82BFFD" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C0C1DE9" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="660" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47E434AF" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1899" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18C5EA87" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:t>Размер столешницы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BC3056C" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:t>Дополнительная характеристика, обусловленная эргономикой</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2372" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03B3EBE9" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:t>1200×500 мм — соответствует требованиям ГОСТ и СанПиН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="286DFDDF" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1182" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1EB11EA5" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:t>мм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BF15020" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00637AC2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06BFE" w:rsidRPr="00637AC2" w14:paraId="439B873C" w14:textId="77777777" w:rsidTr="00637AC2">
+      <w:tr w:rsidR="00F06BFE" w:rsidRPr="00637AC2" w14:paraId="191808F3" w14:textId="77777777" w:rsidTr="000275D9">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="431" w:type="dxa"/>
-[...91 lines deleted...]
-          <w:p w14:paraId="0BF15020" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:tcW w:w="464" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="409FD7B2" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2178" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F22ABC5" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="002471D2" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="660" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="112F432F" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1899" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D3116E6" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:t>Экран</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F485FEF" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:t>Дополнительная характеристика, обусловленная жёсткостью конструкции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2372" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="569532D5" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:t>Из ЛДСП 16 мм, повышает жёсткость и обеспечивает зонирование пространства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34CBFB82" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1182" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="107C73CF" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:t>—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11738DEA" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00637AC2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06BFE" w:rsidRPr="00637AC2" w14:paraId="191808F3" w14:textId="77777777" w:rsidTr="00637AC2">
+      <w:tr w:rsidR="00F06BFE" w:rsidRPr="00637AC2" w14:paraId="108EC3D1" w14:textId="77777777" w:rsidTr="000275D9">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="431" w:type="dxa"/>
-[...91 lines deleted...]
-          <w:p w14:paraId="11738DEA" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:tcW w:w="464" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A1C1BEE" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2178" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33686881" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="477DFE0C" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="660" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4787DC63" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1899" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="421EAD7D" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:t>Регулировка по ростовым группам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DF260FD" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:t>Дополнительная характеристика, обусловленная эргономикой</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2372" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="467F95D0" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2–4, 3–5, 4–6, 5–7 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00637AC2">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>гр.р</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00637AC2">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27A3267A" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1182" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3907EEF6" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:t>мм / гр.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="006728A4" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00637AC2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06BFE" w:rsidRPr="00637AC2" w14:paraId="108EC3D1" w14:textId="77777777" w:rsidTr="00637AC2">
+      <w:tr w:rsidR="00F06BFE" w:rsidRPr="00637AC2" w14:paraId="746E6664" w14:textId="77777777" w:rsidTr="000275D9">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="431" w:type="dxa"/>
-[...108 lines deleted...]
-          <w:p w14:paraId="006728A4" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:tcW w:w="464" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4FFAF128" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2178" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="690277A2" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1EB467AE" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="660" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09FA5249" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1899" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6333665A" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:t>Регулировка угла наклона столешницы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45EA6E80" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:t>Дополнительная характеристика, обусловленная эргономикой и здоровьем школьника</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2372" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D9DFC3E" w14:textId="75AA3D32" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:t>Полуавтоматический механизм «РАСТОМАТ» с 5 положениями от 2° до 10°</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40E2A4E6" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1182" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51DCE53E" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:t>°</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="225365A0" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00637AC2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06BFE" w:rsidRPr="00637AC2" w14:paraId="746E6664" w14:textId="77777777" w:rsidTr="00637AC2">
+      <w:tr w:rsidR="00F06BFE" w:rsidRPr="00637AC2" w14:paraId="319F5972" w14:textId="77777777" w:rsidTr="000275D9">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="431" w:type="dxa"/>
-[...100 lines deleted...]
-          <w:p w14:paraId="225365A0" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:tcW w:w="464" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A5AFE2B" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2178" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FD58A92" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E31B96F" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="660" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34A3D295" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1899" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BD27041" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:t>Крепление столешницы и экрана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23292417" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:t>Дополнительная характеристика, обусловленная надёжностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2372" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C5A3BDA" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:t>Болты мебельные М6×25 мм + гайка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2CB70E8F" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1182" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05B6613D" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:t>—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40BD1A1B" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00637AC2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Участник указывает точное соответствие </w:t>
-[...7 lines deleted...]
-              <w:t>требуемому значению</w:t>
+              <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06BFE" w:rsidRPr="00637AC2" w14:paraId="319F5972" w14:textId="77777777" w:rsidTr="00637AC2">
+      <w:tr w:rsidR="00F06BFE" w:rsidRPr="00637AC2" w14:paraId="53C0CFB3" w14:textId="77777777" w:rsidTr="000275D9">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="431" w:type="dxa"/>
-[...91 lines deleted...]
-          <w:p w14:paraId="40BD1A1B" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:tcW w:w="464" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="493749DF" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2178" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6919D995" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FBD26B6" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="660" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3682D814" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1899" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54A84770" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:t>Крючки для портфеля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56C97B2A" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:t>Дополнительная характеристика, обусловленная функциональностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2372" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A86CE2E" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:t>2 приварных крючка, расположенных на безопасной высоте</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70A07EF8" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1182" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5833DC24" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00637AC2">
+              <w:t>шт</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58912838" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00637AC2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06BFE" w:rsidRPr="00637AC2" w14:paraId="53C0CFB3" w14:textId="77777777" w:rsidTr="00637AC2">
+      <w:tr w:rsidR="00F06BFE" w:rsidRPr="00637AC2" w14:paraId="78952C74" w14:textId="77777777" w:rsidTr="000275D9">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="431" w:type="dxa"/>
-[...93 lines deleted...]
-          <w:p w14:paraId="58912838" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:tcW w:w="464" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26ECDA53" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2178" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="678062E3" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="435E9C45" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="660" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F9DDBEF" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1899" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="060B23A3" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:t>Защита концов труб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7462E673" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:t xml:space="preserve">Дополнительная характеристика, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00637AC2">
+              <w:lastRenderedPageBreak/>
+              <w:t>обусловленная безопасностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2372" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="112FB980" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:lastRenderedPageBreak/>
+              <w:t>Пластмассовые заглушки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6EEC1061" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1182" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="713D51DF" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:t>—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="587AC2EF" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00637AC2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Участник указывает точное соответствие требуемому значению</w:t>
+              <w:t xml:space="preserve">Участник указывает точное соответствие </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00637AC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06BFE" w:rsidRPr="00637AC2" w14:paraId="78952C74" w14:textId="77777777" w:rsidTr="00637AC2">
+      <w:tr w:rsidR="00F06BFE" w:rsidRPr="00637AC2" w14:paraId="6865BFDE" w14:textId="77777777" w:rsidTr="000275D9">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="431" w:type="dxa"/>
-[...79 lines deleted...]
-          <w:p w14:paraId="713D51DF" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:tcW w:w="464" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DD751FC" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2178" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1870DD22" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CE017C0" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="660" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BFBF5A4" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1899" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C0B8D11" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:t>Тип покрытия каркаса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="322F7BA6" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:t>Дополнительная характеристика, обусловленная устойчивостью к внешним воздействиям</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2372" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62A76B2A" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:t>Порошковая краска</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4BC71E9F" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1182" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30EE96F9" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
             <w:r w:rsidRPr="00637AC2">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1413" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="587AC2EF" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C22A6CC" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00637AC2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06BFE" w:rsidRPr="00637AC2" w14:paraId="6865BFDE" w14:textId="77777777" w:rsidTr="00637AC2">
+      <w:tr w:rsidR="00F06BFE" w:rsidRPr="00637AC2" w14:paraId="57C21188" w14:textId="77777777" w:rsidTr="000275D9">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="431" w:type="dxa"/>
-[...79 lines deleted...]
-          <w:p w14:paraId="30EE96F9" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:tcW w:w="464" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="227E86BC" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2178" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B03A107" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0545755E" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="660" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54B4594F" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1899" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25D31473" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:t>Стойкость покрытия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DC45712" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:t>Дополнительная характеристика, обусловленная условиями эксплуатации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2372" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="604D1877" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:t>К царапинам, УФ-излучению и атмосферным воздействиям</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08B07FA6" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1182" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="761DC4CA" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
             <w:r w:rsidRPr="00637AC2">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1413" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="4C22A6CC" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F137024" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00637AC2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06BFE" w:rsidRPr="00637AC2" w14:paraId="57C21188" w14:textId="77777777" w:rsidTr="00637AC2">
+      <w:tr w:rsidR="00F06BFE" w:rsidRPr="00637AC2" w14:paraId="515189AE" w14:textId="77777777" w:rsidTr="000275D9">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="431" w:type="dxa"/>
-[...79 lines deleted...]
-          <w:p w14:paraId="761DC4CA" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:tcW w:w="464" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B27835E" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2178" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45E79BBE" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="614EA5C2" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="660" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2139E63C" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1899" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45424EB5" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:t>Цвет каркаса (по RAL)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1BD25777" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:t>Дополнительная характеристика, обусловленная дизайном интерьера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2372" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F721E4F" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00637AC2">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>белый (9016), бежевый (1001), серый (7040), коричневый (8017), чёрный (9005), ДРУГОЙ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0801B1BE" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1182" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="440C6F02" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
             <w:r w:rsidRPr="00637AC2">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1413" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="6F137024" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C0B8747" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00637AC2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Участник указывает точное соответствие требуемому значению</w:t>
+              <w:t>Участник перечисляет все доступные цвета</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06BFE" w:rsidRPr="00637AC2" w14:paraId="515189AE" w14:textId="77777777" w:rsidTr="00637AC2">
+      <w:tr w:rsidR="00F06BFE" w:rsidRPr="00637AC2" w14:paraId="35835639" w14:textId="77777777" w:rsidTr="000275D9">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="431" w:type="dxa"/>
-[...63 lines deleted...]
-          <w:p w14:paraId="6F721E4F" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:tcW w:w="464" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="401BBEB7" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2178" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0370388B" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0335D99B" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="660" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43E9D01F" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1899" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BE213AC" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:t>Цвет столешницы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B19993C" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:t>Дополнительная характеристика, обусловленная дизайном интерьера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2372" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10184E12" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00637AC2">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...1 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">бук, вишня </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00637AC2">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...18 lines deleted...]
-          <w:p w14:paraId="440C6F02" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+              <w:t>оксфорд</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00637AC2">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, крем, ольха, орех </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00637AC2">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>таволато</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00637AC2">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, итальянский орех, серый, белый, ясень </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00637AC2">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>шимо</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00637AC2">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>, ДРУГОЙ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F77AFA8" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1182" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D9A6C76" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
             <w:r w:rsidRPr="00637AC2">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1413" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="2C0B8747" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="283FE00F" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00637AC2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Участник перечисляет все </w:t>
-[...7 lines deleted...]
-              <w:t>доступные цвета</w:t>
+              <w:t>Участник перечисляет все доступные цвета</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06BFE" w:rsidRPr="00637AC2" w14:paraId="35835639" w14:textId="77777777" w:rsidTr="00637AC2">
+      <w:tr w:rsidR="00F06BFE" w:rsidRPr="00637AC2" w14:paraId="176BA455" w14:textId="77777777" w:rsidTr="000275D9">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="431" w:type="dxa"/>
-[...141 lines deleted...]
-          <w:p w14:paraId="283FE00F" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:tcW w:w="464" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A8F9A15" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2178" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4216D525" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00FBCB28" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="660" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56AD616C" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1899" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="547F464C" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:t>Устойчивость (угол опрокидывания)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31B8C3A7" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:t>Дополнительная характеристика, обусловленная безопасностью при эксплуатации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2372" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1836A2AE" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:t>Не менее 14° (фактически — 26°)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="030BABDB" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1182" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71CC9E56" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:t>°</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51E348C6" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00637AC2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Участник перечисляет все доступные цвета</w:t>
+              <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06BFE" w:rsidRPr="00637AC2" w14:paraId="176BA455" w14:textId="77777777" w:rsidTr="00637AC2">
+      <w:tr w:rsidR="00F06BFE" w:rsidRPr="00637AC2" w14:paraId="572013B1" w14:textId="77777777" w:rsidTr="000275D9">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="431" w:type="dxa"/>
-[...91 lines deleted...]
-          <w:p w14:paraId="51E348C6" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:tcW w:w="464" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="178C0089" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2178" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70FD4F53" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40D90EE6" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="660" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="621D6F2F" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1899" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E3F51EA" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:t>Прочность конструкции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E3650CD" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:t xml:space="preserve">Дополнительная характеристика, обусловленная </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00637AC2">
+              <w:lastRenderedPageBreak/>
+              <w:t>безопасностью при эксплуатации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2372" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04C6BDAA" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:r w:rsidRPr="00637AC2">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Выдерживает статическую </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00637AC2">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">нагрузку до 200 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00637AC2">
+              <w:t>даН</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00637AC2">
+              <w:t xml:space="preserve"> на столешницу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5766D987" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1182" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FB407C8" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00637AC2">
+              <w:t>даН</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="589B412C" w14:textId="77777777" w:rsidR="00637AC2" w:rsidRPr="00637AC2" w:rsidRDefault="00637AC2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00637AC2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Участник указывает точное соответствие требуемому значению</w:t>
-[...113 lines deleted...]
-            <w:pPr>
+              <w:t xml:space="preserve">Участник указывает точное соответствие </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00637AC2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t>Участник указывает точное соответствие требуемому значению</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="280B70A5" w14:textId="77777777" w:rsidR="00FB30C9" w:rsidRDefault="00FB30C9"/>
-    <w:sectPr w:rsidR="00FB30C9" w:rsidSect="00732D1D">
+    <w:sectPr w:rsidR="00FB30C9" w:rsidSect="000275D9">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
-      <w:pgMar w:top="1701" w:right="1134" w:bottom="850" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00732D1D"/>
+    <w:rsid w:val="000275D9"/>
     <w:rsid w:val="0005039A"/>
     <w:rsid w:val="004B10B2"/>
     <w:rsid w:val="00637AC2"/>
     <w:rsid w:val="00732D1D"/>
+    <w:rsid w:val="007A776F"/>
     <w:rsid w:val="00DB4099"/>
     <w:rsid w:val="00E1464F"/>
     <w:rsid w:val="00F06BFE"/>
     <w:rsid w:val="00FB30C9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -4104,54 +3971,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>666</Words>
-  <Characters>3798</Characters>
+  <Words>637</Words>
+  <Characters>3635</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
+  <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4456</CharactersWithSpaces>
+  <CharactersWithSpaces>4264</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Марина П</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>