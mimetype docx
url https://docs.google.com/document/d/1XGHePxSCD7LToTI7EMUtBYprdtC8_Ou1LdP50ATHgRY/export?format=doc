--- v3 (2026-03-19)
+++ v4 (2026-05-08)
@@ -190,140 +190,140 @@
           <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1) Circle the place you would most like to visit online </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
           <wp:anchor allowOverlap="1" behindDoc="0" distB="114300" distT="114300" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4133850</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>409575</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2000250" cy="1704975"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapTopAndBottom distB="114300" distT="114300"/>
-            <wp:docPr id="5" name="image1.png"/>
+            <wp:docPr id="5" name="image3.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image1.png"/>
+                    <pic:cNvPr id="0" name="image3.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:srcRect b="14762" l="67419" r="2962" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2000250" cy="1704975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
           <wp:anchor allowOverlap="1" behindDoc="0" distB="114300" distT="114300" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-561974</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>409575</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2162175" cy="1704975"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapTopAndBottom distB="114300" distT="114300"/>
-            <wp:docPr id="8" name="image1.png"/>
+            <wp:docPr id="8" name="image3.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image1.png"/>
+                    <pic:cNvPr id="0" name="image3.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:srcRect b="14762" l="0" r="67983" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2162175" cy="1704975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
           <wp:anchor allowOverlap="1" behindDoc="0" distB="114300" distT="114300" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1600200</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>409575</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2457450" cy="1704975"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapTopAndBottom distB="114300" distT="114300"/>
-            <wp:docPr id="4" name="image1.png"/>
+            <wp:docPr id="4" name="image3.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image1.png"/>
+                    <pic:cNvPr id="0" name="image3.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:srcRect b="14762" l="31171" r="32440" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2457450" cy="1704975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
@@ -528,56 +528,56 @@
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="144" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="45" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                   <wp:extent cx="1457325" cy="1257300"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="6" name="image3.png"/>
+                  <wp:docPr id="6" name="image2.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image3.png"/>
+                          <pic:cNvPr id="0" name="image2.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7"/>
                           <a:srcRect b="4329" l="0" r="76662" t="36797"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1457325" cy="1257300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -685,56 +685,56 @@
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Kalam" w:cs="Kalam" w:eastAsia="Kalam" w:hAnsi="Kalam"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Kalam" w:cs="Kalam" w:eastAsia="Kalam" w:hAnsi="Kalam"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Kalam" w:cs="Kalam" w:eastAsia="Kalam" w:hAnsi="Kalam"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                   <wp:extent cx="971550" cy="1104900"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="7" name="image3.png"/>
+                  <wp:docPr id="7" name="image2.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image3.png"/>
+                          <pic:cNvPr id="0" name="image2.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7"/>
                           <a:srcRect b="36797" l="48744" r="36189" t="12987"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="971550" cy="1104900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -773,56 +773,56 @@
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Kalam" w:cs="Kalam" w:eastAsia="Kalam" w:hAnsi="Kalam"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Kalam" w:cs="Kalam" w:eastAsia="Kalam" w:hAnsi="Kalam"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Kalam" w:cs="Kalam" w:eastAsia="Kalam" w:hAnsi="Kalam"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                   <wp:extent cx="742950" cy="800100"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="2" name="image3.png"/>
+                  <wp:docPr id="2" name="image2.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image3.png"/>
+                          <pic:cNvPr id="0" name="image2.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7"/>
                           <a:srcRect b="61472" l="65288" r="23191" t="2165"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="742950" cy="800100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -869,56 +869,56 @@
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Kalam" w:cs="Kalam" w:eastAsia="Kalam" w:hAnsi="Kalam"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Kalam" w:cs="Kalam" w:eastAsia="Kalam" w:hAnsi="Kalam"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                   <wp:extent cx="1938338" cy="706497"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="3" name="image3.png"/>
+                  <wp:docPr id="3" name="image2.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image3.png"/>
+                          <pic:cNvPr id="0" name="image2.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7"/>
                           <a:srcRect b="25974" l="62777" r="5613" t="40260"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1938338" cy="706497"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -1338,56 +1338,56 @@
           <w:vAlign w:val="top"/>
         </w:tcPr>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
           <w:pPr>
             <w:pageBreakBefore w:val="0"/>
             <w:widowControl w:val="0"/>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
               <w:sz w:val="22.799999237060547"/>
               <w:szCs w:val="22.799999237060547"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:b w:val="1"/>
               <w:bCs w:val="1"/>
               <w:color w:val="ffffff"/>
               <w:sz w:val="48"/>
               <w:szCs w:val="48"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                 <wp:extent cx="547688" cy="457903"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                <wp:docPr id="1" name="image2.png"/>
+                <wp:docPr id="1" name="image1.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image2.png"/>
+                        <pic:cNvPr id="0" name="image1.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:srcRect b="0" l="27128" r="28191" t="0"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="547688" cy="457903"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
@@ -1712,59 +1712,59 @@
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tcPr/>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-boldItalic.ttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PermanentMarker-regular.ttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Kalam-regular.ttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Kalam-bold.ttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>