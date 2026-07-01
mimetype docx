--- v4 (2026-05-08)
+++ v5 (2026-07-01)
@@ -528,56 +528,56 @@
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="144" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="45" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                   <wp:extent cx="1457325" cy="1257300"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="6" name="image2.png"/>
+                  <wp:docPr id="6" name="image1.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image2.png"/>
+                          <pic:cNvPr id="0" name="image1.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7"/>
                           <a:srcRect b="4329" l="0" r="76662" t="36797"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1457325" cy="1257300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -685,56 +685,56 @@
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Kalam" w:cs="Kalam" w:eastAsia="Kalam" w:hAnsi="Kalam"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Kalam" w:cs="Kalam" w:eastAsia="Kalam" w:hAnsi="Kalam"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Kalam" w:cs="Kalam" w:eastAsia="Kalam" w:hAnsi="Kalam"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                   <wp:extent cx="971550" cy="1104900"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="7" name="image2.png"/>
+                  <wp:docPr id="7" name="image1.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image2.png"/>
+                          <pic:cNvPr id="0" name="image1.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7"/>
                           <a:srcRect b="36797" l="48744" r="36189" t="12987"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="971550" cy="1104900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -773,56 +773,56 @@
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Kalam" w:cs="Kalam" w:eastAsia="Kalam" w:hAnsi="Kalam"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Kalam" w:cs="Kalam" w:eastAsia="Kalam" w:hAnsi="Kalam"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Kalam" w:cs="Kalam" w:eastAsia="Kalam" w:hAnsi="Kalam"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                   <wp:extent cx="742950" cy="800100"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="2" name="image2.png"/>
+                  <wp:docPr id="2" name="image1.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image2.png"/>
+                          <pic:cNvPr id="0" name="image1.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7"/>
                           <a:srcRect b="61472" l="65288" r="23191" t="2165"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="742950" cy="800100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -869,56 +869,56 @@
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Kalam" w:cs="Kalam" w:eastAsia="Kalam" w:hAnsi="Kalam"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Kalam" w:cs="Kalam" w:eastAsia="Kalam" w:hAnsi="Kalam"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                   <wp:extent cx="1938338" cy="706497"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="3" name="image2.png"/>
+                  <wp:docPr id="3" name="image1.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image2.png"/>
+                          <pic:cNvPr id="0" name="image1.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7"/>
                           <a:srcRect b="25974" l="62777" r="5613" t="40260"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1938338" cy="706497"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -1338,56 +1338,56 @@
           <w:vAlign w:val="top"/>
         </w:tcPr>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
           <w:pPr>
             <w:pageBreakBefore w:val="0"/>
             <w:widowControl w:val="0"/>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
               <w:sz w:val="22.799999237060547"/>
               <w:szCs w:val="22.799999237060547"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:b w:val="1"/>
               <w:bCs w:val="1"/>
               <w:color w:val="ffffff"/>
               <w:sz w:val="48"/>
               <w:szCs w:val="48"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                 <wp:extent cx="547688" cy="457903"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                <wp:docPr id="1" name="image1.png"/>
+                <wp:docPr id="1" name="image2.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image1.png"/>
+                        <pic:cNvPr id="0" name="image2.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:srcRect b="0" l="27128" r="28191" t="0"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="547688" cy="457903"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
@@ -1712,59 +1712,59 @@
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tcPr/>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-boldItalic.ttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PermanentMarker-regular.ttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Kalam-regular.ttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Kalam-bold.ttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>