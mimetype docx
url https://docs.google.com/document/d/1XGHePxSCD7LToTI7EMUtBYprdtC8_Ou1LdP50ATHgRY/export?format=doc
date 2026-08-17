--- v5 (2026-07-01)
+++ v6 (2026-08-17)
@@ -25,111 +25,111 @@
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="144" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="45" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Just because you </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:u w:val="single"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">can </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">share something online doesn’t mean that you </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:u w:val="single"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">should</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">! </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
@@ -165,61 +165,66 @@
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="144" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="45" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1) Circle the place you would most like to visit online </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
           <wp:anchor allowOverlap="1" behindDoc="0" distB="114300" distT="114300" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4133850</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>409575</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2000250" cy="1704975"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapTopAndBottom distB="114300" distT="114300"/>
             <wp:docPr id="5" name="image3.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image3.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:srcRect b="14762" l="67419" r="2962" t="0"/>
@@ -274,51 +279,51 @@
                       <a:off x="0" y="0"/>
                       <a:ext cx="2162175" cy="1704975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
           <wp:anchor allowOverlap="1" behindDoc="0" distB="114300" distT="114300" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1600200</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>409575</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2457450" cy="1704975"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapTopAndBottom distB="114300" distT="114300"/>
-            <wp:docPr id="4" name="image3.png"/>
+            <wp:docPr id="3" name="image3.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image3.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:srcRect b="14762" l="31171" r="32440" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2457450" cy="1704975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
@@ -331,77 +336,82 @@
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="144" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="45" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Permanent Marker" w:cs="Permanent Marker" w:eastAsia="Permanent Marker" w:hAnsi="Permanent Marker"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Permanent Marker" w:cs="Permanent Marker" w:eastAsia="Permanent Marker" w:hAnsi="Permanent Marker"/>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Permanent Marker" w:cs="Permanent Marker" w:eastAsia="Permanent Marker" w:hAnsi="Permanent Marker"/>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The Jungle</w:t>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">        Outer Space</w:t>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">         The Ocean</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="144" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="45" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:pict>
@@ -422,61 +432,66 @@
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="144" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="45" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2) Can you spot the private information? Mark “X” through the information that you should not share with people you do not know well. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="144" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="45" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -576,54 +591,59 @@
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="144" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="45" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Kalam" w:cs="Kalam" w:eastAsia="Kalam" w:hAnsi="Kalam"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Kalam" w:cs="Kalam" w:eastAsia="Kalam" w:hAnsi="Kalam"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">My address is 2524 Sycamore Lane  </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
@@ -643,80 +663,85 @@
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Kalam" w:cs="Kalam" w:eastAsia="Kalam" w:hAnsi="Kalam"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Kalam" w:cs="Kalam" w:eastAsia="Kalam" w:hAnsi="Kalam"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">My birthday is February 5th, 2006</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Kalam" w:cs="Kalam" w:eastAsia="Kalam" w:hAnsi="Kalam"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Kalam" w:cs="Kalam" w:eastAsia="Kalam" w:hAnsi="Kalam"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Kalam" w:cs="Kalam" w:eastAsia="Kalam" w:hAnsi="Kalam"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                   <wp:extent cx="971550" cy="1104900"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
                   <wp:docPr id="7" name="image1.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="image1.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7"/>
                           <a:srcRect b="36797" l="48744" r="36189" t="12987"/>
                           <a:stretch>
                             <a:fillRect/>
@@ -760,160 +785,170 @@
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Kalam" w:cs="Kalam" w:eastAsia="Kalam" w:hAnsi="Kalam"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Kalam" w:cs="Kalam" w:eastAsia="Kalam" w:hAnsi="Kalam"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Kalam" w:cs="Kalam" w:eastAsia="Kalam" w:hAnsi="Kalam"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Kalam" w:cs="Kalam" w:eastAsia="Kalam" w:hAnsi="Kalam"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                   <wp:extent cx="742950" cy="800100"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="2" name="image1.png"/>
+                  <wp:docPr id="1" name="image1.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="image1.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7"/>
                           <a:srcRect b="61472" l="65288" r="23191" t="2165"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="742950" cy="800100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Kalam" w:cs="Kalam" w:eastAsia="Kalam" w:hAnsi="Kalam"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Kalam" w:cs="Kalam" w:eastAsia="Kalam" w:hAnsi="Kalam"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Kalam" w:cs="Kalam" w:eastAsia="Kalam" w:hAnsi="Kalam"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">I like watermelon</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Kalam" w:cs="Kalam" w:eastAsia="Kalam" w:hAnsi="Kalam"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Kalam" w:cs="Kalam" w:eastAsia="Kalam" w:hAnsi="Kalam"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                   <wp:extent cx="1938338" cy="706497"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="3" name="image1.png"/>
+                  <wp:docPr id="2" name="image1.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="image1.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7"/>
                           <a:srcRect b="25974" l="62777" r="5613" t="40260"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1938338" cy="706497"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
@@ -927,54 +962,59 @@
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Kalam" w:cs="Kalam" w:eastAsia="Kalam" w:hAnsi="Kalam"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Kalam" w:cs="Kalam" w:eastAsia="Kalam" w:hAnsi="Kalam"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">I like swimming</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="144" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="45" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
         </w:rPr>
@@ -1000,155 +1040,162 @@
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="144" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="45" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">3) On the back of this paper, draw something that you enjoy and want to share on the Internet. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference r:id="rId8" w:type="default"/>
       <w:footerReference r:id="rId9" w:type="default"/>
       <w:pgSz w:h="15840" w:w="12240" w:orient="portrait"/>
       <w:pgMar w:bottom="0" w:top="0" w:left="1440" w:right="1440" w:header="720" w:footer="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:equalWidth="0" w:num="1">
         <w:col w:space="0" w:w="9360"/>
       </w:cols>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Arial"/>
   <w:font w:name="Georgia"/>
-  <w:font w:name="Montserrat">
+  <w:font w:name="Geist">
     <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
     <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
     <w:embedItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId3" w:subsetted="0"/>
     <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId4" w:subsetted="0"/>
   </w:font>
+  <w:font w:name="Montserrat">
+    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId5" w:subsetted="0"/>
+    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId6" w:subsetted="0"/>
+    <w:embedItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId7" w:subsetted="0"/>
+    <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId8" w:subsetted="0"/>
+  </w:font>
   <w:font w:name="Permanent Marker">
-    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId5" w:subsetted="0"/>
+    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId9" w:subsetted="0"/>
   </w:font>
   <w:font w:name="Kalam">
-    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId6" w:subsetted="0"/>
-    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId7" w:subsetted="0"/>
+    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId10" w:subsetted="0"/>
+    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId11" w:subsetted="0"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
     <w:pPr>
       <w:pageBreakBefore w:val="0"/>
       <w:rPr/>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Table2"/>
       <w:tblW w:w="11310.0" w:type="dxa"/>
       <w:jc w:val="left"/>
       <w:tblInd w:w="-1050.0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:color="00adbc" w:space="0" w:sz="8" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="00adbc" w:space="0" w:sz="8" w:val="single"/>
+        <w:top w:color="4c42cf" w:space="0" w:sz="8" w:val="single"/>
+        <w:left w:color="4c42cf" w:space="0" w:sz="8" w:val="single"/>
+        <w:bottom w:color="4c42cf" w:space="0" w:sz="8" w:val="single"/>
+        <w:right w:color="4c42cf" w:space="0" w:sz="8" w:val="single"/>
+        <w:insideH w:color="4c42cf" w:space="0" w:sz="8" w:val="single"/>
+        <w:insideV w:color="4c42cf" w:space="0" w:sz="8" w:val="single"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="0600"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="11310"/>
       <w:tblGridChange w:id="0">
         <w:tblGrid>
           <w:gridCol w:w="11310"/>
         </w:tblGrid>
       </w:tblGridChange>
     </w:tblGrid>
     <w:tr>
       <w:trPr>
         <w:cantSplit w:val="0"/>
+        <w:trHeight w:val="920" w:hRule="atLeast"/>
         <w:tblHeader w:val="0"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:shd w:fill="00adbc" w:val="clear"/>
+          <w:shd w:fill="4c42cf" w:val="clear"/>
           <w:tcMar>
             <w:top w:w="100.0" w:type="dxa"/>
             <w:left w:w="100.0" w:type="dxa"/>
             <w:bottom w:w="100.0" w:type="dxa"/>
             <w:right w:w="100.0" w:type="dxa"/>
           </w:tcMar>
-          <w:vAlign w:val="top"/>
+          <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
           <w:pPr>
             <w:keepNext w:val="0"/>
             <w:keepLines w:val="0"/>
             <w:pageBreakBefore w:val="0"/>
             <w:widowControl w:val="0"/>
             <w:pBdr>
               <w:top w:space="0" w:sz="0" w:val="nil"/>
               <w:left w:space="0" w:sz="0" w:val="nil"/>
               <w:bottom w:space="0" w:sz="0" w:val="nil"/>
               <w:right w:space="0" w:sz="0" w:val="nil"/>
               <w:between w:space="0" w:sz="0" w:val="nil"/>
             </w:pBdr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="0" w:right="0" w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr/>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
@@ -1162,245 +1209,254 @@
       <w:rPr/>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
     <w:pPr>
       <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+        <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">Name(s)_____________________________________ Period ______ Date ____________________</w:t>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Table3"/>
       <w:tblW w:w="11415.0" w:type="dxa"/>
       <w:jc w:val="left"/>
       <w:tblInd w:w="-1065.0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:color="00adbc" w:space="0" w:sz="8" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="00adbc" w:space="0" w:sz="8" w:val="single"/>
+        <w:top w:color="4c42cf" w:space="0" w:sz="8" w:val="single"/>
+        <w:left w:color="4c42cf" w:space="0" w:sz="8" w:val="single"/>
+        <w:bottom w:color="4c42cf" w:space="0" w:sz="8" w:val="single"/>
+        <w:right w:color="4c42cf" w:space="0" w:sz="8" w:val="single"/>
+        <w:insideH w:color="4c42cf" w:space="0" w:sz="8" w:val="single"/>
+        <w:insideV w:color="4c42cf" w:space="0" w:sz="8" w:val="single"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="0600"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2595"/>
-      <w:gridCol w:w="6195"/>
-      <w:gridCol w:w="2625"/>
+      <w:gridCol w:w="6220"/>
+      <w:gridCol w:w="2600"/>
       <w:tblGridChange w:id="0">
         <w:tblGrid>
           <w:gridCol w:w="2595"/>
-          <w:gridCol w:w="6195"/>
-          <w:gridCol w:w="2625"/>
+          <w:gridCol w:w="6220"/>
+          <w:gridCol w:w="2600"/>
         </w:tblGrid>
       </w:tblGridChange>
     </w:tblGrid>
     <w:tr>
       <w:trPr>
         <w:cantSplit w:val="0"/>
         <w:trHeight w:val="1020" w:hRule="atLeast"/>
         <w:tblHeader w:val="0"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:shd w:fill="00adbc" w:val="clear"/>
+          <w:shd w:fill="4c42cf" w:val="clear"/>
           <w:tcMar>
             <w:top w:w="100.0" w:type="dxa"/>
             <w:left w:w="100.0" w:type="dxa"/>
             <w:bottom w:w="100.0" w:type="dxa"/>
             <w:right w:w="100.0" w:type="dxa"/>
           </w:tcMar>
-          <w:vAlign w:val="top"/>
+          <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
           <w:pPr>
             <w:pageBreakBefore w:val="0"/>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="200" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="-810" w:firstLine="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
               <w:color w:val="ffffff"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:shd w:fill="00adbc" w:val="clear"/>
+          <w:shd w:fill="4c42cf" w:val="clear"/>
           <w:tcMar>
             <w:top w:w="100.0" w:type="dxa"/>
             <w:left w:w="100.0" w:type="dxa"/>
             <w:bottom w:w="100.0" w:type="dxa"/>
             <w:right w:w="100.0" w:type="dxa"/>
           </w:tcMar>
-          <w:vAlign w:val="top"/>
+          <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
           <w:pPr>
             <w:pageBreakBefore w:val="0"/>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="0" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
               <w:b w:val="1"/>
               <w:bCs w:val="1"/>
               <w:color w:val="ffffff"/>
               <w:sz w:val="36"/>
               <w:szCs w:val="36"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
-              <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+              <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
               <w:b w:val="1"/>
               <w:bCs w:val="1"/>
               <w:color w:val="ffffff"/>
               <w:sz w:val="36"/>
               <w:szCs w:val="36"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">Keep It Private</w:t>
+          </w:r>
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:rPr>
+              <w:rtl w:val="0"/>
+            </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
           <w:pPr>
             <w:pageBreakBefore w:val="0"/>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="0" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
               <w:color w:val="ffffff"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
-              <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+              <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
               <w:color w:val="ffffff"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">Learning to be Safe and Responsible Assessment</w:t>
           </w:r>
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:rPr>
+              <w:rtl w:val="0"/>
+            </w:rPr>
+          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:shd w:fill="00adbc" w:val="clear"/>
+          <w:shd w:fill="4c42cf" w:val="clear"/>
           <w:tcMar>
             <w:top w:w="100.0" w:type="dxa"/>
-            <w:left w:w="100.0" w:type="dxa"/>
+            <w:left w:w="120.0" w:type="dxa"/>
             <w:bottom w:w="100.0" w:type="dxa"/>
-            <w:right w:w="100.0" w:type="dxa"/>
+            <w:right w:w="280.0" w:type="dxa"/>
           </w:tcMar>
-          <w:vAlign w:val="top"/>
+          <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
           <w:pPr>
             <w:pageBreakBefore w:val="0"/>
             <w:widowControl w:val="0"/>
             <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
               <w:sz w:val="22.799999237060547"/>
               <w:szCs w:val="22.799999237060547"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
-              <w:b w:val="1"/>
-[...3 lines deleted...]
-              <w:szCs w:val="48"/>
+              <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+              <w:sz w:val="22.799999237060547"/>
+              <w:szCs w:val="22.799999237060547"/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
-                <wp:extent cx="547688" cy="457903"/>
+              <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
+                <wp:extent cx="1041400" cy="177800"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                <wp:docPr id="1" name="image2.png"/>
+                <wp:docPr id="4" name="image2.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image2.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
-                        <a:srcRect b="0" l="27128" r="28191" t="0"/>
+                        <a:srcRect b="0" l="0" r="0" t="0"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="547688" cy="457903"/>
+                          <a:ext cx="1041400" cy="177800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
     <w:pPr>
       <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
@@ -1716,51 +1772,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tcPr/>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-boldItalic.ttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PermanentMarker-regular.ttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Kalam-regular.ttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Kalam-bold.ttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Geist-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Geist-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Geist-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Geist-boldItalic.ttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Kalam-bold.ttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Kalam-regular.ttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PermanentMarker-regular.ttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-regular.ttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-bold.ttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-italic.ttf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-boldItalic.ttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>