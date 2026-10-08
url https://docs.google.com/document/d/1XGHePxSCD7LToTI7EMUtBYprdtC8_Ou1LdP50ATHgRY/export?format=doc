--- v6 (2026-08-17)
+++ v7 (2026-10-08)
@@ -195,140 +195,140 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1) Circle the place you would most like to visit online </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
           <wp:anchor allowOverlap="1" behindDoc="0" distB="114300" distT="114300" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4133850</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>409575</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2000250" cy="1704975"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapTopAndBottom distB="114300" distT="114300"/>
-            <wp:docPr id="5" name="image3.png"/>
+            <wp:docPr id="5" name="image1.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image3.png"/>
+                    <pic:cNvPr id="0" name="image1.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:srcRect b="14762" l="67419" r="2962" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2000250" cy="1704975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
           <wp:anchor allowOverlap="1" behindDoc="0" distB="114300" distT="114300" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-561974</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>409575</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2162175" cy="1704975"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapTopAndBottom distB="114300" distT="114300"/>
-            <wp:docPr id="8" name="image3.png"/>
+            <wp:docPr id="8" name="image1.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image3.png"/>
+                    <pic:cNvPr id="0" name="image1.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:srcRect b="14762" l="0" r="67983" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2162175" cy="1704975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
           <wp:anchor allowOverlap="1" behindDoc="0" distB="114300" distT="114300" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1600200</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>409575</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2457450" cy="1704975"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapTopAndBottom distB="114300" distT="114300"/>
-            <wp:docPr id="3" name="image3.png"/>
+            <wp:docPr id="3" name="image1.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image3.png"/>
+                    <pic:cNvPr id="0" name="image1.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:srcRect b="14762" l="31171" r="32440" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2457450" cy="1704975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
@@ -543,56 +543,56 @@
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="144" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="45" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                   <wp:extent cx="1457325" cy="1257300"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="6" name="image1.png"/>
+                  <wp:docPr id="6" name="image3.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image1.png"/>
+                          <pic:cNvPr id="0" name="image3.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7"/>
                           <a:srcRect b="4329" l="0" r="76662" t="36797"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1457325" cy="1257300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -710,56 +710,56 @@
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Kalam" w:cs="Kalam" w:eastAsia="Kalam" w:hAnsi="Kalam"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Kalam" w:cs="Kalam" w:eastAsia="Kalam" w:hAnsi="Kalam"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                   <wp:extent cx="971550" cy="1104900"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="7" name="image1.png"/>
+                  <wp:docPr id="7" name="image3.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image1.png"/>
+                          <pic:cNvPr id="0" name="image3.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7"/>
                           <a:srcRect b="36797" l="48744" r="36189" t="12987"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="971550" cy="1104900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -798,56 +798,56 @@
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Kalam" w:cs="Kalam" w:eastAsia="Kalam" w:hAnsi="Kalam"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Kalam" w:cs="Kalam" w:eastAsia="Kalam" w:hAnsi="Kalam"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                   <wp:extent cx="742950" cy="800100"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1" name="image1.png"/>
+                  <wp:docPr id="1" name="image3.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image1.png"/>
+                          <pic:cNvPr id="0" name="image3.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7"/>
                           <a:srcRect b="61472" l="65288" r="23191" t="2165"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="742950" cy="800100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -904,56 +904,56 @@
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Kalam" w:cs="Kalam" w:eastAsia="Kalam" w:hAnsi="Kalam"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Kalam" w:cs="Kalam" w:eastAsia="Kalam" w:hAnsi="Kalam"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                   <wp:extent cx="1938338" cy="706497"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="2" name="image1.png"/>
+                  <wp:docPr id="2" name="image3.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image1.png"/>
+                          <pic:cNvPr id="0" name="image3.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7"/>
                           <a:srcRect b="25974" l="62777" r="5613" t="40260"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1938338" cy="706497"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -1768,51 +1768,51 @@
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tcPr/>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Geist-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Geist-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Geist-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Geist-boldItalic.ttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Kalam-bold.ttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Kalam-regular.ttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PermanentMarker-regular.ttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-regular.ttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-bold.ttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-italic.ttf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-boldItalic.ttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>