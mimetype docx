--- v0 (2026-02-18)
+++ v1 (2026-05-11)
@@ -58,56 +58,56 @@
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:cs="Work Sans" w:eastAsia="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:cs="Work Sans" w:eastAsia="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:cs="Work Sans" w:eastAsia="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="5281845" cy="7196138"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1" name="image1.jpg"/>
+            <wp:docPr id="1" name="image2.jpg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image1.jpg"/>
+                    <pic:cNvPr id="0" name="image2.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5281845" cy="7196138"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -416,56 +416,56 @@
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
           <w:pPr>
             <w:pageBreakBefore w:val="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="1"/>
               <w:bCs w:val="1"/>
               <w:color w:val="ffffff"/>
               <w:sz w:val="48"/>
               <w:szCs w:val="48"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="1"/>
               <w:bCs w:val="1"/>
               <w:color w:val="ffffff"/>
               <w:sz w:val="48"/>
               <w:szCs w:val="48"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                 <wp:extent cx="547688" cy="457903"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                <wp:docPr id="2" name="image2.png"/>
+                <wp:docPr id="2" name="image1.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image2.png"/>
+                        <pic:cNvPr id="0" name="image1.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:srcRect b="0" l="27128" r="28191" t="0"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="547688" cy="457903"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
@@ -744,59 +744,59 @@
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tcPr/>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-boldItalic.ttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Comfortaa-bold.ttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Comfortaa-regular.ttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/WorkSans-regular.ttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/WorkSans-bold.ttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/WorkSans-italic.ttf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/WorkSans-boldItalic.ttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>