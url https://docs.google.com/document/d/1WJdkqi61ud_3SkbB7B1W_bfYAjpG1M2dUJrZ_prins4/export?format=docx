--- v0 (2025-11-01)
+++ v1 (2026-08-23)
@@ -106,50 +106,51 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Oswald" w:cs="Oswald" w:eastAsia="Oswald" w:hAnsi="Oswald"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_o1swta51zs4j" w:id="2"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Oswald" w:cs="Oswald" w:eastAsia="Oswald" w:hAnsi="Oswald"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">VIDEO TRANSCRIPT</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:pict>
           <v:rect style="width:0.0pt;height:1.5pt" o:hr="t" o:hrstd="t" o:hralign="center" fillcolor="#A0A0A0" stroked="f"/>
         </w:pict>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_hqriy6ryp4oo" w:id="3"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -159,50 +160,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">EXPLORATION VIDEO 1</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Trilobites, dinosaurs, woolly mammoths. These are all animals that went extinct. They're gone forever. But could we ever get new kinds of animals? Can we human beings even create or invent animals? Scientists haven't figured out how to invent animals yet, but we can slowly change how animals look. We do this by breeding two different animals together. That sounds genius, right? Now, I don't mean any two animals. For example, say you wanted a dinosaur-looking animal. You might consider starting with a giraffe and crossing that with an iguana. That would certainly look very dinosaur-like, but this will not work. In order to have babies, the animals have to be similar to each other. They have to be the same </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">species</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, or same kind of animal. A giraffe and an iguana are totally different from each other. They're not even close to being the same species. One is a furry horse-like mammal. The other is a scaly lizard reptile. It just won't work. But now, two different iguanas, say a mother iguana and a father iguana, they are the same species. They can definitely have babies together. So how would we change how iguanas look by breeding them together? I mean, all iguanas look pretty much exactly the same, right? They're green, they’ve got scales, they’ve got spikes, but they really don't all look exactly the same. There are always small differences between each one. Say, for example, that these two iguanas had babies. What you notice is that, for the most part, all the babies look like their parents. They're all green, they have spikes on their back, they all have nice long tails, but they're not all exactly the same. For example, this one right here is slightly smaller than the others. And this one is slightly bigger than the others. This one has a few more spikes on his back. This one is a little bit yellow. And this one is a little bit blue. Say the one that was a little bit blue really caught your eye, and it happened to be a girl iguana. You thought, ooh, now I wish I could have even bluer-colored iguanas than this. So you visit your friend who's been raising iguanas. Here's some of the iguanas he's got. If you wanted to get even bluer iguanas, which of your friend's iguanas would you pick to have babies with your iguana? Why?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_siun9onid93s" w:id="4"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Oswald Medium" w:cs="Oswald Medium" w:eastAsia="Oswald Medium" w:hAnsi="Oswald Medium"/>
@@ -248,63 +250,65 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">EXPLORATION VIDEO 3</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Selection isn't just about changing dogs so that they can sit on our laps. We've been using selection since ancient times on all kinds of animals. This is an African wildcat, which lives in the deserts of Northern Africa. They're a wild animal, which, if you tried to pet or hold on your lap, would probably hiss and scratch you with its sharp claws. I mean, they're wild. They're not house cats. But through selection, over many years, we've created lots of different cat breeds, just like we have different dog breeds. There's tabby cats, calicos, Siamese, and Maine coons, just to name a few. These breeds don't look too different from the African wildcat, but we've chosen only those cats which are most tame. So that's why modern house cats are tame and make good pets. Farm animals are another great example of where human beings have been using selection. Take cows, for example. There hasn't always been farm cows. Instead, there used to just be a type of wild cow called an </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">auroch</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. Human beings realized they could capture aurochs and that some aurochs produce slightly more milk than others. So, over many generations, we've selected for aurochs that have bigger and bigger utters. That's the part of the cow that makes milk. Today, that's the breed of cow that we call a dairy cow. And still other aurochs were selected because they were slightly more muscular and so were good for helping out with hard work, like pulling wagons and plows on farms. After many generations, this has led us to having a breed of muscular auroch called </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">oxen</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. There's even one breed of oxen cow that's incredibly muscular today. Look at this thing. Our ancient ancestors wouldn't believe their eyes if they could see this. Truly just about every kind of pet and every kind of farm animal you can think of has been changed by people. It started as some kind of animal in the wild, and we used selection to make it more tame or more useful. We have chickens that lay bigger eggs, sheep that have more wool, and horses that can run faster and faster. Selection has made all of this possible.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_24u6h4rf8ucw" w:id="6"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Oswald Medium" w:cs="Oswald Medium" w:eastAsia="Oswald Medium" w:hAnsi="Oswald Medium"/>
@@ -312,50 +316,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">EXPLORATION VIDEO 4</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">All of these animals we've been talking about are some of the more ancient or older examples of how we changed animals using selection. But selection isn't just a thing of the past—it still goes on today. In more recent times, scientists in Russia have used selection in order to change some foxes to be more friendly and not as afraid of people. Because of this, some people in Russia now have foxes as pets. This hasn't become popular in the United States yet, but maybe one day it will. One scientist has even come up with an idea for how to possibly create a pet dinosaur. His idea is to use chickens. Yes, chickens. No one's done this yet, but it might be possible to keep selecting chickens that have longer and longer tails and shorter and shorter wings. If that works, we would end up with an animal whose skeleton would go from looking like this—this is a normal chicken skeleton—to looking more like this. Now you've got to admit, that does kind of look like a mini T-Rex. In fact, the scientist calls his idea the </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">chickenosaurus</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. On the outside, it might look like this. So, you can see, it would still be a chicken, just a T-Rex-like chicken—but without being huge and having ferocious teeth, which is definitely a plus. Maybe one day someone will create the chickenosaurus, and so we'll have our first sort of pet dinosaurs. Now, while we're talking about animals that might be invented in the future, I have to tell you one more idea. A friend of mine has always wondered why we don't use selection on wild bears to create a breed of smaller, cuddly bears. Imagine that: real-life teddy bears. Now, this is just a teddy bear, no one has succeeded in selecting bears too much. It turns out they don't make good pets, but all of this is fun to think about. Now that you know selection makes it possible to slowly change how animals look over time, what's an animal or a trait you might like to see in the future?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_uhalsb6834xl" w:id="7"/>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Oswald Medium" w:cs="Oswald Medium" w:eastAsia="Oswald Medium" w:hAnsi="Oswald Medium"/>
@@ -450,51 +455,51 @@
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="4"/>
         <w:szCs w:val="4"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr/>
       <w:drawing>
         <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
           <wp:extent cx="1763323" cy="328500"/>
           <wp:effectExtent b="0" l="0" r="0" t="0"/>
           <wp:docPr id="3" name="image1.png"/>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image1.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
-                  <a:srcRect b="-34811" l="0" r="-3852" t="-11579"/>
+                  <a:srcRect b="-34812" l="0" r="-3853" t="-11580"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1763323" cy="328500"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect"/>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
@@ -558,51 +563,51 @@
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="4"/>
         <w:szCs w:val="4"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr/>
       <w:drawing>
         <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
           <wp:extent cx="1763323" cy="328500"/>
           <wp:effectExtent b="0" l="0" r="0" t="0"/>
           <wp:docPr id="2" name="image1.png"/>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image1.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
-                  <a:srcRect b="-34811" l="0" r="-3852" t="-11579"/>
+                  <a:srcRect b="-34812" l="0" r="-3853" t="-11580"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1763323" cy="328500"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect"/>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
@@ -683,51 +688,51 @@
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:rPr/>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr/>
       <w:drawing>
         <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
           <wp:extent cx="1763323" cy="328500"/>
           <wp:effectExtent b="0" l="0" r="0" t="0"/>
           <wp:docPr id="1" name="image1.png"/>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image1.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
-                  <a:srcRect b="-34811" l="0" r="-3852" t="-11579"/>
+                  <a:srcRect b="-34812" l="0" r="-3853" t="-11580"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1763323" cy="328500"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect"/>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:hdr>
@@ -784,148 +789,152 @@
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="120" w:before="400" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="120" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="320" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
       <w:color w:val="434343"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="60" w:before="0" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="320" w:before="0" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
       <w:color w:val="666666"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OswaldMedium-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OswaldMedium-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Oswald-regular.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Oswald-bold.ttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>