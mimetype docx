--- v0 (2026-02-18)
+++ v1 (2026-04-14)
@@ -1,75 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2" w:hanging="4"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">芝玫蛋糕訂購單</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="851"/>
         </w:tabs>
@@ -836,51 +839,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="1" w:hanging="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">340</w:t>
+              <w:t xml:space="preserve">350</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="1" w:hanging="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
@@ -974,51 +977,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="1" w:hanging="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">340</w:t>
+              <w:t xml:space="preserve">350</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="1" w:hanging="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
@@ -1388,51 +1391,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="1" w:hanging="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">280</w:t>
+              <w:t xml:space="preserve">300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="1" w:hanging="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
@@ -2750,1002 +2753,840 @@
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">依數量報價</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1" w:hanging="3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1" w:hanging="3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
         <w:sectPr>
           <w:pgSz w:h="16838" w:w="11906" w:orient="portrait"/>
           <w:pgMar w:bottom="680" w:top="680" w:left="1133" w:right="1133" w:header="851" w:footer="992"/>
           <w:pgNumType w:start="1"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
       <w:pPr>
-        <w:pBdr>
-[...5 lines deleted...]
-        </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1" w:hanging="3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
-          <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table3"/>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:topFromText="0" w:bottomFromText="0" w:vertAnchor="text" w:horzAnchor="text" w:tblpX="507" w:tblpY="99"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:topFromText="0" w:bottomFromText="0" w:vertAnchor="text" w:horzAnchor="text" w:tblpX="639.0000000000003" w:tblpY="0"/>
         <w:tblW w:w="15028.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2504"/>
         <w:gridCol w:w="2505"/>
         <w:gridCol w:w="2505"/>
         <w:gridCol w:w="2504"/>
         <w:gridCol w:w="2505"/>
         <w:gridCol w:w="2505"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="2504"/>
             <w:gridCol w:w="2505"/>
             <w:gridCol w:w="2505"/>
             <w:gridCol w:w="2504"/>
             <w:gridCol w:w="2505"/>
             <w:gridCol w:w="2505"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="505" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="6"/>
             <w:shd w:fill="cccccc" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
-[...23 lines deleted...]
-                <w:szCs w:val="26"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">大量訂購折扣暨免費配送點對照表</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="505" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
-[...23 lines deleted...]
-                <w:szCs w:val="26"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000085">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">訂購盒數</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000085">
-[...23 lines deleted...]
-                <w:szCs w:val="26"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">41-80盒</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
-[...23 lines deleted...]
-                <w:szCs w:val="26"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">81-120盒</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
-[...23 lines deleted...]
-                <w:szCs w:val="26"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">121-160盒</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
-[...23 lines deleted...]
-                <w:szCs w:val="26"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000089">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">161-200盒</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000089">
-[...23 lines deleted...]
-                <w:szCs w:val="26"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">201-240盒</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="484" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
-[...23 lines deleted...]
-                <w:szCs w:val="26"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">折扣數</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008B">
-[...23 lines deleted...]
-                <w:szCs w:val="26"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008C">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">95折</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008C">
-[...23 lines deleted...]
-                <w:szCs w:val="26"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">92折</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008D">
-[...23 lines deleted...]
-                <w:szCs w:val="26"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008E">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">9折</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008E">
-[...23 lines deleted...]
-                <w:szCs w:val="26"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">88折</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008F">
-[...23 lines deleted...]
-                <w:szCs w:val="26"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000090">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">86折</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="526" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000090">
-[...23 lines deleted...]
-                <w:szCs w:val="26"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000091">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">免費配送點</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000091">
-[...23 lines deleted...]
-                <w:szCs w:val="26"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000092">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000092">
-[...23 lines deleted...]
-                <w:szCs w:val="26"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000093">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000093">
-[...23 lines deleted...]
-                <w:szCs w:val="26"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000094">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000094">
-[...23 lines deleted...]
-                <w:szCs w:val="26"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000095">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000095">
-[...23 lines deleted...]
-                <w:szCs w:val="26"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000096">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000096">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000097">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1" w:hanging="3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000097">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000098">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">免費配送點，在台灣本島範圍內均可，每個點送貨盒數亦無限制。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000098">
-[...22 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000099">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">本折扣方式不限蛋糕種類，可用不同口味之蛋糕禮盒組成，以數量為準，可分不同日期送貨；也可部份自取，部份外送。</w:t>
+        <w:t xml:space="preserve">如配送地點數超過免費配送點，每個點收取170元宅配費。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t xml:space="preserve">本折扣方式不限蛋糕種類，可用不同口味之蛋糕禮盒組成，以數量為準，可分不同日期送貨；也可部份自取，部份外送。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">從第一次出貨起20日內完成出貨的蛋糕，都可以累計折扣，若最後訂購量符合更高的折扣門檻，則均以最高折扣計算。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">建議您提前兩周下單，較能確保您所選擇的到貨日能出貨</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">，實際訂購數量，在到貨日前三天尚可修正，謝謝您。</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009D">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1" w:hanging="3"/>
         <w:rPr>
           <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table4"/>
@@ -3768,1116 +3609,1114 @@
         <w:gridCol w:w="1778"/>
         <w:gridCol w:w="1292"/>
         <w:gridCol w:w="2819"/>
         <w:gridCol w:w="6569"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="2542"/>
             <w:gridCol w:w="1778"/>
             <w:gridCol w:w="1292"/>
             <w:gridCol w:w="2819"/>
             <w:gridCol w:w="6569"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="415" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:shd w:fill="cccccc" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009E">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="1" w:hanging="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="26"/>
-[...8 lines deleted...]
-                <w:szCs w:val="26"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">多配送點訂購單範本</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="415" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="cccccc" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A2">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A3">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="1" w:hanging="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="26"/>
-[...8 lines deleted...]
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">到貨時間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="cccccc" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A3">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A4">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="1" w:hanging="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="26"/>
-[...8 lines deleted...]
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">品名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="cccccc" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A4">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A5">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="1" w:hanging="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="26"/>
-[...8 lines deleted...]
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">收件人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="cccccc" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A5">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A6">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="1" w:hanging="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="26"/>
-[...8 lines deleted...]
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">聯絡電話</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="cccccc" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A6">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A7">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="1" w:hanging="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="26"/>
-[...8 lines deleted...]
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">地址</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="520" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A7">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A8">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="1" w:hanging="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="26"/>
-[...8 lines deleted...]
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">10/01（五）下午</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A8">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A9">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="1" w:hanging="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="26"/>
-[...8 lines deleted...]
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">輕乳酪80</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A9">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AA">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="1" w:hanging="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="26"/>
-[...8 lines deleted...]
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">起酥3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AA">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="1" w:hanging="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="26"/>
-[...8 lines deleted...]
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">郝富貴</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AB">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AC">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="1" w:hanging="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="26"/>
-[...8 lines deleted...]
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">0912-345-678</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AC">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AD">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="1" w:hanging="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="26"/>
-[...8 lines deleted...]
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">06-234-5678</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AD">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AE">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="1" w:hanging="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="26"/>
-[...8 lines deleted...]
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">台南市仁德區仁愛1209號</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
-                <w:sz w:val="26"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="26"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">燦坤南區流中心</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="520" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AE">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AF">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="1" w:hanging="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="26"/>
-[...8 lines deleted...]
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">10/10（日）上午</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AF">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B0">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="1" w:hanging="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="26"/>
-[...8 lines deleted...]
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">重乳酪20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B0">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B1">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="1" w:hanging="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="26"/>
-[...14 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B1">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B2">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="1" w:hanging="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="26"/>
-[...14 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B2">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B3">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="1" w:hanging="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="26"/>
-[...8 lines deleted...]
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">自取</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="520" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B3">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B4">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="1" w:hanging="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="26"/>
-[...8 lines deleted...]
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">10/21（四）下午</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B4">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B5">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="1" w:hanging="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="26"/>
-[...8 lines deleted...]
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">輕乳酪40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B5">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B6">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="1" w:hanging="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="26"/>
-[...8 lines deleted...]
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">李甜甜</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B6">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B7">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="1" w:hanging="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="26"/>
-[...8 lines deleted...]
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">0988-168-888</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B7">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B8">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="1" w:hanging="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="26"/>
-[...8 lines deleted...]
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">02-2345-6789#215</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B8">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B9">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="1" w:hanging="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="26"/>
-[...8 lines deleted...]
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">台北市中正區重慶南路1段124號 司法院 書記處</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="373" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B9">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BA">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="1" w:hanging="3"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="26"/>
-[...8 lines deleted...]
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:shd w:fill="d9d9d9" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">訂購人</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="26"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">：郝開心｜聯絡電話：0955-666-888｜聯絡市話：</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
-                <w:sz w:val="26"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">（</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="26"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">02</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
-                <w:sz w:val="26"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">）</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="26"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">8888-8888 分機：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BE">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BF">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1" w:hanging="3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
-      </w:r>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">請盡可能按照日期順序填寫。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">為確保送貨順暢，麻煩您盡可能提供市話與手機號碼，送貨地址部份，如為公司，麻煩您盡可能留下公司與部門名稱。</w:t>
+        <w:t xml:space="preserve">請盡可能按照日期順序填寫。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">為確保送貨順暢，麻煩您盡可能提供市話與手機號碼，送貨地址部份，如為公司，麻煩您盡可能留下公司與部門名稱。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">下載本訂購單填寫後，</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">請</w:t>
       </w:r>
       <w:hyperlink r:id="rId7">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
@@ -4938,122 +4777,137 @@
           <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">，</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">我</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">們會盡快協助您確認訂單。 </w:t>
+        <w:t xml:space="preserve">們會盡快協助您確認訂單。</w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-        <w:ind w:left="0" w:hanging="2"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">          </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C3">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+          <w:color w:val="000000"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C4">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2025/8 版  </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">價格折扣如有異動,請依門市為準 </w:t>
+        <w:t xml:space="preserve">價格折扣如有異動,請依門市為準</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:h="11906" w:w="16838" w:orient="landscape"/>
       <w:pgMar w:bottom="680" w:top="680" w:left="396" w:right="396" w:header="851" w:footer="992"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Georgia"/>
   <w:font w:name="DFKai-SB"/>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
@@ -5261,180 +5115,196 @@
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:compat>
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="1"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="normal"/>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="TableNormal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a0" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden w:val="1"/>
     <w:unhideWhenUsed w:val="1"/>
   </w:style>
   <w:style w:type="table" w:styleId="a1" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden w:val="1"/>
     <w:unhideWhenUsed w:val="1"/>
     <w:tblPr>
       <w:tblInd w:w="0.0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="108.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
@@ -5584,50 +5454,51 @@
   <w:style w:type="table" w:styleId="af" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="108.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
       <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="28.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="28.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table2">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>