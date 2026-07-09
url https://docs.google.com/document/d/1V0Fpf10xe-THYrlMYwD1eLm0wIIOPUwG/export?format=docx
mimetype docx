--- v0 (2026-02-21)
+++ v1 (2026-07-09)
@@ -7,206 +7,206 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ac"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="453"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="1543"/>
+        <w:gridCol w:w="459"/>
+        <w:gridCol w:w="2438"/>
+        <w:gridCol w:w="658"/>
+        <w:gridCol w:w="650"/>
+        <w:gridCol w:w="1860"/>
+        <w:gridCol w:w="2257"/>
+        <w:gridCol w:w="1903"/>
+        <w:gridCol w:w="1602"/>
+        <w:gridCol w:w="1160"/>
+        <w:gridCol w:w="1573"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00772D05" w:rsidRPr="00772D05" w14:paraId="76B27032" w14:textId="77777777" w:rsidTr="00772D05">
+      <w:tr w:rsidR="00772D05" w:rsidRPr="00772D05" w14:paraId="76B27032" w14:textId="77777777" w:rsidTr="003C223F">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="433" w:type="dxa"/>
+            <w:tcW w:w="453" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F08E908" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
             <w:r w:rsidRPr="00772D05">
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2913" w:type="dxa"/>
+            <w:tcW w:w="2628" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13E0E646" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
             <w:r w:rsidRPr="00772D05">
               <w:t>Наименование товара, работ, услуг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="613" w:type="dxa"/>
+            <w:tcW w:w="648" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35EEC367" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
             <w:r w:rsidRPr="00772D05">
               <w:t>Ед. изм.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="606" w:type="dxa"/>
+            <w:tcW w:w="640" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="23CB1432" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
             <w:r w:rsidRPr="00772D05">
               <w:t>Кол-во</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1694" w:type="dxa"/>
+            <w:tcW w:w="1824" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="40D28A78" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
             <w:r w:rsidRPr="00772D05">
               <w:t>Наименование показателя, характеристики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2051" w:type="dxa"/>
+            <w:tcW w:w="2212" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6817024C" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
             <w:r w:rsidRPr="00772D05">
               <w:t>Тип характеристики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1891" w:type="dxa"/>
+            <w:tcW w:w="1866" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="55BFFC3E" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
             <w:r w:rsidRPr="00772D05">
               <w:t>Значение показателя, установленное заказчиком</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1771" w:type="dxa"/>
+            <w:tcW w:w="1607" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="413CC02C" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
             <w:r w:rsidRPr="00772D05">
               <w:t>Предложение участника</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1064" w:type="dxa"/>
+            <w:tcW w:w="1139" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="52A5362B" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
             <w:r w:rsidRPr="00772D05">
               <w:t>Ед. изм. значения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1524" w:type="dxa"/>
+            <w:tcW w:w="1543" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="271BF5D3" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
             <w:r w:rsidRPr="00772D05">
               <w:t>Обоснование</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00772D05" w:rsidRPr="00772D05" w14:paraId="4ED36C04" w14:textId="77777777" w:rsidTr="00772D05">
+      <w:tr w:rsidR="00772D05" w:rsidRPr="00772D05" w14:paraId="4ED36C04" w14:textId="77777777" w:rsidTr="003C223F">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="433" w:type="dxa"/>
+            <w:tcW w:w="453" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3687387C" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
             <w:r w:rsidRPr="00772D05">
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2913" w:type="dxa"/>
+            <w:tcW w:w="2628" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="66B92C1C" w14:textId="77777777" w:rsidR="00772D05" w:rsidRDefault="00772D05">
             <w:r w:rsidRPr="00772D05">
               <w:t>Стол ученический двухместный СШ 1200×500 мм нерегулируемый с экраном на О-образных опорах</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2301F4F0" w14:textId="77777777" w:rsidR="00772D05" w:rsidRDefault="00772D05">
             <w:r w:rsidRPr="00772D05">
               <w:t>Код КТРУ: 31.01.12.122-00000004</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="39A68D40" w14:textId="2A2EB19A" w:rsidR="00772D05" w:rsidRDefault="00772D05">
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5C602175" wp14:editId="36190A52">
                   <wp:extent cx="1536488" cy="1162050"/>
                   <wp:effectExtent l="0" t="0" r="6985" b="0"/>
                   <wp:docPr id="2" name="Рисунок 2"/>
                   <wp:cNvGraphicFramePr>
@@ -288,2314 +288,2210 @@
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1368543" cy="1651375"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C8EAC82" w14:textId="119019BF" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="613" w:type="dxa"/>
+            <w:tcW w:w="648" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="087CF1AA" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00772D05">
               <w:t>шт</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="606" w:type="dxa"/>
+            <w:tcW w:w="640" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C4FB2BE" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
             <w:r w:rsidRPr="00772D05">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1694" w:type="dxa"/>
+            <w:tcW w:w="1824" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5888EE66" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
             <w:r w:rsidRPr="00772D05">
               <w:t>Назначение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2051" w:type="dxa"/>
+            <w:tcW w:w="2212" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="182EB4EB" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
             <w:r w:rsidRPr="00772D05">
               <w:t>Дополнительная характеристика, обусловленная потребностью заказчика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1891" w:type="dxa"/>
+            <w:tcW w:w="1866" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="52DF6A7F" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
             <w:r w:rsidRPr="00772D05">
               <w:t>Стол для учебных заведений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1771" w:type="dxa"/>
+            <w:tcW w:w="1607" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="60055CC8" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1064" w:type="dxa"/>
+            <w:tcW w:w="1139" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="48C54BE8" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
             <w:r w:rsidRPr="00772D05">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1524" w:type="dxa"/>
+            <w:tcW w:w="1543" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="53FDE8A9" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00772D05">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00772D05" w:rsidRPr="00772D05" w14:paraId="71D21413" w14:textId="77777777" w:rsidTr="00772D05">
+      <w:tr w:rsidR="00772D05" w:rsidRPr="00772D05" w14:paraId="71D21413" w14:textId="77777777" w:rsidTr="003C223F">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="433" w:type="dxa"/>
+            <w:tcW w:w="453" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1FE3C061" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2913" w:type="dxa"/>
+            <w:tcW w:w="2628" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F58046E" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="613" w:type="dxa"/>
+            <w:tcW w:w="648" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6EAEDCD4" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="606" w:type="dxa"/>
+            <w:tcW w:w="640" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="455AAE5F" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1694" w:type="dxa"/>
+            <w:tcW w:w="1824" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42E04801" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
             <w:r w:rsidRPr="00772D05">
               <w:t>Соответствие стандартам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2051" w:type="dxa"/>
+            <w:tcW w:w="2212" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="313731DF" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
             <w:r w:rsidRPr="00772D05">
               <w:t>Дополнительная характеристика, обусловленная законодательством</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1891" w:type="dxa"/>
+            <w:tcW w:w="1866" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D80F3E2" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
             <w:r w:rsidRPr="00772D05">
               <w:t>Соответствует ГОСТ 22046-2016, СанПиН 2.4.2.3286-15, СП 2.4.3648-20, сертифицирован по ТР ТС 025/2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1771" w:type="dxa"/>
+            <w:tcW w:w="1607" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4718DD99" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1064" w:type="dxa"/>
+            <w:tcW w:w="1139" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1FFA0EC6" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
             <w:r w:rsidRPr="00772D05">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1524" w:type="dxa"/>
+            <w:tcW w:w="1543" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="571593C0" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00772D05">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00772D05" w:rsidRPr="00772D05" w14:paraId="367E1264" w14:textId="77777777" w:rsidTr="00772D05">
+      <w:tr w:rsidR="00772D05" w:rsidRPr="00772D05" w14:paraId="35BF6C10" w14:textId="77777777" w:rsidTr="003C223F">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="433" w:type="dxa"/>
-[...91 lines deleted...]
-          <w:p w14:paraId="4BEBF761" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:tcW w:w="453" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D944B1D" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2628" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D1267A2" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="261E925C" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="640" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7DE1AB76" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1824" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="557BB81D" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:r w:rsidRPr="00772D05">
+              <w:t>Каркас</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06532042" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:r w:rsidRPr="00772D05">
+              <w:t>Дополнительная характеристика, обусловленная прочностными требованиями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1866" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E0930C9" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:r w:rsidRPr="00772D05">
+              <w:t>Прямоугольные стальные трубы 25×40 мм, толщина стенки 1,2 мм, О-образная конструкция опор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1607" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01A15A54" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1139" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2612EAAF" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:r w:rsidRPr="00772D05">
+              <w:t>мм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1543" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3EC20ED2" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00772D05">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Участник предоставляет копию протокола</w:t>
+              <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00772D05" w:rsidRPr="00772D05" w14:paraId="35BF6C10" w14:textId="77777777" w:rsidTr="00772D05">
+      <w:tr w:rsidR="00772D05" w:rsidRPr="00772D05" w14:paraId="0F95F068" w14:textId="77777777" w:rsidTr="003C223F">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="433" w:type="dxa"/>
-[...79 lines deleted...]
-          <w:p w14:paraId="2612EAAF" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:tcW w:w="453" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BA174D6" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2628" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C0BF31C" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="017A49F3" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="640" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B739B69" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1824" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D1DE476" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:r w:rsidRPr="00772D05">
+              <w:t>Столешница</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6ED25596" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:r w:rsidRPr="00772D05">
+              <w:t>Дополнительная характеристика, обусловленная долговечностью и гигиеной</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1866" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="162A49B7" w14:textId="52F7AD1D" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:r w:rsidRPr="00772D05">
+              <w:t xml:space="preserve">ЛДСП </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1607" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F5AAC72" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1139" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04968FBF" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
             <w:r w:rsidRPr="00772D05">
               <w:t>мм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1524" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="3EC20ED2" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:tcW w:w="1543" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F154F75" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00772D05">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00772D05" w:rsidRPr="00772D05" w14:paraId="0F95F068" w14:textId="77777777" w:rsidTr="00772D05">
+      <w:tr w:rsidR="00772D05" w:rsidRPr="00772D05" w14:paraId="12EB17A9" w14:textId="77777777" w:rsidTr="003C223F">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="433" w:type="dxa"/>
-[...79 lines deleted...]
-          <w:p w14:paraId="04968FBF" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:tcW w:w="453" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06348267" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2628" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="277B5ADF" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4259F25B" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="640" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0FB362A1" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1824" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6FDB7E98" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:r w:rsidRPr="00772D05">
+              <w:t>Экран</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="529491B1" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:r w:rsidRPr="00772D05">
+              <w:t>Дополнительная характеристика, обусловленная жёсткостью конструкции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1866" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28A61289" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:r w:rsidRPr="00772D05">
+              <w:t>ЛДСП 16 мм, повышает жёсткость конструкции и обеспечивает зонирование пространства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1607" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0621E671" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1139" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D923A44" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
             <w:r w:rsidRPr="00772D05">
               <w:t>мм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1524" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="1F154F75" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:tcW w:w="1543" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DD22BE7" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00772D05">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00772D05" w:rsidRPr="00772D05" w14:paraId="12EB17A9" w14:textId="77777777" w:rsidTr="00772D05">
+      <w:tr w:rsidR="00772D05" w:rsidRPr="00772D05" w14:paraId="64469D3C" w14:textId="77777777" w:rsidTr="003C223F">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="433" w:type="dxa"/>
-[...79 lines deleted...]
-          <w:p w14:paraId="5D923A44" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:tcW w:w="453" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5FF76098" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2628" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30419BE2" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6005FFD2" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="640" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61340982" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1824" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="245DA17C" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:r w:rsidRPr="00772D05">
+              <w:t>Размер столешницы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3708E30C" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:r w:rsidRPr="00772D05">
+              <w:t>Дополнительная характеристика, обусловленная эргономикой</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1866" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6AFB0465" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:r w:rsidRPr="00772D05">
+              <w:t>1200×500 мм — соответствует требованиям ГОСТ и СанПиН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1607" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3AE48A02" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1139" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C8F372E" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
             <w:r w:rsidRPr="00772D05">
               <w:t>мм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1524" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="4DD22BE7" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:tcW w:w="1543" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D44D25A" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00772D05">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00772D05" w:rsidRPr="00772D05" w14:paraId="64469D3C" w14:textId="77777777" w:rsidTr="00772D05">
+      <w:tr w:rsidR="00772D05" w:rsidRPr="00772D05" w14:paraId="218B2E02" w14:textId="77777777" w:rsidTr="003C223F">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="433" w:type="dxa"/>
-[...91 lines deleted...]
-          <w:p w14:paraId="4D44D25A" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:tcW w:w="453" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="040AFF23" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2628" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34EA8A41" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24C69D5B" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="640" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="728F794F" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1824" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="052DAFF5" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:r w:rsidRPr="00772D05">
+              <w:t>Углы столешницы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44C3FEFA" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:r w:rsidRPr="00772D05">
+              <w:t>Дополнительная характеристика, обусловленная безопасностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1866" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E19A6C5" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00772D05">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Прямые (по умолчанию) или закруглённые R-50 мм (по согласованию)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1607" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="291FA743" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1139" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E608B0F" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:r w:rsidRPr="00772D05">
+              <w:t>—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1543" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18C39080" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00772D05">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00772D05" w:rsidRPr="00772D05" w14:paraId="218B2E02" w14:textId="77777777" w:rsidTr="00772D05">
+      <w:tr w:rsidR="00772D05" w:rsidRPr="00772D05" w14:paraId="124D64FB" w14:textId="77777777" w:rsidTr="003C223F">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="433" w:type="dxa"/>
-[...59 lines deleted...]
-          <w:p w14:paraId="2E19A6C5" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:tcW w:w="453" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7370BC58" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2628" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46F66FF5" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7731EABC" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="640" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51071B3E" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1824" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18ACF790" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:r w:rsidRPr="00772D05">
+              <w:t>Толщина ЛДСП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3EA20137" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:r w:rsidRPr="00772D05">
+              <w:t>Дополнительная характеристика, обусловленная прочностью и долговечностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1866" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="681573C5" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00772D05">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>Прямые (по умолчанию) или закруглённые R-50 мм (по согласованию)</w:t>
-[...29 lines deleted...]
-          <w:p w14:paraId="18C39080" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+              <w:t>16 мм (возможна замена на 22 мм или 32 мм по согласованию)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1607" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A072FC6" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1139" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20C0854A" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:r w:rsidRPr="00772D05">
+              <w:t>мм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1543" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14C630DE" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00772D05">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00772D05" w:rsidRPr="00772D05" w14:paraId="124D64FB" w14:textId="77777777" w:rsidTr="00772D05">
+      <w:tr w:rsidR="00772D05" w:rsidRPr="00772D05" w14:paraId="71DE28CD" w14:textId="77777777" w:rsidTr="003C223F">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="433" w:type="dxa"/>
-[...99 lines deleted...]
-          <w:p w14:paraId="14C630DE" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:tcW w:w="453" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E27AABB" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2628" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12CD8E98" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72E41BB5" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="640" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3407DB53" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1824" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C75E0A3" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:r w:rsidRPr="00772D05">
+              <w:t>Крепление столешницы и экрана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41378CC1" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:r w:rsidRPr="00772D05">
+              <w:t>Дополнительная характеристика, обусловленная надёжностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1866" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B1FA328" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:r w:rsidRPr="00772D05">
+              <w:t>Болты мебельные М6×25 мм + гайка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1607" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57C2DD3E" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1139" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69AE77B3" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:r w:rsidRPr="00772D05">
+              <w:t>—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1543" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6533089C" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00772D05">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00772D05" w:rsidRPr="00772D05" w14:paraId="71DE28CD" w14:textId="77777777" w:rsidTr="00772D05">
+      <w:tr w:rsidR="00772D05" w:rsidRPr="00772D05" w14:paraId="18DB86B0" w14:textId="77777777" w:rsidTr="003C223F">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="433" w:type="dxa"/>
-[...91 lines deleted...]
-          <w:p w14:paraId="6533089C" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:tcW w:w="453" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72D04265" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2628" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A901BB2" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45835102" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="640" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59C78F4B" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1824" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57D11AB8" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:r w:rsidRPr="00772D05">
+              <w:t>Крючки для портфеля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BFAE2F5" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:r w:rsidRPr="00772D05">
+              <w:t xml:space="preserve">Дополнительная характеристика, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00772D05">
+              <w:lastRenderedPageBreak/>
+              <w:t>обусловленная функциональностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1866" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32E189E0" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:r w:rsidRPr="00772D05">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">2 приварных крючка, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00772D05">
+              <w:lastRenderedPageBreak/>
+              <w:t>расположенных на безопасной высоте</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1607" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11732B0C" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1139" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A472894" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00772D05">
+              <w:t>шт</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1543" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66EC789A" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00772D05">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Участник указывает точное соответствие требуемому значению</w:t>
+              <w:t xml:space="preserve">Участник указывает точное </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00772D05">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00772D05" w:rsidRPr="00772D05" w14:paraId="18DB86B0" w14:textId="77777777" w:rsidTr="00772D05">
+      <w:tr w:rsidR="00772D05" w:rsidRPr="00772D05" w14:paraId="268C2B94" w14:textId="77777777" w:rsidTr="003C223F">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="433" w:type="dxa"/>
-[...93 lines deleted...]
-          <w:p w14:paraId="66EC789A" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:tcW w:w="453" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38CAC024" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2628" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5539F361" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B3AA2F6" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="640" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="038A7F3A" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1824" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="733F8EF6" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:r w:rsidRPr="00772D05">
+              <w:t>Концы труб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="685C6ABA" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:r w:rsidRPr="00772D05">
+              <w:t>Дополнительная характеристика, обусловленная безопасностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1866" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C77490C" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:r w:rsidRPr="00772D05">
+              <w:t>Пластмассовые заглушки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1607" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="473A2547" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1139" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1CB4FF6B" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:r w:rsidRPr="00772D05">
+              <w:t>—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1543" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66B7718D" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00772D05">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00772D05" w:rsidRPr="00772D05" w14:paraId="268C2B94" w14:textId="77777777" w:rsidTr="00772D05">
+      <w:tr w:rsidR="00772D05" w:rsidRPr="00772D05" w14:paraId="41A506CA" w14:textId="77777777" w:rsidTr="003C223F">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="433" w:type="dxa"/>
-[...79 lines deleted...]
-          <w:p w14:paraId="1CB4FF6B" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:tcW w:w="453" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A70A22E" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2628" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E0AC19B" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7DB26405" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="640" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3FB418D1" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1824" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B28CD48" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:r w:rsidRPr="00772D05">
+              <w:t>Тип покрытия каркаса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67584EAC" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:r w:rsidRPr="00772D05">
+              <w:t>Дополнительная характеристика, обусловленная устойчивостью к внешним воздействиям</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1866" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41CEFEB7" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:r w:rsidRPr="00772D05">
+              <w:t>Порошковая краска</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1607" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D0E9157" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1139" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72EA8ECB" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
             <w:r w:rsidRPr="00772D05">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1524" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="66B7718D" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:tcW w:w="1543" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B74F9EF" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00772D05">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00772D05" w:rsidRPr="00772D05" w14:paraId="41A506CA" w14:textId="77777777" w:rsidTr="00772D05">
+      <w:tr w:rsidR="00772D05" w:rsidRPr="00772D05" w14:paraId="54EFD563" w14:textId="77777777" w:rsidTr="003C223F">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="433" w:type="dxa"/>
-[...79 lines deleted...]
-          <w:p w14:paraId="72EA8ECB" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:tcW w:w="453" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7302395D" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2628" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="375F97A7" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6949A6AD" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="640" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="498C1FDA" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1824" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FAEC258" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:r w:rsidRPr="00772D05">
+              <w:t>Стойкость покрытия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E625CC6" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:r w:rsidRPr="00772D05">
+              <w:t>Дополнительная характеристика, обусловленная условиями эксплуатации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1866" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E8DD13F" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:r w:rsidRPr="00772D05">
+              <w:t>К царапинам, УФ-излучению и атмосферным воздействиям</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1607" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51A15C5D" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1139" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36614D01" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
             <w:r w:rsidRPr="00772D05">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1524" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="2B74F9EF" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:tcW w:w="1543" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DD3E472" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00772D05">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00772D05" w:rsidRPr="00772D05" w14:paraId="54EFD563" w14:textId="77777777" w:rsidTr="00772D05">
+      <w:tr w:rsidR="00772D05" w:rsidRPr="00772D05" w14:paraId="08112D87" w14:textId="77777777" w:rsidTr="003C223F">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="433" w:type="dxa"/>
-[...79 lines deleted...]
-          <w:p w14:paraId="36614D01" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:tcW w:w="453" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0FDA06FE" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2628" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A4AF173" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="681DA4F0" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="640" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="544D750F" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1824" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A90B38A" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:r w:rsidRPr="00772D05">
+              <w:t>Цвет каркаса (по RAL)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C448EF8" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:r w:rsidRPr="00772D05">
+              <w:t>Дополнительная характеристика, обусловленная дизайном интерьера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1866" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D2DB821" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00772D05">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>белый (9016), бежевый (1001), серый (7040), коричневый (8017), чёрный (9005), ДРУГОЙ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1607" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6DFDA360" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1139" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36718E77" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
             <w:r w:rsidRPr="00772D05">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1524" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="4DD3E472" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:tcW w:w="1543" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D7336FC" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00772D05">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Участник указывает точное соответствие требуемому значению</w:t>
+              <w:t>Участник перечисляет все доступные цвета</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00772D05" w:rsidRPr="00772D05" w14:paraId="08112D87" w14:textId="77777777" w:rsidTr="00772D05">
+      <w:tr w:rsidR="00772D05" w:rsidRPr="00772D05" w14:paraId="49723AE3" w14:textId="77777777" w:rsidTr="003C223F">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="433" w:type="dxa"/>
-[...47 lines deleted...]
-          <w:p w14:paraId="5C448EF8" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:tcW w:w="453" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="160C4E91" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2628" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="712EBED4" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="295BC706" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="640" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40EEFC55" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1824" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B5329D6" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:r w:rsidRPr="00772D05">
+              <w:t>Цвет столешницы и экрана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3078D23B" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
             <w:r w:rsidRPr="00772D05">
               <w:t xml:space="preserve">Дополнительная характеристика, обусловленная </w:t>
             </w:r>
             <w:r w:rsidRPr="00772D05">
               <w:lastRenderedPageBreak/>
               <w:t>дизайном интерьера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1891" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="4D2DB821" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:tcW w:w="1866" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2625F2F5" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00772D05">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">белый (9016), бежевый (1001), серый (7040), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Белый, Серый, бук, вишня </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00772D05">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
+              <w:t>оксфорд</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00772D05">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, крем, ольха, орех </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00772D05">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>коричневый (8017), чёрный (9005), ДРУГОЙ</w:t>
-[...17 lines deleted...]
-          <w:p w14:paraId="36718E77" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+              <w:t>таволато</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00772D05">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, итальянский орех, ясень </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00772D05">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>шимо</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00772D05">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>, ДРУГОЙ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1607" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18E66C76" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1139" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5ADB9AF8" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
             <w:r w:rsidRPr="00772D05">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1524" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="3D7336FC" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:tcW w:w="1543" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35D50D76" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00772D05">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник перечисляет все доступные цвета</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00772D05" w:rsidRPr="00772D05" w14:paraId="49723AE3" w14:textId="77777777" w:rsidTr="00772D05">
+      <w:tr w:rsidR="00772D05" w:rsidRPr="00772D05" w14:paraId="03F8C655" w14:textId="77777777" w:rsidTr="003C223F">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="433" w:type="dxa"/>
-[...59 lines deleted...]
-          <w:p w14:paraId="2625F2F5" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:tcW w:w="453" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E49FA32" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2628" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="371020F0" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00CC69B0" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="640" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CFF37E4" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1824" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="260FED17" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:r w:rsidRPr="00772D05">
+              <w:t>Ростовые группы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C074054" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:r w:rsidRPr="00772D05">
+              <w:t>Дополнительная характеристика, обусловленная эргономикой</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1866" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D3BC077" w14:textId="00B0BDC3" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00772D05">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">Белый, Серый, бук, вишня </w:t>
-[...71 lines deleted...]
-          <w:p w14:paraId="35D50D76" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+              <w:t>5 (700 мм), 6 (760 мм), 7 (820 мм)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1607" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="085368EE" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1139" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02ED21D2" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:r w:rsidRPr="00772D05">
+              <w:t>мм / гр.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1543" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E3720F9" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00772D05">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Участник перечисляет все доступные цвета</w:t>
+              <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00772D05" w:rsidRPr="00772D05" w14:paraId="03F8C655" w14:textId="77777777" w:rsidTr="00772D05">
+      <w:tr w:rsidR="00772D05" w:rsidRPr="00772D05" w14:paraId="4EB88134" w14:textId="77777777" w:rsidTr="003C223F">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="433" w:type="dxa"/>
-[...99 lines deleted...]
-          <w:p w14:paraId="5E3720F9" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:tcW w:w="453" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79DD5523" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2628" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B180AA3" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="245CF0D9" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="640" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C90824F" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1824" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6EE3E37E" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:r w:rsidRPr="00772D05">
+              <w:t>Устойчивость (угол опрокидывания)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="379B4DF6" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:r w:rsidRPr="00772D05">
+              <w:t>Дополнительная характеристика, обусловленная безопасностью при эксплуатации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1866" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C0AB380" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:r w:rsidRPr="00772D05">
+              <w:t>Не менее 14° (фактически — 26°)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1607" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21952D3D" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1139" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72F53AAC" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:r w:rsidRPr="00772D05">
+              <w:t>°</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1543" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44D8DD8F" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00772D05">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00772D05" w:rsidRPr="00772D05" w14:paraId="4EB88134" w14:textId="77777777" w:rsidTr="00772D05">
+      <w:tr w:rsidR="00772D05" w:rsidRPr="00772D05" w14:paraId="569B9A37" w14:textId="77777777" w:rsidTr="003C223F">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="433" w:type="dxa"/>
-[...47 lines deleted...]
-          <w:p w14:paraId="379B4DF6" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:tcW w:w="453" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="174181F5" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2628" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47235438" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3162B55F" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="640" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32D4CCDD" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1824" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28C3FB79" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
+            <w:r w:rsidRPr="00772D05">
+              <w:t>Прочность конструкции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01932BD9" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
             <w:r w:rsidRPr="00772D05">
               <w:t>Дополнительная характеристика, обусловленная безопасностью при эксплуатации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1891" w:type="dxa"/>
-[...114 lines deleted...]
-            <w:tcW w:w="1891" w:type="dxa"/>
+            <w:tcW w:w="1866" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0605E3F9" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
             <w:r w:rsidRPr="00772D05">
               <w:t xml:space="preserve">Выдерживает статическую нагрузку до 200 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00772D05">
               <w:t>даН</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00772D05">
               <w:t xml:space="preserve"> на столешницу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1771" w:type="dxa"/>
+            <w:tcW w:w="1607" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B078D85" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1064" w:type="dxa"/>
+            <w:tcW w:w="1139" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5BCCDFEB" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00772D05">
               <w:t>даН</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1524" w:type="dxa"/>
+            <w:tcW w:w="1543" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5DB7288D" w14:textId="77777777" w:rsidR="00772D05" w:rsidRPr="00772D05" w:rsidRDefault="00772D05">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00772D05">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="66AA6B3B" w14:textId="77777777" w:rsidR="00FB30C9" w:rsidRDefault="00FB30C9"/>
     <w:sectPr w:rsidR="00FB30C9" w:rsidSect="00E963DA">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="850" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
@@ -2611,66 +2507,68 @@
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E963DA"/>
     <w:rsid w:val="00025458"/>
+    <w:rsid w:val="003C223F"/>
     <w:rsid w:val="004B10B2"/>
     <w:rsid w:val="00772D05"/>
+    <w:rsid w:val="00CC38FC"/>
     <w:rsid w:val="00D57ED6"/>
     <w:rsid w:val="00DB4099"/>
     <w:rsid w:val="00E963DA"/>
     <w:rsid w:val="00FB30C9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -3264,50 +3162,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="90"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E963DA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок 1 Знак"/>
@@ -3951,54 +3850,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>630</Words>
-  <Characters>3592</Characters>
+  <Words>600</Words>
+  <Characters>3425</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>29</Lines>
+  <Lines>28</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4214</CharactersWithSpaces>
+  <CharactersWithSpaces>4017</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Марина П</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>