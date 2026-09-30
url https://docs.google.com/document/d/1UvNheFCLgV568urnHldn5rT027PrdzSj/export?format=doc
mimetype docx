--- v0 (2025-12-06)
+++ v1 (2026-09-30)
@@ -1,1222 +1,1015 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="6237"/>
         </w:tabs>
         <w:spacing w:after="240" w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">EXCELENTÍSSIMO SENHOR DOUTOR JUIZ DE DIREITO DA ____ VARA CÍVEL DA COMARCA DE</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> XXXX </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">DO ESTADO </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXXX</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="240" w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
-      <w:pPr>
-[...35 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="240" w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...127 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...16 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-          <w:b w:val="0"/>
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.gjdgxs" w:id="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">AUTOR</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">nacionalidade, estado civil, profissão, portador do RG, inscrito no CPF, residente e domiciliado à Rua </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXXXX</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, Bairro</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">: XXXX,</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cidade </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXXX/</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Estado: </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX, </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">por seus procuradores, vem à presença de Vossa Excelência, apresentar a competente:</w:t>
       </w:r>
-    </w:p>
-[...74 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="240" w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">AÇÃO ORDINÁRIA DE REVISIONAL DE EMPRÉSTIMO COM PEDIDO DE ANTECIPAÇÃO DE PARCELAS EM PEDIDO LIMINAR</w:t>
       </w:r>
-    </w:p>
-[...37 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...51 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">em face de </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">RÉU</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, inscrito no CNPJ </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXXX,</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> com sede à Rua </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXXXX</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, Bairro: </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXXX,</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cidade XXXX/Estado: </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX,</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> pelos fatos e fundamentos a seguir expostos:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
-[...52 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="2268" w:right="-568" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRELIMINARMENTE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="280" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="2268" w:right="-568" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">JUSTIÇA GRATUITA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="28" w:before="28" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">O Autor, requer os benefícios da justiça gratuita por ser pobre no sentido legal da palavra, e não possui condições financeiras de arcar com despesas processuais e honorários advocatícios.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="28" w:before="28" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Os documentos necessários para comprovação da justiça gratuita estão sendo juntados com esta exordial, a exemplo, CTPS, Imposto de renda, e outros documentos capazes de comprovar que o Autor possui elevadas dívidas, o que o impede de arcar com os custos de um processo judicial, sendo que caso isso ocorra, teria que escolher em prejudicar sua vida financeira, ou que seja impedido de usufruir dos benefícios constitucionais em seu acesso à Justiça elencados na Lei nº 1.060/50, instituiu, no art. 99, § 3º .</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="28" w:before="28" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Frisa-se que o Autor é pessoa simples, humilde, sendo sua profissão </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
@@ -1236,10924 +1029,11618 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">e seu salário de </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXXX, </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">não conseguindo suportar sequer as despesas que possui, e não ostentando nenhum tipo de riqueza.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="28" w:before="28" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Nesses termos, requer os benefícios da Justiça Gratuita.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="28" w:before="28" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-568"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="280" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="2268" w:right="-568" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DA COMPETÊNCIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="28" w:before="28" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="-568" w:firstLine="2268"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Requer que seja regida presente ação com vistas à Lei Nº 8.078, de 11 de setembro de 1990, nos moldes do art. 101, inciso I do Código de defesa do Consumidor, visto que a presente ação se trata de relação de consumo, razão pela qual a presente demanda é distribuída no Foro do domicílio do consumidor, tudo para lhe facilitar a sua defesa e acesso ao Judiciário.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="28" w:before="28" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="-568" w:firstLine="1701"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="280" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="2268" w:right="-568" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DO DESINTERESSE NA AUDIÊNCIA DE CONCILIAÇÃO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="28" w:before="28" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="-568" w:firstLine="2409.4488188976375"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nos termos do art. 335 do CPC, e da </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lei n. 13.140/15 artigo 2º, § 2º</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, o Autor não </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">manifesta/ sim manifesta, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">interesse na audiência de conciliação, visto que, conforme em anexo à exordial já enviou notificações extrajudiciais e todas restaram infrutíferas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="280" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="2268" w:right="-568" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DO JUÍZO 100% DIGITAL </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TÓPICO OPCIONAL)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="280" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nos termos da Portaria Conjunta nº. 1088/PR/2020, optam os Requerentes pelo juízo 100% digital, e para tanto informam que os meios de contato ocorrerão através do procurador constituído nos autos, através de:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="280" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e-mail:</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="280" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="2268" w:right="-568" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">celular:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="2268" w:right="-568" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
-[...34 lines deleted...]
-        <w:t xml:space="preserve">Requer que seja regida presente ação com vistas à Lei Nº 8.078, de 11 de setembro de 1990, nos moldes do art. 101, inciso I do Código de defesa do Consumidor, visto que a presente ação se trata de relação de consumo, razão pela qual a presente demanda é distribuída no Foro do domicílio do consumidor, tudo para lhe facilitar a sua defesa e acesso ao Judiciário.</w:t>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DOS FATOS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
-      <w:pPr>
-[...437 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">O autor celebrou contrato de empréstimo no dia </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> com a instituição Requerida no importe de XXX, sendo que foi dado de entrada o valor </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX,</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> e</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">m X</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> parcelas de XXX, que se iniciaram no mês XXX.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Em garantia do empréstimo, foi dado o veículo </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">MODELO/MARCA/PLACA/CHASSI/ANO/KM.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Foi aplicada para a operação o custo efetivo total de </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> ao mês e </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> ao ano. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Porém, a </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">taxa adotada é muito superior </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">à média</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> praticada pelo mercado</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, de acordo com divulgação do Banco Central do Brasil, e o Autor está com dificuldade de pagamento, o que tem colocado em uma situação de completa desproporcionalidade com o Réu, visto que, mesmo tentando formalizar a redução dos juros de forma administrativa não obteve sucesso.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Além disso, o contrato não observou os princípios de prevenção e tratamento do superendividamento previsto pela </w:t>
       </w:r>
       <w:hyperlink r:id="rId7">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
             <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
             <w:smallCaps w:val="0"/>
             <w:strike w:val="0"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:vertAlign w:val="baseline"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">Lei nº 14.181/2021</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, colocando ainda, um de venda casada em contrato de adesão.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Destaca-se que o Réu agiu de maneira ardilosa, ao aprovar um contrato com taxas e formas de pagamento bem acima das reais condições do mercado financeiro.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Assim, imperiosa a intervenção jurisdicional para revisão do instrumento contratual formalizado entre a requerente e a requerida, para reduzir a taxa de juros ao limite estabelecido pela taxa média de mercado apurada pelo Banco Central do Brasil para a operação, vez que notória a abusividade da conduta perpetrada pela demandada.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="2268" w:right="-568" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">DO DIREITO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Excelência, o que o autor pretende com o ingresso desta ação é a justa aplicação de índices e sistema de juros, que permitirão a Ré uma margem de lucro maior, comprometendo de maneira excessiva a parte autora.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Necessitando o Autor de obter o empréstimo, não restou alternativa, somente a de assinar um contrato sem obter em dada ocasião um entendimento maior da realidade da qual o negócio jurídico se pautava.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="240" w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Em consonância com os ditames da legislação brasileira, o contrato está em desacordo por se tratar de uma operação financeira pautada em um contrato de adesão, onde não perfaz o exercício da livre escolha.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">O Código de Defesa do Consumidor é claro ao desobrigar o Requerente ao cumprimento de contratos confusos, e principalmente sem expressa previsão das obrigações, sempre interpretando as disposições de forma mais favorável ao consumidor. Assim dispõem os art. 46 e 47 do aludido diploma:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2268" w:right="-568" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Artigo 46 - Os contratos que regulam as relações de consumo não obrigam os consumidores, se não lhe for dada à oportunidade de conhecimento prévio de seu conteúdo, ou se os respectivos instrumentos forem redigidos de modo a dificultar a compreensão de seu sentido e alcance.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2268" w:right="-568" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Artigo 47 - As cláusulas contratuais serão interpretadas de maneira mais favorável ao consumidor.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Almejando conhecer melhor o contrato, a parte autora o submeteu a um </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">parecer técnico</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, conforme já mencionado, oportunidade em que se faz prova a planilha/cálculo demonstrativa (documento anexo), apontando diversas irregularidades.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Assim diante das irregularidades apresentadas, requer com a presente ação que seja analisado o presente contrato bem como os juros constantes e suas irregularidades frente ao consumidor.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="2268" w:right="-568" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">DA RELAÇÃO DE CONSUMO - INVERSÃO DO ÔNUS DA PROVA - JUROS ABUSIVOS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A legislação que governa a proteção dos direitos dos consumidores estabelece claramente que os fornecedores de produtos e serviços devem ser impedidos de ter condutas abusivas em relação aos consumidores, de acordo com o artigo 3º do Código de Defesa do Consumidor. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">No caso em epígrafe, fica evidente que há uma relação consumerista, conforme definido pelos artigos 2º e 3º do referido Código do Consumidor. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">O Autor como o destinatário final dos serviços contratados é hipossuficiente em conhecimento técnico, estando em desequilíbrio essa relação de consumo estabelecida. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">De acordo com a doutrina, a definição de consumidor deve ser baseada em dois elementos: o princípio da vulnerabilidade e a destinação econômica não profissional do produto ou serviço.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Noutro norte, o Superior Tribunal de Justiça já consolidou o entendimento de que as instituições financeiras também estão sujeitas ao Código de Defesa do Consumidor, o que significa que o CDC deve ser aplicado neste caso. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Além disso, a autora terá o benefício da inversão do ônus da prova, já que ela é considerada hipossuficiente em relação à ré.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Nesse sentido, requer seja aplicável o CDC ao presente caso.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="2268" w:right="-568" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">DA POSSIBILIDADE DE REVISÃO DO PACTO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Com a evolução do Código de Defesa do Consumidor (CDC), tornou-se possível o controle judicial dos contratos com o objetivo de estabelecer um equilíbrio contratual, cumprindo a obrigação do princípio do pacto sunt servanda, conforme previsto no artigo 6º, inciso V, da Lei 8.078/90.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Nesse sentido, é viável a revisão dos termos do contrato, a fim de evitar excessos que possam prejudicar uma das partes contratantes, sob pena de gerar desequilíbrio na relação, o que é expressamente proibido pelo CDC e também pelo artigo 122, segunda parte, do Código Civil.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="2268" w:right="-568" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">DOS JUROS REMUNERATÓRIOS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Apesar da Súmula nº. 382 do STJ ter estabelecido que a estipulação de juros remuneratórios superiores a 12% ao ano não indica abusividade e da jurisprudência ter firmado entendimento de que não se aplica a Lei de Usura às taxas de juros remuneratórios nas operações realizadas por instituições financeiras integrantes do Sistema Financeiro Nacional, não se pode descartar a possibilidade de limitação da cobrança de juros por parte dessas instituições quando se mostrarem abusivos. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Além disso, é admitida a revisão das taxas de juros remuneratórios em situações excepcionais, desde que caracterizada a relação de consumo e que a abusividade (capaz de colocar o consumidor em desvantagem exagerada — artigo 51, § 1º, do CDC) fique cabalmente demonstrada, ante às peculiaridades do julgamento em concreto (tese julgada sob o rito do artigo 543-C — tema 27).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Sabemos que não há limitação para a pactuação e a cobrança dos juros compensatórios nos contratos bancários, ou seja, a taxa de juros pode ser livremente estabelecida pelas partes contratantes. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Assim, vale dizer que as instituições financeiras podem fixar livremente a taxa de juros compensatórios, vez que são inaplicáveis as limitações constitucionais (de 12% ao ano), do Código Civil e/ou da Lei de Usura (6% ou 12%, conforme o caso) “aos contratos celebrados com instituições integrantes do Sistema Financeiro Nacional, salvo nas hipóteses previstas em legislação específica” (STJ. AgRg no REsp 920.437/RS. Rel. Paulo de Tarso Sanseverino. T3. Julg. 18.11.2010). </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Contudo, como toda regra, há exceções</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pode, então, haver, excepcionalmente, limitações às taxas de juros compensatórios cobradas pelas instituições financeiras, verificados de acordo com o caso concreto. São elas: a) ausência de contrato ou da fixação da taxa de juros e b) abusividade dos juros contratuais.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">E neste ponto, defendemos o nosso pedido.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Inicialmente, salientamos que “O STJ reconheceu haver sujeição das instituições financeiras às regras da lei consumerista, de modo a conferir aos consumidores de serviços bancários um grau maior de proteção, diante de uma relação de consumo marcada pelo uso generalizado dos contratos de massa e pela expressiva desproporção entre os polos contratuais”. (FERREIRA FILHO, Roberval Rocha. VIEIRA, Albino Carlos Martins. Súmulas do Superior Tribunal de Justiça: organizadas por assunto, anotadas e comentadas. Salvador: Jus Podivm, 2009, p. 155). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="240" w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Sob esta ótica, e à luz dos princípios que regem o direito consumerista, combatemos os juros remuneratórios que foram firmados nos contratos de empréstimos oferecidos pelo réu ao Autor, notadamente em razão de sua abusividade. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="240" w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">No presente caso, conforme se constata a partir da análise da Cédula de Crédito Bancário anexa, a ré estipulou os juros remuneratórios em </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">ao mês e </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">ao ano, sendo o custo efetivo total do bem a taxa de juros mensal de </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">ao mês e </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">ao ano.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Entretanto, ao verificar o site do Banco Central do Brasil, é possível constatar que, para operações de crédito destinadas a Pessoa Física para Aquisição de Veículos, a média de juros apurada é de </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">ao mês e </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">ao ano, conforme tabela anexa extraída do site do BCB. Diante disso, é evidente a prática de onerosidade excessiva e abusividade por parte da ré.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Para a apuração da taxa de juros médios mensal somou-se todas as taxas </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">divulgadas</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> pelo BCB e dividiu-se pelo número de instituições financeiras:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="2268" w:right="-568" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="1f497d"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="1f497d"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">COLOCAR PLANILHA ATUALIZADA COM A TAXA DE JUROS DOS BANCOS E</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="1f497d"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> INSTITUIÇÕES FINANCEIRAS. (pode ser achado em https://www.bcb.gov.br/estatisticas/reporttxjuros/?parametros=tipopessoa:1;modalidade:401;encargo:1 01 )</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Através da taxa de juros mensal, chegamos à taxa anual de juros, utilizando-se da fórmula matemática.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2268" w:right="-567" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1+ ia = (1+ip)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2268" w:right="-567" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">onde:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2268" w:right="-567" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">ia = taxa anual</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2268" w:right="-567" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">ip = taxa de um determinado período (juros mensais</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> XXX </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">÷ 100 = </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2268" w:right="-567" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">n = número de períodos (12 meses)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2268" w:right="-567" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Assim:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1+ ia = (</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX).</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">12 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1+ia= (</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">).12 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1+ia= </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">ia = </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">ia = </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> XXX</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> x 100 = </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> a.a.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Destarte, a cláusula é abusiva uma vez que fixa os juros no patamar de </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> ao mês e </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> ao ano, conduzindo a uma situação de desvantagem excessiva e excesso de onerosidade ao consumidor (art. 6º, IV, CDC), mormente se for considerada a inflação corrente no País, e a remuneração paga às aplicações financeiras em geral, como por exemplo, às cadernetas de poupança. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A interpretação da cláusula contratual que estabeleceu juros mensais excessivos, à luz do CDC, conduz ao reconhecimento de sua abusividade, e em consequência a sua adequação a parâmetros razoáveis, dentro do ordenamento jurídico pátrio. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Portanto, Vossa Excelência, mediante a conduta ardilosa apresentada pela instituição financeira, a taxa deve ser modificada para XXX a.m e XXX a.a, ou outra prudentemente arbitrada por Vossa Excelência, repelindo a abusividade e a excessiva onerosidade imposta pela ré, sendo que a parte autora requer o RESSARCIMENTO EM DOBRO, seja abatido do saldo devedor, como a medida da mais lidima justiça.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="2268" w:right="-568" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">DA ADEQUAÇÃO DA PARCELA E A DEVOLUÇÃO DA DIFERENÇA PAGA MAIOR</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">O requerente tem cumprido suas obrigações contratuais com a ré desde o dia </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, quando efetuou o pagamento da primeira parcela do empréstimo, e tem pago as parcelas subsequentes todo dia </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> dos meses seguintes.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Desde a celebração do contrato, o requerente já efetuou o pagamento de </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> parcelas do empréstimo para a ré. Uma vez que a abusividade dos juros do contrato foi reconhecida como taxa média de mercado aplicada, o requerente tem o direito à revisão do valor mensal da parcela e à restituição dos valores pagos em excesso. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Se a taxa de </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> for considerada procedente, a parcela mensal do requerente será reduzida para R$ </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, conforme o cálculo a ser realizado para achar a taxa de juros abusivos</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Efetuar o cálculo de acordo com a planilha abaixo)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="2268" w:right="-568" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="0" distR="0">
             <wp:extent cx="3767522" cy="2341973"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr id="1967850091" name="image1.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image1.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3767522" cy="2341973"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Como resultado de tal apuração financeira, ficou evidenciada, que o negócio jurídico </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">não foi pautado sob o princípio da boa-fé</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, vez que, as partes acordaram no instrumento contratual, um financiamento de </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">em </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">parcelas</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, com a aplicação de uma taxa de </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">juros mensais de </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="240" w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Entretanto, em conformidade com a apuração contábil, a Instituição Financeira aplicou de forma ardilosa o prejuízo de indébitos que totalizam </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">R$ </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="240" w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Insta salientar, que o parecer aduz de maneira clara que se a taxa de juros acordada no instrumento contratual respeitasse a taxa média divulgada pelo </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">banco central de </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">a.m., fosse aplicada corretamente no financiamento, o valor inicial da prestação seria de </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">R$ </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> em </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> parcelas com quitação em </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, porém foram descontadas de forma indevida até </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> cobrando </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> parcelas superiores.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ante o exposto, preocupa-se o Direito do Consumidor com a fase pré- contratual porque é justamente nela que se constitui a atividade destinada a dar vida ao futuro contrato.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Assim, considerando que já ocorreram </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> pagamentos no valor de R$ </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> cada e o valor devido é de R$ </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> cada, observa-se uma redução de R$ </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> por parcela, há de se devolver do valor pago a maior, R$ </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">sob pena de enriquecimento ilícito da ré, além das diferenças das parcelas que se vencerem durante o curso do processo.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="2268" w:right="-568" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">DO </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">CONTRATO</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> DE ADESÃO </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">É de conhecimento geral que, ao contratar um serviço em uma instituição financeira, ao consumidor é apresentado a um Contrato de Adesão. Para definir o que é um Contrato de Adesão, é importante destacar a definição estabelecida no artigo 54, caput, do Código de Defesa do Consumidor.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="2268" w:right="-568" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Art. 54. Contrato de adesão é aquele cujas cláusulas tenham sido aprovadas pela autoridade competente ou estabelecidas unilateralmente pelo fornecedor de produtos ou serviços, sem que o consumidor possa discutir ou modificar substancialmente seu conteúdo.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Diante da previsão, é possível afirmar, sem a menor dúvida, de que é de Adesão, o contrato celebrado entre Autor e a Ré, com cláusulas elaboradas de forma unilateral pela Ré, sem a participação do Autor, ou seja, ou contrata ou não adere.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ainda de acordo com o Código de Defesa do Consumidor, é importante ressaltar, que cláusulas que coloquem o consumidor em desvantagem exagerada, são NULAS DE PLENO DIREITO, como é o caso, afinal, conforme exposto anteriormente, em cada prestação paga, o percentual que é cobrado pela Ré é absurdo. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A esse respeito, vejamos o que prevê o inciso IV, do Art. 51:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="2268" w:right="-568" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Art. 51. São nulas de pleno direito, entre outras, as cláusulas contratuais relativas ao fornecimento de produtos e serviços que: ... IV - estabeleçam obrigações consideradas iníquas, abusivas, que coloquem o consumidor em desvantagem exagerada, ou sejam incompatíveis com a boa-fé ou a equidade</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Conforme o mesmo artigo, dessa vez, com relação a Onerosidade Excessiva, vejamos o que ensina o inciso III do §1º:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="2268" w:right="-568" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 1º Presume-se exagerada, entre outros casos, a vantagem que: III - se mostra excessivamente onerosa para o consumidor, considerando-se a natureza e conteúdo do contrato, o interesse das partes e outras circunstâncias peculiares ao caso.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">É inaceitável que a dívida seja mantida com encargos superiores aos informados ao Banco Central, prejudicando o consumidor em vez de beneficiá-lo, como ocorreu neste caso. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Tal prática é coibida pelo Código de Defesa do Consumidor, conforme estabelecido nos incisos II, III e V do Art. 52, os quais foram violados, como pode ser visto a seguir:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="2268" w:right="-568" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Art. 52. No fornecimento de produtos ou serviços que envolva outorga de crédito ou concessão de financiamento ao consumidor, o fornecedor deverá, entre outros requisitos, informá-lo prévia e adequadamente sobre: II - montante dos juros de mora e da taxa efetiva anual de juros;III - acréscimos legalmente previstos; V - soma total a pagar, com e sem financiamento:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">O Código de Defesa do Consumidor, trouxe recentemente, no ano de 2021, através da Lei 14.181, uma inovação no tocante a prevenção ao “superendivamento”, impondo aos Fornecedores (conceito em que se enquadra a Ré), regras e procedimentos a serem observados, no momento do oferecimento do crédito, conforme se observa:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="2268" w:right="-568" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Art. 54-C. É vedado, expressa ou implicitamente, na oferta de crédito ao consumidor, publicitária ou não: III - ocultar ou dificultar a compreensão sobre os ônus e os riscos da contrataçãodo crédito ou da venda a prazo; Art. 54-D. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Na oferta de crédito, previamente à contratação, o fornecedor ou o intermediário deverá, entre outras condutas: (Incluído pela Lei nº 14.181, de 2021):  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2268" w:right="-567" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">I - informar e esclarecer adequadamente o consumidor, considerada sua idade, sobre a natureza e a modalidade do crédito oferecido, sobre todos os custos incidentes, observado o disposto nos arts. 52 e 54-B deste Código, e sobre as consequências genéricas e específicas do inadimplemento; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2268" w:right="-567" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Parágrafo único. O descumprimento de qualquer dos deveres previstos no caput deste artigo e nos arts. 52 e 54-C deste Código poderá acarretar judicialmente a redução dos juros, dos encargos ou de qualquer acréscimo ao principal e a dilação do prazo de pagamento previsto no contrato original, conforme a gravidade da conduta do fornecedor e as possibilidades financeiras do consumidor, sem prejuízo de outras sanções e de indenização por perdas e danos, patrimoniais e morais, ao consumidor.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Com base no exposto, a Ré violou diversos direitos do Autor enquanto consumidor, uma vez que este não recebeu a orientação durante as ofertas e nem antes de assinar o contrato de forma rápida e simplificado. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Assim, sendo lesado de forma intencional pela Ré e, por meio desta demanda, busca a proteção judicial para minimizar os prejuízos que sofreram. Com base na fundamentação jurídica apresentada, o Autor não tem dúvidas de que seus direitos foram violados, requerendo, portanto, que seja revisto os juros moratórios e devolvido aquilo que foi pago em duplicidade por ele.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="2268" w:right="-568" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">DA TARIFA DE AVALIAÇÃO DO BEM E REGISTRO DE CONTRATO </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Em julgamento do REsp 1.578.553, realizado em 28 de novembro de 2018, o Superior Tribunal de Justiça estabeleceu três teses bancárias, sendo uma delas a validade da tarifa de avaliação do bem dado em garantia e da cláusula que prevê o ressarcimento da despesa com o registro do contrato, desde que não haja cobrança de serviço não efetivamente prestado e que seja possível controlar a onerosidade excessiva em cada caso. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">No caso em questão, houve cobrança de tais tarifas, porém, sem que os serviços correspondentes fossem devidamente prestados pela deveriam. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Nunca houve laudo de avaliação veicular e o Autor sequer levou o veículo para ser avaliado pelos pressupostos da empresa Requerida, pelo que a cobrança é ilícita e deve ser decotada do contrato. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Da mesma forma, a empresa Requerida não comprovou ao consumidor o registro do contrato, que justificasse a cobrança em comento, pelo o que, por via lógica, requer a declaração de abusividade da referida cláusula, com a consequente restituição ao Autor.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="2268" w:right="-568" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">DOS JUROS DE IOF </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="240" w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A tese firmada pelo Superior Tribunal de Justiça permite que as partes estabeleçam o pagamento do Imposto sobre Operações Financeiras e de Crédito (IOF) por meio de financiamento acessório ao principal mútuo, obedecendo-o às mesmas condições contratuais (estes julgados sob o rito do artigo 543-C do CPC - tema 621). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="240" w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Entretanto, no caso em análise, a Requerida efetuou o apoio do IOF utilizando uma taxa de juros de </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">ao mês, contrariando o entendimento dos Tribunais Superiores.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="240" w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...28 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007F">
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">É o entendimento </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">da jurisprudência pátria</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> referente ao presente caso:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2268" w:right="-568" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">AÇÃO REVISIONAL DE CONTRATO BANCÁRIO – Cobrança pela avaliação do bem dado em garantia e pelo registro do contrato – Autor que pretende o reconhecimento da abusividade das cobranças – É lícita a cobrança pela avaliação do bem dado em garantia e pelo registro contrato, desde que os serviços tenham sido efetivamente prestados – Orientação firmada pelo Superior Tribunal de Justiça em recurso especial submetido à sistemática de julgamento de recursos repetitivos ( REsp nº 1.578.553/SP) – Hipótese em que restou demonstrada apenas prestação do serviço de registro de contrato – Necessidade de reconhecimento da abusividade da cobrança da tarifa de avaliação de bem - RECURSO PARCIALMENTE PROVIDO, nessa parte. AÇÃO REVISIONAL DE CONTRATO BANCÁRIO – Tarifa de Cadastro – Possibilidade de cobrança – Orientação firmada pelo Colendo Superior Tribunal de Justiça em sede de julgamento de recursos repetitivos – RECURSO NÃO PROVIDO, nessa parte. AÇÃO REVISIONAL DE CONTRATO BANCÁRIO – Cobrança de seguro de proteção financeira – Autor que pretende o reconhecimento da abusividade da cobrança – Cabimento – O consumidor não pode ser compelido a contratar seguro com a instituição financeira ou com seguradora por ela indicada – Orientação firmada pelo Superior Tribunal de Justiça em recurso especial submetido à sistemática de julgamento de recursos repetitivos ( REsp nº 1.639.320/SP) – Instrumento firmado entre as partes evidencia que o autor não teve a liberdade de escolher outra seguradora que não a indicada pela instituição financeira ré – RECURSO PROVIDO, nessa parte. AÇÃO REVISIONAL DE CONTRATO BANCÁRIO – Reconhecimento de abusividade da cobrança de seguro de proteção financeira e tarifa de avaliação de bem – Pretensão do autor de recálculo do IOF – Cabimento – Hipótese em que o exame do contrato celebrado entre as partes evidencia que tais encargos foram financiados, de modo que o IOF foi calculado com base no valor total do financiamento, incluindo os encargos declarados abusivos – Com a alteração do valor do financiamento, altera-se a base de cálculo do tributo, impondo-se o recálculo do IOF – RECURSO PROVIDO, nessa parte. (TJ-SP - AC: 10767496920228260002, Relator: Renato Rangel Desinano, Data de Julgamento: 22/04/2023, 11ª Câmara de Direito Privado, Data de Publicação: 22/04/2023)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
+        <w:t xml:space="preserve">EMENTA DIREITO DO CONSUMIDOR E DIREITO BANCÁRIO. RECURSO DE APELAÇÃO. AÇÃO REVISIONAL DE CONTRATO BANCÁRIO. SEGURO PRESTAMISTA. VENDA CASADA. TARIFA DE AVALIAÇÃO DO BEM. AUSÊNCIA DE COMPROVAÇÃO DA PRESTAÇÃO DO SERVIÇO. RESTITUIÇÃO SIMPLES DO INDÉBITO. A instituição financeira não comprova que assegurou ao consumidor liberdade para contratar o seguro prestamista com seguradora diversa da indicada, nem demonstra que o financiamento poderia ser celebrado nas mesmas condições sem a contratação do seguro, caracterizando venda casada vedada pelo art. 39, I, do Código de Defesa do Consumidor. A mera previsão contratual de facultatividade do seguro em contrato de adesão não comprova a efetiva liberdade de escolha do consumidor, sendo insuficiente para afastar a abusividade da cobrança. A cobrança da tarifa de avaliação do bem somente é válida quando comprovada a efetiva prestação do serviço correspondente. A instituição financeira não apresenta laudo, termo de vistoria, relatório de avaliação ou qualquer documento apto a demonstrar a realização da avaliação do veículo, tornando indevida a cobrança da tarifa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2268" w:right="-568" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rtl w:val="0"/>
-[...9 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(TJMT — Apelação Cível 1013302-22.2025.8.11.0002, 4ª Câmara de Direito Privado, Rel. Desª. Serly Marcondes Alves, julgado em 16/09/2026, DJe 18/09/2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-568" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="240" w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assim, baseado no art. 51 do Código de Defesa do Consumidor e na tese do STJ, o Autor requer que a taxa de juros remuneratórios do financiamento seja adequada ao mesmo patamar do contrato principal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="2268" w:right="-568" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DO SEGURO (VENDA CASADA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="240" w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A decisão do Superior Tribunal de Justiça em um julgamento de Recursos Repetitivos (REsp nº 1.639.320/SP) estabeleceu que, em contratos bancários celebrados após 30/04/2008, não é permitido que a instituição financeira ou tutela por ela indicada imponha a contratação de seguro ao consumidor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="240" w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tal prática configura venda casada, violando o artigo 39, I, do CDC e limitando a liberdade do consumidor em contratar com instituição mais vantajosa. No caso em questão, a instituição financeira foi acusada de incluir a cobrança de </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">R$ XXX </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">em seguro</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="240" w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Além de ter realizado a venda casada, a instituição financeira também impôs taxas de juros remuneratórios sobre essa cobrança, em um patamar mais elevado do que o acordado para o financiamento principal, indo de encontro ao acordo adotado pelos Tribunais Superiores. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007F">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="240" w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Diante da ilegalidade mencionada, requer a anulação da cobrança em questão e a restituição dos valores pagos sob esse título, a partir da assinatura, com correção monetária de cada pagamento desejado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="240" w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="2268" w:right="-568" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DOS DANOS MORAIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="240" w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Como é de conhecimento, a personalidade é um bem extrapatrimonial resguardado, acima de tudo, pela Constituição Federal, dentre os direitos fundamentais e princípios da República Federativa do Brasil, essencialmente por meio da dignidade da pessoa humana (CF, art. 1º, III). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000082">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="240" w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A dignidade da pessoa humana abarca toda e qualquer proteção à pessoa, seja física, seja psicológica. Tanto que dela decorrem os direitos individuais e dentre eles encontra-se a proteção à personalidade, cabendo indenização em caso de dano, conforme estabelece o art. 5º, inc. V:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000083">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2268" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000082">
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Art. 5º (...) V - é assegurado o direito de resposta, proporcional ao agravo, além da indenização por dano material, moral ou à imagem;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="240" w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consoante a este diploma legal encontra-se o Código de Defesa do Consumidor:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000085">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="-568" w:firstLine="0"/>
-[...4 lines deleted...]
-          <w:i w:val="0"/>
+        <w:ind w:left="2268" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rtl w:val="0"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000083">
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Art. 6º São direitos básicos do consumidor: VI- a efetiva prevenção e reparação de danos patrimoniais e morais, individuais,coletivos e difusos; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2268" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="240" w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...28 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O Autor quando aceitou a oferta de empréstimo, acreditou que existia ali, uma relação amparada pela boa-fé objetiva e os bons costumes. Quando percebeu que havia sido vítima de tais práticas abusivas, o Autor teve uma profunda decepção e sentimento de impotência, pelo fato de aceitado o empréstimo sem ter ciência dos juros altos que estava pagando. Isso tem gerado um verdadeiro abalo emocional no Autor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="240" w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provado o ato ilícito praticado pela instituição financeira, bem como o dano sofrido pelo autor e o nexo de causalidade entre eles, gera o dever do Requerido em indenizar o autor pelos danos sofridos em razão do ato omisso praticado, deveres estes elencados no artigo 186 c/c o art.927 parág. único ambos do C.C., que são taxativos ao dispor que:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000089">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="240" w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="2268" w:right="-568" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Art.186 – Aquele que, por ação ou omissão voluntária, negligência ou imprudência, violar direito e causar dano a outrem, ainda que exclusivamente moral, comete ato ilícito.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="240" w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="2268" w:right="-568" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Art.927 – Aquele que, por ato ilícito (arts.186 e 187), causar dano a outrem, fica obrigado a repara-lo.” Parágrafo único – Haverá obrigação de reparar o dano, independentemente de culpa, nos casos especificados em lei, ou quando a atividade normalmente desenvolvida pelo autor do dano implicar, por sua natureza, risco para os direitos de outrem.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008B">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="240" w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A Constituição Federal de 1988, em seu artigo 5º inciso “V” estabelece que é assegurado direito de resposta proporcional ao agravo, além de indenização por dano material ou moral ou a imagem, sendo que o inciso “X” do mesmo artigo, é ainda mais explícito ao dizer que são invioláveis, a vida privada, a honra, e a imagem das pessoas, assegurando o direito à indenização pelo dano material ou moral decorrente de sua violação.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008C">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="240" w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Além do mencionado abalo emocional, cumpre acrescentar, que o mero aborrecimento não causa dano moral, porém, no caso em questão se afasta o mero aborrecimento e se configura o dano moral dado o fato ter ocorrido por exclusiva culpa da ré, pela imprudência do serviço prestado, bem como da perda do tempo produtivo do Autor, que teve que pagar profissional da área para ter o conhecimento de quanto estava sendo lesado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008D">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="240" w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sobre a perda do tempo produtivo e do dinheiro despendido, existe a Teoria do Desvio Produtivo do Consumidor, que diante de um mau atendimento do fornecedor, precisa desperdiçar o seu tempo e seu dinheiro para tentar resolver o problema criado pelo fornecedor.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008E">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="240" w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Diante do exposto, não restam dúvidas de que se encontra configurado o dano moral, tendo em vista o transtorno financeiro e o desgaste mental que vem sofrendo com as constantes elevações das parcelas e, também, pela Teoria do Desvio Produtivo do Consumidor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008F">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="240" w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Requer, portanto, o Autor, que a Requerida seja obrigada a indenizá-lo pelo Dano Moral, em valor não inferior a </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">R$ XXX.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000090">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:pBdr>
-[...47 lines deleted...]
-        <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="240" w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-          <w:b w:val="0"/>
-[...34 lines deleted...]
-        <w:widowControl w:val="1"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DA ANTECIPAÇÃO DE TUTELA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000091">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Após a análise contábil, tornou-se evidente que os valores em questão no contrato são abusivos, conforme já descrito acima. Além disso, foi descoberto que a Ré agiu de má-fé ao aplicar uma taxa de juros diferente daquela acordada no contrato e do limite máximo estabelecido em lei, o que resultou em um aumento do valor das parcelas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000092">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De acordo com o artigo 330 do CPC, a parte deve especificar o valor incontroverso, ou seja, indicar de maneira clara e inequívoca o que é considerado devido pela parte, não necessariamente o que está estabelecido no contrato. Se o valor do contrato já estiver declarado, não é necessário especificá-lo na quantificação:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000093">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="2268" w:right="-568" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ 2º Nas ações que tenham por objeto a revisão de obrigação decorrente de empréstimo, de financiamento ou de alienação de bens, o autor terá de, sob pena de inépcia, discriminar na petição inicial, dentre as obrigações contratuais, aquelas que pretende controverter, além de quantificar o valor incontroverso do débito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000094">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="2268" w:right="-568" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ 3º Na hipótese do § 2º, o valor incontroverso deverá continuar a ser pago no tempo e modo contratados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000095">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frisa-se, que o parágrafo segundo do art. 330 CPC, DETERMINA QUE A PARTE PAGUE O VALOR INCONTROVERSO, mas NO TEMPO e FORMA CONTRATADOS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000096">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assim, dada à verossimilhança das alegações; prova inequívoca carreada nesta exordial, em que pese contar a parte autora com a inversão do ônus da prova; risco de dano irreparável, de difícil ou incerta reparação; e, possibilidade de reversibilidade da decisão, conforme determina o artigo 330 do Código de Processo Civil, é evidente que a parte autora faz jus a obtenção de jurisdição de urgência.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000097">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="280" w:before="280" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excelência visa à parte autora obter a tutela judicial que o ampare na tarefa contratual de afastar os encargos contratuais cobrados ilegalmente, com as seguintes pretensões:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000098">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="2268" w:right="-568" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Que seja providenciada a redução dos encargos remuneratórios, com fundamento na ausência de ajuste contratual expresso; haja vista, que a ré aplicou na operação financeira uma taxa de juros acima da pactuada, bem como a aplicação da taxa média do Banco Central.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000099">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="2268" w:right="-568" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009A">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="2268" w:right="-568" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seguindo esse raciocínio, amparado pela legislação processual invocada, a parte autora almeja a resolução desta questão, arcando assim com o pagamento da quantia real da dívida, devendo, portanto, seja autorizado o autor poder ser restituído todos os valores pagos acima das parcelas, sendo a parcela de </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">R$ XXX </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e não</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de R$ XXX.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009B">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="-568" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009C">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="240" w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...95 lines deleted...]
-        <w:spacing w:after="240" w:before="240" w:line="360" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DOS PEDIDOS E REQUERIMENTOS </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009D">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...44 lines deleted...]
-        <w:spacing w:after="240" w:before="240" w:line="360" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ex positis, é a presente para requerer de Vossa Excelência:</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009E">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...28 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000089">
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009F">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
-        <w:spacing w:after="240" w:before="240" w:line="360" w:lineRule="auto"/>
-[...48 lines deleted...]
-        <w:spacing w:after="240" w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...915 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009D">
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A condenação da requerida nos ônus sucumbenciais (custas e despesas processuais), bem como honorários advocatícios no importe de 20%, pois deu causa à presente demanda;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A0">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
-        <w:spacing w:after="240" w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-          <w:b w:val="1"/>
-[...81 lines deleted...]
-          <w:i w:val="0"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reitera a parte autora que não possui/</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...114 lines deleted...]
-        <w:t xml:space="preserve">§ 2º Nas ações que tenham por objeto a revisão de obrigação decorrente de empréstimo, de financiamento ou de alienação de bens, o autor terá de, sob pena de inépcia, discriminar na petição inicial, dentre as obrigações contratuais, aquelas que pretende controverter, além de quantificar o valor incontroverso do débito.</w:t>
+        <w:t xml:space="preserve">possui </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">interesse na designação da audiência de conciliação</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A1">
-      <w:pPr>
-[...425 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A9">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O deferimento da justiça gratuita em favor da parte Autora, haja vista sua escassa situação financeira, conforme declaração lançada na própria petição inicial;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A2">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seja concedida a liminar para determinar, em caráter definitivo, a readequação das parcelas para </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXX parcelas de R$ XXX</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, observando-se os juros contratuais legais bem como, seja declarada como abusiva a taxa de juros moratórios utilizados, devendo o saldo devedor das parcelas que, porventura estiverem sem pagamento, serem recalculadas aplicando-se juros legais, sem cumulação com outros encargos;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A3">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seja declarada a abusividade na cobrança da “Tarifa de Avaliação”, ante ausência de serviço prestado, “Registro de Contrato”, ante ausência de registro, com expurgo de tais encargos do contrato ora questionado, bem como os reflexos a esse título, projetados no saldo devedor do financiado;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A4">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Requer o reajuste da taxa de juros remuneratórios aplicados sobre parcelas acessórias (IOF) ao mesmo patamar do aplicado ao contrato principal, conforme tese firmada pelo Superior Tribunal de Justiça;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A5">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seja declarada a abusividade da taxa de juros remuneratórios contratada, por serem superiores à média do mercado, colocando o consumidor em desvantagem exagerada, fixando-os ao patamar melhor aplicado ao consumidor, especificamente no patamar informado pela Requerida ao Banco Central, no dia da contratação, em </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXX</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ao ano;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A6">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seja declarada abusividade na contratação do seguro, do contrato, determinando-se a restituição dos valores pagos sob este título, desde a contratação, corrigidos de cada desembolso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A7">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="240" w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...139 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AC">
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sejam os valores cobrados ilegalmente, abusivamente e indevidamente pelo Banco/Réu, ou na hipótese de verificação de cobrança em excesso, e/ou mesmo na existência de saldo credor, que seja aplicada a regra do Parágrafo único, do artigo 42, do Código de Defesa do Consumidor, ou seja, deverá o Banco/Réu, ser condenado a pagar em dobro o que cobrou indevidamente, vez que evidente o dolo da instituição Ré (responsabilidade objetiva);</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A8">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
-        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="240" w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...28 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AD">
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Que a parte autora seja ressarcida em dobro, na quantia de </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXXX</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> com a incidência de juros e correção monetária, desde o primeiro pagamento, em virtude da ocorrência das cobranças indevidas, tal pleito, está amparado no art 42 do CDC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A9">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
-        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="240" w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...31 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Que o valor da dívida seja readequado para a taxa média divulgada pelo BACEN reduzindo para o montante de R$ </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">possui </w:t>
-[...19 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AE">
+        <w:t xml:space="preserve">XXX</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">conforme concluiu parecer técnico, uma vez que o autor já pagou o total da dívida no valor de R$ </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXX</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, mesmo o contrato ter sido liquidado na parcela </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXX</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de forma abusiva pelo réu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AA">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
-        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="240" w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...28 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AF">
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A inversão do ônus da prova em proveito do consumidor, visto que a relação jurídica materializada na inicial é genuinamente de consumo. Não fosse por esse motivo, a requerida inversão do ônus probandi seria ainda assim a única providência recomendada e justa, uma vez que o banco réu é a parte que melhores condições econômicas têm de produzir as provas que se fizerem necessárias ao desate da controvérsia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AB">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
-[...332 lines deleted...]
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="240" w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...42 lines deleted...]
-        </w:numPr>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">que a Requerida seja obrigada a indenizá-lo pelo Dano Moral, em valor não inferior a </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">R$ XXX.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AC">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="240" w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...71 lines deleted...]
-        </w:numPr>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Outrossim, requer a confirmação da tutela inibitória para que o nome da parte autora não seja lançado nos órgãos de proteção ao crédito, sob pena de aplicação de astreinte, da mesma forma, que o autor seja mantido na posse do bem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AD">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="240" w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...359 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Requer a produção de todos os meios de provas admitidas em Direito.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BB">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AE">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="240" w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...16 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BC">
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AF">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="240" w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Dá-se à causa o valor de </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">R$</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> XXXX  </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BD">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B0">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="240" w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Nesses termos, pede e espera deferimento.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BE">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B1">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="240" w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...16 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BF">
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B2">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-567" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">CIDADE, DIA, MÊS E ANO.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B3">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-567" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">NOME DO ADVOGADO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C1">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B4">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-567" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="00000a"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="00000a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">OAB ESTADO</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:h="16838" w:w="11906" w:orient="portrait"/>
       <w:pgMar w:bottom="1417" w:top="1417" w:left="1701" w:right="1701" w:header="680" w:footer="680"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Calibri"/>
   <w:font w:name="Cambria"/>
   <w:font w:name="Arial"/>
   <w:font w:name="Georgia"/>
   <w:font w:name="Times New Roman"/>
   <w:font w:name="Liberation Sans"/>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%1)"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:rPr/>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
@@ -12199,142 +12686,234 @@
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2203" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2923" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3643" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4363" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5083" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5803" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6523" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7243" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7963" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="2203" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2923" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3643" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4363" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5083" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5803" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6523" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7243" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7963" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
@@ -12378,51 +12957,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="5">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2988" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3708" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
@@ -12466,296 +13045,214 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7308" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8028" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8748" w:hanging="180"/>
-      </w:pPr>
-[...95 lines deleted...]
-        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:compat>
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="00000a"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="normal"/>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Table Normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:spacing w:after="0" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
       <w:color w:val="366091"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="3058"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:spacing w:after="120" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Sans" w:cs="Liberation Sans" w:eastAsia="Liberation Sans" w:hAnsi="Liberation Sans"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat w:val="1"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
@@ -13104,50 +13601,51 @@
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden w:val="1"/>
     <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00A256EF"/>
     <w:rPr>
       <w:color w:val="0000ff"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
       <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
@@ -13406,52 +13904,52 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion1">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgFosyABMW9bIr6MsVFiXSb6HKXQA==">AMUW2mV0SCTnr2wfB2FVvenC0NnLjm8Kl+4rdk8qeMezIIaOO6AXvm5ptgVDXKTmcyCHiBFgSEP7sdR95Pmj9cMy8bAnyZfPRttwUI4qWfuJQtOMs8nQ4fQJ1doS9dFY1o8FIygdhHWq</go:docsCustomData>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgFosyABMW9bIr6MsVFiXSb6HKXQA==">CgMxLjAyCGguZ2pkZ3hzOAByITFVdk5oZUZDTGdWNTY4dXJuSGxkbjVyVDAyN1ByZHpTag==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Wesley</dc:creator>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>16.0000</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DocSecurity">