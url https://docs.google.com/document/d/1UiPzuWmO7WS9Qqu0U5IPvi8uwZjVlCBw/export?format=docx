--- v0 (2025-12-06)
+++ v1 (2026-08-21)
@@ -3044,71 +3044,65 @@
                                   <w:jc w:val="left"/>
                                   <w:textDirection w:val="btLr"/>
                                 </w:pPr>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
                           <wps:cNvSpPr/>
                           <wps:cNvPr id="5" name="Shape 5"/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="10433" cy="3219"/>
                             </a:xfrm>
                             <a:custGeom>
                               <a:rect b="b" l="l" r="r" t="t"/>
                               <a:pathLst>
                                 <a:path extrusionOk="0" h="120000" w="120000">
                                   <a:moveTo>
                                     <a:pt x="2314" y="60000"/>
                                   </a:moveTo>
-                                  <a:lnTo>
-[...1 lines deleted...]
-                                  </a:lnTo>
                                   <a:cubicBezTo>
                                     <a:pt x="2314" y="38582"/>
                                     <a:pt x="16609" y="19312"/>
                                     <a:pt x="38437" y="11306"/>
                                   </a:cubicBezTo>
                                   <a:cubicBezTo>
                                     <a:pt x="60264" y="3300"/>
                                     <a:pt x="85247" y="8163"/>
                                     <a:pt x="101565" y="23596"/>
                                   </a:cubicBezTo>
                                   <a:lnTo>
                                     <a:pt x="101565" y="23596"/>
                                   </a:lnTo>
                                   <a:lnTo>
                                     <a:pt x="115372" y="60000"/>
-                                  </a:lnTo>
-[...1 lines deleted...]
-                                    <a:pt x="72732" y="23596"/>
                                   </a:lnTo>
                                   <a:lnTo>
                                     <a:pt x="72732" y="23596"/>
                                   </a:lnTo>
                                   <a:lnTo>
                                     <a:pt x="72732" y="23596"/>
                                   </a:lnTo>
                                   <a:cubicBezTo>
                                     <a:pt x="56895" y="20829"/>
                                     <a:pt x="40138" y="23365"/>
                                     <a:pt x="27292" y="30473"/>
                                   </a:cubicBezTo>
                                   <a:cubicBezTo>
                                     <a:pt x="14447" y="37581"/>
                                     <a:pt x="6942" y="48470"/>
                                     <a:pt x="6942" y="60000"/>
                                   </a:cubicBezTo>
                                   <a:close/>
                                 </a:path>
                               </a:pathLst>
                             </a:custGeom>
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:ln>
@@ -5094,71 +5088,65 @@
                                   <w:jc w:val="left"/>
                                   <w:textDirection w:val="btLr"/>
                                 </w:pPr>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
                           <wps:cNvSpPr/>
                           <wps:cNvPr id="26" name="Shape 26"/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="10433" cy="2261"/>
                             </a:xfrm>
                             <a:custGeom>
                               <a:rect b="b" l="l" r="r" t="t"/>
                               <a:pathLst>
                                 <a:path extrusionOk="0" h="120000" w="120000">
                                   <a:moveTo>
                                     <a:pt x="1625" y="60000"/>
                                   </a:moveTo>
-                                  <a:lnTo>
-[...1 lines deleted...]
-                                  </a:lnTo>
                                   <a:cubicBezTo>
                                     <a:pt x="1625" y="39947"/>
                                     <a:pt x="14326" y="21646"/>
                                     <a:pt x="34356" y="12837"/>
                                   </a:cubicBezTo>
                                   <a:cubicBezTo>
                                     <a:pt x="54386" y="4028"/>
                                     <a:pt x="78246" y="6250"/>
                                     <a:pt x="95844" y="18563"/>
                                   </a:cubicBezTo>
                                   <a:lnTo>
                                     <a:pt x="95844" y="18563"/>
                                   </a:lnTo>
                                   <a:lnTo>
                                     <a:pt x="116215" y="53842"/>
-                                  </a:lnTo>
-[...1 lines deleted...]
-                                    <a:pt x="59903" y="22500"/>
                                   </a:lnTo>
                                   <a:lnTo>
                                     <a:pt x="59903" y="22500"/>
                                   </a:lnTo>
                                   <a:lnTo>
                                     <a:pt x="59903" y="22500"/>
                                   </a:lnTo>
                                   <a:cubicBezTo>
                                     <a:pt x="29497" y="22536"/>
                                     <a:pt x="4876" y="39315"/>
                                     <a:pt x="4876" y="60000"/>
                                   </a:cubicBezTo>
                                   <a:close/>
                                 </a:path>
                               </a:pathLst>
                             </a:custGeom>
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>