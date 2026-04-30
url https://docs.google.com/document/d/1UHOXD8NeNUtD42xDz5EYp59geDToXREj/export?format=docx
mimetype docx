--- v0 (2026-04-16)
+++ v1 (2026-04-30)
@@ -3466,56 +3466,56 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Câu 12.</w:t>
         <w:tab/>
         <w:t xml:space="preserve">(0,5 điểm) </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Bác Hiệp và cô Liên đi xe đạp từ làng lên tỉnh trên quãng đường dài </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="200025" cy="161925"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1223" name="image338.png"/>
+            <wp:docPr id="1223" name="image342.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image338.png"/>
+                    <pic:cNvPr id="0" name="image342.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId682"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="200025" cy="161925"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -3802,56 +3802,56 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
       <w:pPr>
         <w:spacing w:after="120" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="5205095" cy="1310640"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1222" name="image339.png"/>
+            <wp:docPr id="1222" name="image340.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image339.png"/>
+                    <pic:cNvPr id="0" name="image340.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId684"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5205095" cy="1310640"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -8003,56 +8003,56 @@
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="992"/>
           <w:tab w:val="left" w:leader="none" w:pos="3402"/>
           <w:tab w:val="left" w:leader="none" w:pos="5669"/>
           <w:tab w:val="left" w:leader="none" w:pos="7937"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="992" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="1882775" cy="1149985"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1226" name="image340.png"/>
+            <wp:docPr id="1226" name="image338.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image340.png"/>
+                    <pic:cNvPr id="0" name="image338.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId685"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1882775" cy="1149985"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -12088,56 +12088,56 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="5205095" cy="1310640"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1227" name="image339.png"/>
+            <wp:docPr id="1227" name="image340.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image339.png"/>
+                    <pic:cNvPr id="0" name="image340.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId684"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5205095" cy="1310640"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -14867,56 +14867,56 @@
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Lời giải</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
           <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4679314</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>236220</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1800860" cy="2518410"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapSquare wrapText="bothSides" distB="0" distT="0" distL="114300" distR="114300"/>
-            <wp:docPr id="1225" name="image342.png"/>
+            <wp:docPr id="1225" name="image339.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image342.png"/>
+                    <pic:cNvPr id="0" name="image339.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId686"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800860" cy="2518410"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CC">
@@ -19789,51 +19789,51 @@
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="108.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table5">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="108.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject65.bin"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject63.bin"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image283.wmf"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject64.bin"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image241.wmf"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image239.wmf"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject67.bin"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image240.wmf"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject68.bin"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image65.wmf"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject66.bin"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image294.wmf"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject69.bin"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image295.wmf"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject70.bin"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject61.bin"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.wmf"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image297.wmf"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject34.bin"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject103.bin"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.wmf"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image298.wmf"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject39.bin"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image292.wmf"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject58.bin"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image224.wmf"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image293.wmf"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject36.bin"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject176.bin"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image291.wmf"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject173.bin"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image282.wmf"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image290.wmf"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject120.bin"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image71.wmf"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject237.bin"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject74.bin"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image237.wmf"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject299.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image296.wmf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject296.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image298.wmf"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image120.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject298.bin"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject121.bin"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image247.wmf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image292.wmf"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image123.wmf"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject76.bin"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image300.wmf"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject124.bin"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image252.wmf"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject302.bin"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image124.wmf"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject82.bin"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image302.wmf"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject125.bin"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image254.wmf"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject304.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image297.wmf"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image121.wmf"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject72.bin"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image299.wmf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject297.bin"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject122.bin"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image248.wmf"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject301.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image293.wmf"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image122.wmf"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject78.bin"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image301.wmf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject293.bin"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject123.bin"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image250.wmf"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject300.bin"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject80.bin"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image154.wmf"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject303.bin"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image125.wmf"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject126.bin"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image80.wmf"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image126.wmf"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject86.bin"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image187.wmf"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject161.bin"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image243.wmf"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject307.bin"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image87.wmf"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image161.wmf"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject102.bin"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image195.wmf"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject85.bin"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject164.bin"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image244.wmf"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject309.bin"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image85.wmf"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject100.bin"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image181.wmf"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject91.bin"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject127.bin"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image256.wmf"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject306.bin"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image83.wmf"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image127.wmf"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject84.bin"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image189.wmf"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject81.bin"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject158.bin"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image242.wmf"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject305.bin"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image81.wmf"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image158.wmf"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject90.bin"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image192.wmf"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject87.bin"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject92.bin"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.wmf"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image296.wmf"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject43.bin"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject93.bin"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image227.wmf"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject41.bin"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image95.wmf"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject44.bin"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject96.bin"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image213.wmf"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image96.wmf"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject50.bin"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject97.bin"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image50.wmf"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image93.wmf"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject94.bin"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image41.wmf"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image94.wmf"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject46.bin"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject95.bin"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image46.wmf"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image97.wmf"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject48.bin"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject98.bin"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image209.wmf"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject54.bin"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image98.wmf"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject131.bin"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image212.wmf"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject234.bin"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image131.wmf"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject56.bin"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image234.wmf"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject134.bin"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image213.wmf"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject232.bin"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image134.wmf"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject71.bin"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image232.wmf"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject99.bin"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image210.wmf"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image99.wmf"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject52.bin"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image230.wmf"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject89.bin"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image211.wmf"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject228.bin"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image89.wmf"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject59.bin"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image232.wmf"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject284.bin"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject264.bin"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image264.wmf"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject263.bin"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image263.wmf"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject262.bin"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image262.wmf"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image62.wmf"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject75.bin"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image236.wmf"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image79.wmf"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject249.bin"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject77.bin"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image249.wmf"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image77.wmf"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject255.bin"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject83.bin"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image255.wmf"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image75.wmf"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject246.bin"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject73.bin"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image246.wmf"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image73.wmf"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject251.bin"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject79.bin"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image251.wmf"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject276.bin"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image276.wmf"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image274.wmf"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject253.bin"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image288.wmf"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject289.bin"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image287.wmf"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject288.bin"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image286.wmf"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject287.bin"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image253.wmf"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject258.bin"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image260.wmf"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject259.bin"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image269.wmf"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject261.bin"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image258.wmf"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject257.bin"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image257.wmf"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject260.bin"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image285.wmf"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject286.bin"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image287.wmf"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject285.bin"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject241.bin"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject283.bin"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image283.wmf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject282.bin"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image282.wmf"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image214.wmf"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject225.bin"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image47.wmf"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject217.bin"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image232.wmf"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject45.bin"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image95.wmf"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject222.bin"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image45.wmf"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject226.bin"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image222.wmf"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject51.bin"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image96.wmf"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject219.bin"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image47.wmf"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image219.wmf"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject42.bin"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image93.wmf"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject216.bin"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image42.wmf"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject220.bin"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image230.wmf"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject47.bin"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image94.wmf"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject291.bin"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image291.wmf"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject290.bin"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image290.wmf"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject230.bin"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image51.wmf"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject223.bin"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image289.wmf"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject49.bin"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image223.wmf"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject231.bin"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image295.wmf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject292.bin"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image294.wmf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject295.bin"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image136.wmf"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject60.bin"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image235.wmf"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image60.wmf"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject233.bin"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject57.bin"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image233.wmf"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image62.wmf"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject238.bin"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject55.bin"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image231.wmf"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image55.wmf"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject229.bin"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject53.bin"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image229.wmf"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image53.wmf"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject235.bin"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image240.wmf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject294.bin"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image239.wmf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject240.bin"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image241.wmf"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject62.bin"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image238.wmf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject239.bin"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject236.bin"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject212.bin"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image212.wmf"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject211.bin"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image211.wmf"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject210.bin"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image210.wmf"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image209.wmf"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject247.bin"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject213.bin"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image213.wmf"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image252.wmf"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject254.bin"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image250.wmf"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject252.bin"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image248.wmf"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject250.bin"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image247.wmf"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject248.bin"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image254.wmf"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject256.bin"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject245.bin"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image245.wmf"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject244.bin"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image244.wmf"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject243.bin"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image243.wmf"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject242.bin"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image242.wmf"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image337.wmf"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject269.bin"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image269.wmf"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject265.bin"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject271.bin"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image271.wmf"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject277.bin"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject267.bin"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image267.wmf"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject273.bin"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image273.wmf"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image256.wmf"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image272.wmf"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject274.bin"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image270.wmf"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject272.bin"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image268.wmf"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject270.bin"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image266.wmf"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject268.bin"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image265.wmf"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject266.bin"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject280.bin"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image181.wmf"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject137.bin"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image321.wmf"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject182.bin"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image263.wmf"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject319.bin"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image119.wmf"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image182.wmf"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject135.bin"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image319.wmf"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject133.bin"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image280.wmf"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject183.bin"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image287.wmf"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject325.bin"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image133.wmf"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject322.bin"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image195.wmf"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject181.bin"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image262.wmf"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject144.bin"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image329.wmf"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject136.bin"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image326.wmf"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject327.bin"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image136.wmf"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject324.bin"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject140.bin"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image324.wmf"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject330.bin"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image183.wmf"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject141.bin"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image325.wmf"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject130.bin"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image87.wmf"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject184.bin"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image285.wmf"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject323.bin"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image130.wmf"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject320.bin"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image215.wmf"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject139.bin"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image323.wmf"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject138.bin"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image324.wmf"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject215.bin"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image139.wmf"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject329.bin"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image138.wmf"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject326.bin"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image142.wmf"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject333.bin"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image97.wmf"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject147.bin"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image333.wmf"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject145.bin"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image330.wmf"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image264.wmf"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject331.bin"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image98.wmf"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject328.bin"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject157.bin"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image331.wmf"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject143.bin"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image87.wmf"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image144.wmf"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject142.bin"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image327.wmf"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image131.wmf"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject337.bin"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject156.bin"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image337.wmf"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject335.bin"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image287.wmf"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject336.bin"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image99.wmf"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject334.bin"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject155.bin"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image336.wmf"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject148.bin"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image334.wmf"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image285.wmf"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject3.bin"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image89.wmf"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject332.bin"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject162.bin"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject146.bin"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image101.wmf"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject308.bin"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image101.wmf"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject88.bin"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image164.wmf"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject149.bin"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image245.wmf"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image149.wmf"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject106.bin"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image308.wmf"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject150.bin"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image265.wmf"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject311.bin"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image88.wmf"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image152.wmf"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject113.bin"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image313.wmf"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject105.bin"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject153.bin"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image266.wmf"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject312.bin"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image116.wmf"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject111.bin"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image312.wmf"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject110.bin"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject315.bin"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image110.wmf"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image150.wmf"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject104.bin"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image311.wmf"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject101.bin"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject151.bin"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image104.wmf"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject310.bin"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image101.wmf"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image151.wmf"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject109.bin"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image310.wmf"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject107.bin"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject152.bin"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image109.wmf"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject313.bin"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image134.wmf"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image221.wmf"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject224.bin"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image218.wmf"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject221.bin"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image215.wmf"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject108.bin"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject218.bin"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image227.wmf"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject209.bin"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image224.wmf"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject227.bin"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject154.bin"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image268.wmf"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image154.wmf"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject117.bin"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image315.wmf"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject187.bin"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image270.wmf"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject314.bin"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image116.wmf"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image187.wmf"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject115.bin"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image316.wmf"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject114.bin"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image277.wmf"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image153.wmf"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject195.bin"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image276.wmf"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject318.bin"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image118.wmf"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject278.bin"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject129.bin"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image318.wmf"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject116.bin"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image278.wmf"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject321.bin"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image116.wmf"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject281.bin"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject119.bin"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image324.wmf"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject189.bin"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image272.wmf"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject317.bin"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image114.wmf"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject275.bin"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image189.wmf"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject128.bin"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image317.wmf"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject112.bin"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image275.wmf"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject192.bin"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image274.wmf"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject316.bin"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image123.wmf"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject279.bin"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image192.wmf"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject132.bin"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image316.wmf"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject118.bin"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image279.wmf"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.wmf"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject193.bin"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.wmf"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject186.bin"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject26.bin"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image149.wmf"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject23.bin"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image186.wmf"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.wmf"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject190.bin"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.wmf"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject194.bin"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject32.bin"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image150.wmf"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject29.bin"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image194.wmf"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.wmf"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject22.bin"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image161.wmf"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.wmf"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject185.bin"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image134.wmf"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject28.bin"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image164.wmf"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject25.bin"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image178.wmf"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject197.bin"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.wmf"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject198.bin"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image55.wmf"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject191.bin"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject30.bin"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image151.wmf"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject27.bin"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image191.wmf"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject196.bin"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image75.wmf"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject199.bin"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject33.bin"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image199.wmf"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image200.wmf"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject37.bin"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image203.wmf"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject206.bin"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.wmf"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject201.bin"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image187.wmf"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject35.bin"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image201.wmf"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject204.bin"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image47.wmf"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject207.bin"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image152.wmf"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject202.bin"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.wmf"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image153.wmf"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject31.bin"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image197.wmf"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject200.bin"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image53.wmf"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject203.bin"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image189.wmf"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject40.bin"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image207.wmf"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject214.bin"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.wmf"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject205.bin"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject38.bin"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image205.wmf"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject208.bin"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject167.bin"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.wmf"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject163.bin"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image335.wmf"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image288.wmf"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject4.bin"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image120.wmf"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject165.bin"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image182.wmf"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject160.bin"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image289.wmf"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject10.bin"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image121.wmf"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject7.bin"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image286.wmf"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject159.bin"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image287.wmf"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject6.bin"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image134.wmf"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image338.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject172.bin"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image97.wmf"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image343.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject9.bin"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject171.bin"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image183.wmf"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject168.bin"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image342.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image171.wmf"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image340.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject8.bin"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image122.wmf"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject5.bin"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image339.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject169.bin"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image215.wmf"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject166.bin"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image341.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject14.bin"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image123.wmf"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject11.bin"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject18.bin"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image125.wmf"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject15.bin"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image221.wmf"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject177.bin"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image99.wmf"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject16.bin"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image126.wmf"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject13.bin"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.wmf"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject174.bin"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image89.wmf"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image215.wmf"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject12.bin"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image124.wmf"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image218.wmf"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject170.bin"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image98.wmf"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject20.bin"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image180.wmf"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject178.bin"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject21.bin"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image127.wmf"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject19.bin"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.wmf"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject179.bin"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image131.wmf"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject175.bin"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject24.bin"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image158.wmf"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject17.bin"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image175.wmf"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject188.bin"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image134.wmf"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject180.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject65.bin"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject63.bin"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image283.wmf"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject64.bin"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image241.wmf"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image239.wmf"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject67.bin"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image240.wmf"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject68.bin"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image65.wmf"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject66.bin"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image294.wmf"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject69.bin"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image295.wmf"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject70.bin"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject61.bin"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.wmf"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image297.wmf"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject34.bin"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject103.bin"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.wmf"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image298.wmf"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject39.bin"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image292.wmf"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject58.bin"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image224.wmf"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image293.wmf"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject36.bin"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject176.bin"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image291.wmf"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject173.bin"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image282.wmf"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image290.wmf"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject120.bin"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image71.wmf"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject237.bin"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject74.bin"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image237.wmf"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject299.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image296.wmf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject296.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image298.wmf"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image120.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject298.bin"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject121.bin"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image247.wmf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image292.wmf"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image123.wmf"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject76.bin"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image300.wmf"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject124.bin"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image252.wmf"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject302.bin"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image124.wmf"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject82.bin"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image302.wmf"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject125.bin"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image254.wmf"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject304.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image297.wmf"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image121.wmf"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject72.bin"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image299.wmf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject297.bin"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject122.bin"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image248.wmf"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject301.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image293.wmf"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image122.wmf"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject78.bin"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image301.wmf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject293.bin"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject123.bin"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image250.wmf"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject300.bin"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject80.bin"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image154.wmf"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject303.bin"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image125.wmf"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject126.bin"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image80.wmf"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image126.wmf"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject86.bin"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image187.wmf"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject161.bin"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image243.wmf"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject307.bin"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image87.wmf"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image161.wmf"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject102.bin"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image195.wmf"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject85.bin"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject164.bin"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image244.wmf"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject309.bin"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image85.wmf"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject100.bin"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image181.wmf"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject91.bin"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject127.bin"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image256.wmf"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject306.bin"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image83.wmf"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image127.wmf"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject84.bin"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image189.wmf"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject81.bin"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject158.bin"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image242.wmf"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject305.bin"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image81.wmf"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image158.wmf"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject90.bin"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image192.wmf"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject87.bin"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject92.bin"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.wmf"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image296.wmf"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject43.bin"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject93.bin"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image227.wmf"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject41.bin"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image95.wmf"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject44.bin"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject96.bin"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image213.wmf"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image96.wmf"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject50.bin"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject97.bin"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image50.wmf"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image93.wmf"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject94.bin"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image41.wmf"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image94.wmf"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject46.bin"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject95.bin"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image46.wmf"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image97.wmf"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject48.bin"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject98.bin"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image209.wmf"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject54.bin"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image98.wmf"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject131.bin"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image212.wmf"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject234.bin"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image131.wmf"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject56.bin"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image234.wmf"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject134.bin"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image213.wmf"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject232.bin"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image134.wmf"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject71.bin"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image232.wmf"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject99.bin"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image210.wmf"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image99.wmf"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject52.bin"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image230.wmf"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject89.bin"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image211.wmf"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject228.bin"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image89.wmf"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject59.bin"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image232.wmf"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject284.bin"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject264.bin"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image264.wmf"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject263.bin"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image263.wmf"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject262.bin"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image262.wmf"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image62.wmf"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject75.bin"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image236.wmf"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image79.wmf"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject249.bin"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject77.bin"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image249.wmf"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image77.wmf"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject255.bin"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject83.bin"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image255.wmf"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image75.wmf"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject246.bin"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject73.bin"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image246.wmf"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image73.wmf"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject251.bin"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject79.bin"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image251.wmf"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject276.bin"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image276.wmf"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image274.wmf"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject253.bin"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image288.wmf"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject289.bin"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image287.wmf"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject288.bin"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image286.wmf"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject287.bin"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image253.wmf"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject258.bin"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image260.wmf"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject259.bin"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image269.wmf"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject261.bin"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image258.wmf"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject257.bin"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image257.wmf"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject260.bin"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image285.wmf"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject286.bin"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image287.wmf"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject285.bin"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject241.bin"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject283.bin"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image283.wmf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject282.bin"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image282.wmf"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image214.wmf"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject225.bin"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image47.wmf"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject217.bin"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image232.wmf"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject45.bin"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image95.wmf"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject222.bin"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image45.wmf"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject226.bin"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image222.wmf"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject51.bin"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image96.wmf"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject219.bin"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image47.wmf"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image219.wmf"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject42.bin"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image93.wmf"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject216.bin"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image42.wmf"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject220.bin"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image230.wmf"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject47.bin"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image94.wmf"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject291.bin"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image291.wmf"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject290.bin"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image290.wmf"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject230.bin"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image51.wmf"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject223.bin"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image289.wmf"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject49.bin"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image223.wmf"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject231.bin"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image295.wmf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject292.bin"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image294.wmf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject295.bin"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image136.wmf"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject60.bin"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image235.wmf"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image60.wmf"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject233.bin"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject57.bin"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image233.wmf"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image62.wmf"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject238.bin"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject55.bin"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image231.wmf"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image55.wmf"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject229.bin"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject53.bin"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image229.wmf"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image53.wmf"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject235.bin"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image240.wmf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject294.bin"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image239.wmf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject240.bin"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image241.wmf"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject62.bin"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image238.wmf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject239.bin"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject236.bin"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject212.bin"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image212.wmf"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject211.bin"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image211.wmf"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject210.bin"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image210.wmf"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image209.wmf"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject247.bin"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject213.bin"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image213.wmf"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image252.wmf"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject254.bin"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image250.wmf"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject252.bin"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image248.wmf"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject250.bin"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image247.wmf"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject248.bin"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image254.wmf"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject256.bin"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject245.bin"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image245.wmf"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject244.bin"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image244.wmf"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject243.bin"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image243.wmf"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject242.bin"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image242.wmf"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image337.wmf"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject269.bin"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image269.wmf"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject265.bin"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject271.bin"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image271.wmf"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject277.bin"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject267.bin"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image267.wmf"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject273.bin"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image273.wmf"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image256.wmf"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image272.wmf"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject274.bin"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image270.wmf"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject272.bin"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image268.wmf"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject270.bin"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image266.wmf"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject268.bin"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image265.wmf"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject266.bin"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject280.bin"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image181.wmf"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject137.bin"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image321.wmf"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject182.bin"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image263.wmf"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject319.bin"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image119.wmf"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image182.wmf"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject135.bin"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image319.wmf"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject133.bin"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image280.wmf"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject183.bin"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image287.wmf"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject325.bin"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image133.wmf"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject322.bin"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image195.wmf"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject181.bin"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image262.wmf"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject144.bin"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image329.wmf"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject136.bin"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image326.wmf"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject327.bin"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image136.wmf"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject324.bin"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject140.bin"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image324.wmf"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject330.bin"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image183.wmf"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject141.bin"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image325.wmf"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject130.bin"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image87.wmf"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject184.bin"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image285.wmf"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject323.bin"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image130.wmf"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject320.bin"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image215.wmf"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject139.bin"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image323.wmf"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject138.bin"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image324.wmf"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject215.bin"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image139.wmf"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject329.bin"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image138.wmf"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject326.bin"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image142.wmf"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject333.bin"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image97.wmf"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject147.bin"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image333.wmf"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject145.bin"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image330.wmf"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image264.wmf"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject331.bin"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image98.wmf"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject328.bin"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject157.bin"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image331.wmf"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject143.bin"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image87.wmf"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image144.wmf"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject142.bin"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image327.wmf"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image131.wmf"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject337.bin"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject156.bin"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image337.wmf"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject335.bin"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image287.wmf"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject336.bin"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image99.wmf"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject334.bin"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject155.bin"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image336.wmf"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject148.bin"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image334.wmf"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image285.wmf"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject3.bin"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image89.wmf"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject332.bin"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject162.bin"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject146.bin"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image101.wmf"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject308.bin"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image101.wmf"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject88.bin"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image164.wmf"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject149.bin"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image245.wmf"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image149.wmf"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject106.bin"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image308.wmf"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject150.bin"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image265.wmf"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject311.bin"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image88.wmf"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image152.wmf"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject113.bin"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image313.wmf"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject105.bin"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject153.bin"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image266.wmf"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject312.bin"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image116.wmf"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject111.bin"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image312.wmf"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject110.bin"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject315.bin"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image110.wmf"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image150.wmf"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject104.bin"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image311.wmf"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject101.bin"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject151.bin"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image104.wmf"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject310.bin"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image101.wmf"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image151.wmf"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject109.bin"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image310.wmf"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject107.bin"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject152.bin"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image109.wmf"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject313.bin"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image134.wmf"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image221.wmf"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject224.bin"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image218.wmf"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject221.bin"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image215.wmf"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject108.bin"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject218.bin"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image227.wmf"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject209.bin"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image224.wmf"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject227.bin"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject154.bin"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image268.wmf"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image154.wmf"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject117.bin"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image315.wmf"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject187.bin"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image270.wmf"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject314.bin"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image116.wmf"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image187.wmf"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject115.bin"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image316.wmf"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject114.bin"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image277.wmf"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image153.wmf"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject195.bin"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image276.wmf"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject318.bin"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image118.wmf"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject278.bin"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject129.bin"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image318.wmf"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject116.bin"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image278.wmf"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject321.bin"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image116.wmf"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject281.bin"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject119.bin"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image324.wmf"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject189.bin"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image272.wmf"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject317.bin"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image114.wmf"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject275.bin"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image189.wmf"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject128.bin"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image317.wmf"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject112.bin"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image275.wmf"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject192.bin"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image274.wmf"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject316.bin"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image123.wmf"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject279.bin"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image192.wmf"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject132.bin"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image316.wmf"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject118.bin"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image279.wmf"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.wmf"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject193.bin"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.wmf"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject186.bin"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject26.bin"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image149.wmf"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject23.bin"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image186.wmf"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.wmf"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject190.bin"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.wmf"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject194.bin"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject32.bin"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image150.wmf"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject29.bin"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image194.wmf"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.wmf"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject22.bin"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image161.wmf"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.wmf"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject185.bin"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image134.wmf"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject28.bin"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image164.wmf"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject25.bin"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image178.wmf"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject197.bin"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.wmf"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject198.bin"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image55.wmf"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject191.bin"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject30.bin"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image151.wmf"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject27.bin"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image191.wmf"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject196.bin"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image75.wmf"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject199.bin"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject33.bin"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image199.wmf"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image200.wmf"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject37.bin"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image203.wmf"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject206.bin"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.wmf"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject201.bin"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image187.wmf"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject35.bin"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image201.wmf"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject204.bin"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image47.wmf"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject207.bin"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image152.wmf"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject202.bin"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.wmf"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image153.wmf"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject31.bin"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image197.wmf"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject200.bin"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image53.wmf"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject203.bin"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image189.wmf"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject40.bin"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image207.wmf"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject214.bin"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.wmf"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject205.bin"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject38.bin"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image205.wmf"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject208.bin"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject167.bin"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.wmf"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject163.bin"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image335.wmf"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image288.wmf"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject4.bin"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image120.wmf"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject165.bin"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image182.wmf"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject160.bin"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image289.wmf"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject10.bin"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image121.wmf"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject7.bin"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image286.wmf"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject159.bin"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image287.wmf"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject6.bin"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image134.wmf"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image342.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject172.bin"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image97.wmf"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image343.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject9.bin"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject171.bin"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image183.wmf"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject168.bin"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image339.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image171.wmf"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image338.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject8.bin"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image122.wmf"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject5.bin"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image340.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject169.bin"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image215.wmf"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject166.bin"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image341.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject14.bin"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image123.wmf"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject11.bin"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject18.bin"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image125.wmf"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject15.bin"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image221.wmf"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject177.bin"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image99.wmf"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject16.bin"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image126.wmf"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject13.bin"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.wmf"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject174.bin"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image89.wmf"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image215.wmf"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject12.bin"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image124.wmf"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image218.wmf"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject170.bin"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image98.wmf"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject20.bin"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image180.wmf"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject178.bin"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject21.bin"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image127.wmf"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject19.bin"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.wmf"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject179.bin"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image131.wmf"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject175.bin"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject24.bin"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image158.wmf"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject17.bin"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image175.wmf"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject188.bin"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image134.wmf"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject180.bin"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>