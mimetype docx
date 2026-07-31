--- v1 (2026-04-30)
+++ v2 (2026-07-31)
@@ -3466,100 +3466,100 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Câu 12.</w:t>
         <w:tab/>
         <w:t xml:space="preserve">(0,5 điểm) </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Bác Hiệp và cô Liên đi xe đạp từ làng lên tỉnh trên quãng đường dài </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="200025" cy="161925"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1223" name="image342.png"/>
+            <wp:docPr id="1223" name="image339.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image342.png"/>
+                    <pic:cNvPr id="0" name="image339.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId682"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="200025" cy="161925"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">km, khởi hành cùng một lúc.Vận tốc xe của bác Hiệp lớn hơn vận tốc xe của cô Liên là </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="123825" cy="161925"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1224" name="image341.png"/>
+            <wp:docPr id="1224" name="image342.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image341.png"/>
+                    <pic:cNvPr id="0" name="image342.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId683"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="123825" cy="161925"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -8003,56 +8003,56 @@
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="992"/>
           <w:tab w:val="left" w:leader="none" w:pos="3402"/>
           <w:tab w:val="left" w:leader="none" w:pos="5669"/>
           <w:tab w:val="left" w:leader="none" w:pos="7937"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="992" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="1882775" cy="1149985"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1226" name="image338.png"/>
+            <wp:docPr id="1226" name="image341.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image338.png"/>
+                    <pic:cNvPr id="0" name="image341.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId685"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1882775" cy="1149985"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -14867,56 +14867,56 @@
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Lời giải</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
           <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4679314</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>236220</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1800860" cy="2518410"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapSquare wrapText="bothSides" distB="0" distT="0" distL="114300" distR="114300"/>
-            <wp:docPr id="1225" name="image339.png"/>
+            <wp:docPr id="1225" name="image338.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image339.png"/>
+                    <pic:cNvPr id="0" name="image338.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId686"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800860" cy="2518410"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CC">
@@ -19789,51 +19789,51 @@
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="108.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table5">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="108.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject65.bin"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject63.bin"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image283.wmf"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject64.bin"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image241.wmf"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image239.wmf"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject67.bin"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image240.wmf"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject68.bin"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image65.wmf"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject66.bin"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image294.wmf"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject69.bin"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image295.wmf"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject70.bin"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject61.bin"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.wmf"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image297.wmf"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject34.bin"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject103.bin"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.wmf"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image298.wmf"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject39.bin"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image292.wmf"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject58.bin"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image224.wmf"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image293.wmf"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject36.bin"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject176.bin"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image291.wmf"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject173.bin"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image282.wmf"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image290.wmf"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject120.bin"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image71.wmf"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject237.bin"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject74.bin"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image237.wmf"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject299.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image296.wmf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject296.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image298.wmf"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image120.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject298.bin"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject121.bin"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image247.wmf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image292.wmf"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image123.wmf"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject76.bin"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image300.wmf"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject124.bin"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image252.wmf"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject302.bin"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image124.wmf"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject82.bin"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image302.wmf"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject125.bin"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image254.wmf"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject304.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image297.wmf"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image121.wmf"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject72.bin"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image299.wmf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject297.bin"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject122.bin"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image248.wmf"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject301.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image293.wmf"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image122.wmf"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject78.bin"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image301.wmf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject293.bin"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject123.bin"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image250.wmf"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject300.bin"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject80.bin"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image154.wmf"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject303.bin"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image125.wmf"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject126.bin"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image80.wmf"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image126.wmf"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject86.bin"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image187.wmf"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject161.bin"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image243.wmf"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject307.bin"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image87.wmf"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image161.wmf"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject102.bin"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image195.wmf"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject85.bin"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject164.bin"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image244.wmf"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject309.bin"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image85.wmf"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject100.bin"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image181.wmf"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject91.bin"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject127.bin"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image256.wmf"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject306.bin"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image83.wmf"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image127.wmf"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject84.bin"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image189.wmf"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject81.bin"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject158.bin"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image242.wmf"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject305.bin"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image81.wmf"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image158.wmf"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject90.bin"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image192.wmf"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject87.bin"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject92.bin"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.wmf"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image296.wmf"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject43.bin"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject93.bin"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image227.wmf"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject41.bin"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image95.wmf"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject44.bin"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject96.bin"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image213.wmf"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image96.wmf"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject50.bin"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject97.bin"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image50.wmf"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image93.wmf"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject94.bin"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image41.wmf"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image94.wmf"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject46.bin"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject95.bin"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image46.wmf"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image97.wmf"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject48.bin"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject98.bin"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image209.wmf"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject54.bin"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image98.wmf"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject131.bin"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image212.wmf"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject234.bin"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image131.wmf"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject56.bin"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image234.wmf"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject134.bin"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image213.wmf"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject232.bin"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image134.wmf"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject71.bin"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image232.wmf"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject99.bin"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image210.wmf"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image99.wmf"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject52.bin"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image230.wmf"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject89.bin"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image211.wmf"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject228.bin"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image89.wmf"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject59.bin"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image232.wmf"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject284.bin"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject264.bin"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image264.wmf"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject263.bin"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image263.wmf"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject262.bin"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image262.wmf"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image62.wmf"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject75.bin"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image236.wmf"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image79.wmf"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject249.bin"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject77.bin"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image249.wmf"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image77.wmf"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject255.bin"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject83.bin"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image255.wmf"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image75.wmf"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject246.bin"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject73.bin"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image246.wmf"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image73.wmf"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject251.bin"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject79.bin"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image251.wmf"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject276.bin"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image276.wmf"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image274.wmf"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject253.bin"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image288.wmf"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject289.bin"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image287.wmf"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject288.bin"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image286.wmf"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject287.bin"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image253.wmf"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject258.bin"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image260.wmf"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject259.bin"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image269.wmf"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject261.bin"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image258.wmf"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject257.bin"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image257.wmf"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject260.bin"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image285.wmf"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject286.bin"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image287.wmf"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject285.bin"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject241.bin"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject283.bin"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image283.wmf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject282.bin"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image282.wmf"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image214.wmf"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject225.bin"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image47.wmf"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject217.bin"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image232.wmf"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject45.bin"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image95.wmf"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject222.bin"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image45.wmf"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject226.bin"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image222.wmf"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject51.bin"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image96.wmf"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject219.bin"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image47.wmf"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image219.wmf"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject42.bin"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image93.wmf"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject216.bin"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image42.wmf"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject220.bin"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image230.wmf"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject47.bin"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image94.wmf"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject291.bin"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image291.wmf"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject290.bin"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image290.wmf"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject230.bin"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image51.wmf"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject223.bin"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image289.wmf"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject49.bin"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image223.wmf"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject231.bin"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image295.wmf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject292.bin"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image294.wmf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject295.bin"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image136.wmf"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject60.bin"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image235.wmf"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image60.wmf"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject233.bin"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject57.bin"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image233.wmf"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image62.wmf"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject238.bin"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject55.bin"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image231.wmf"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image55.wmf"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject229.bin"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject53.bin"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image229.wmf"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image53.wmf"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject235.bin"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image240.wmf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject294.bin"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image239.wmf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject240.bin"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image241.wmf"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject62.bin"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image238.wmf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject239.bin"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject236.bin"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject212.bin"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image212.wmf"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject211.bin"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image211.wmf"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject210.bin"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image210.wmf"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image209.wmf"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject247.bin"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject213.bin"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image213.wmf"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image252.wmf"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject254.bin"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image250.wmf"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject252.bin"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image248.wmf"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject250.bin"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image247.wmf"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject248.bin"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image254.wmf"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject256.bin"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject245.bin"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image245.wmf"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject244.bin"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image244.wmf"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject243.bin"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image243.wmf"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject242.bin"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image242.wmf"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image337.wmf"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject269.bin"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image269.wmf"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject265.bin"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject271.bin"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image271.wmf"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject277.bin"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject267.bin"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image267.wmf"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject273.bin"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image273.wmf"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image256.wmf"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image272.wmf"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject274.bin"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image270.wmf"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject272.bin"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image268.wmf"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject270.bin"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image266.wmf"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject268.bin"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image265.wmf"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject266.bin"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject280.bin"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image181.wmf"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject137.bin"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image321.wmf"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject182.bin"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image263.wmf"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject319.bin"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image119.wmf"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image182.wmf"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject135.bin"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image319.wmf"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject133.bin"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image280.wmf"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject183.bin"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image287.wmf"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject325.bin"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image133.wmf"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject322.bin"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image195.wmf"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject181.bin"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image262.wmf"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject144.bin"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image329.wmf"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject136.bin"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image326.wmf"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject327.bin"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image136.wmf"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject324.bin"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject140.bin"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image324.wmf"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject330.bin"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image183.wmf"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject141.bin"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image325.wmf"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject130.bin"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image87.wmf"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject184.bin"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image285.wmf"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject323.bin"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image130.wmf"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject320.bin"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image215.wmf"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject139.bin"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image323.wmf"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject138.bin"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image324.wmf"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject215.bin"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image139.wmf"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject329.bin"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image138.wmf"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject326.bin"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image142.wmf"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject333.bin"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image97.wmf"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject147.bin"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image333.wmf"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject145.bin"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image330.wmf"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image264.wmf"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject331.bin"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image98.wmf"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject328.bin"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject157.bin"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image331.wmf"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject143.bin"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image87.wmf"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image144.wmf"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject142.bin"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image327.wmf"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image131.wmf"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject337.bin"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject156.bin"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image337.wmf"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject335.bin"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image287.wmf"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject336.bin"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image99.wmf"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject334.bin"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject155.bin"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image336.wmf"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject148.bin"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image334.wmf"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image285.wmf"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject3.bin"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image89.wmf"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject332.bin"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject162.bin"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject146.bin"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image101.wmf"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject308.bin"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image101.wmf"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject88.bin"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image164.wmf"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject149.bin"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image245.wmf"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image149.wmf"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject106.bin"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image308.wmf"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject150.bin"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image265.wmf"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject311.bin"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image88.wmf"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image152.wmf"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject113.bin"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image313.wmf"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject105.bin"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject153.bin"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image266.wmf"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject312.bin"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image116.wmf"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject111.bin"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image312.wmf"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject110.bin"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject315.bin"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image110.wmf"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image150.wmf"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject104.bin"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image311.wmf"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject101.bin"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject151.bin"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image104.wmf"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject310.bin"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image101.wmf"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image151.wmf"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject109.bin"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image310.wmf"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject107.bin"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject152.bin"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image109.wmf"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject313.bin"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image134.wmf"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image221.wmf"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject224.bin"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image218.wmf"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject221.bin"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image215.wmf"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject108.bin"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject218.bin"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image227.wmf"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject209.bin"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image224.wmf"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject227.bin"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject154.bin"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image268.wmf"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image154.wmf"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject117.bin"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image315.wmf"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject187.bin"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image270.wmf"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject314.bin"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image116.wmf"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image187.wmf"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject115.bin"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image316.wmf"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject114.bin"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image277.wmf"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image153.wmf"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject195.bin"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image276.wmf"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject318.bin"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image118.wmf"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject278.bin"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject129.bin"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image318.wmf"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject116.bin"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image278.wmf"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject321.bin"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image116.wmf"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject281.bin"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject119.bin"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image324.wmf"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject189.bin"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image272.wmf"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject317.bin"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image114.wmf"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject275.bin"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image189.wmf"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject128.bin"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image317.wmf"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject112.bin"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image275.wmf"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject192.bin"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image274.wmf"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject316.bin"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image123.wmf"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject279.bin"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image192.wmf"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject132.bin"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image316.wmf"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject118.bin"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image279.wmf"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.wmf"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject193.bin"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.wmf"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject186.bin"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject26.bin"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image149.wmf"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject23.bin"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image186.wmf"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.wmf"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject190.bin"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.wmf"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject194.bin"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject32.bin"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image150.wmf"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject29.bin"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image194.wmf"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.wmf"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject22.bin"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image161.wmf"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.wmf"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject185.bin"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image134.wmf"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject28.bin"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image164.wmf"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject25.bin"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image178.wmf"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject197.bin"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.wmf"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject198.bin"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image55.wmf"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject191.bin"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject30.bin"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image151.wmf"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject27.bin"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image191.wmf"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject196.bin"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image75.wmf"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject199.bin"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject33.bin"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image199.wmf"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image200.wmf"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject37.bin"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image203.wmf"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject206.bin"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.wmf"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject201.bin"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image187.wmf"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject35.bin"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image201.wmf"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject204.bin"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image47.wmf"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject207.bin"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image152.wmf"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject202.bin"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.wmf"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image153.wmf"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject31.bin"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image197.wmf"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject200.bin"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image53.wmf"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject203.bin"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image189.wmf"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject40.bin"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image207.wmf"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject214.bin"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.wmf"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject205.bin"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject38.bin"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image205.wmf"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject208.bin"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject167.bin"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.wmf"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject163.bin"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image335.wmf"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image288.wmf"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject4.bin"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image120.wmf"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject165.bin"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image182.wmf"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject160.bin"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image289.wmf"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject10.bin"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image121.wmf"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject7.bin"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image286.wmf"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject159.bin"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image287.wmf"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject6.bin"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image134.wmf"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image342.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject172.bin"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image97.wmf"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image343.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject9.bin"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject171.bin"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image183.wmf"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject168.bin"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image339.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image171.wmf"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image338.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject8.bin"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image122.wmf"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject5.bin"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image340.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject169.bin"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image215.wmf"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject166.bin"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image341.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject14.bin"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image123.wmf"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject11.bin"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject18.bin"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image125.wmf"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject15.bin"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image221.wmf"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject177.bin"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image99.wmf"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject16.bin"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image126.wmf"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject13.bin"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.wmf"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject174.bin"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image89.wmf"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image215.wmf"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject12.bin"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image124.wmf"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image218.wmf"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject170.bin"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image98.wmf"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject20.bin"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image180.wmf"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject178.bin"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject21.bin"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image127.wmf"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject19.bin"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.wmf"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject179.bin"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image131.wmf"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject175.bin"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject24.bin"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image158.wmf"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject17.bin"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image175.wmf"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject188.bin"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image134.wmf"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject180.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject65.bin"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject63.bin"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image283.wmf"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject64.bin"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image241.wmf"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image239.wmf"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject67.bin"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image240.wmf"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject68.bin"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image65.wmf"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject66.bin"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image294.wmf"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject69.bin"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image295.wmf"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject70.bin"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject61.bin"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.wmf"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image297.wmf"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject34.bin"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject103.bin"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.wmf"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image298.wmf"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject39.bin"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image292.wmf"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject58.bin"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image224.wmf"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image293.wmf"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject36.bin"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject176.bin"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image291.wmf"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject173.bin"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image282.wmf"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image290.wmf"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject120.bin"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image71.wmf"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject237.bin"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject74.bin"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image237.wmf"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject299.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image296.wmf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject296.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image298.wmf"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image120.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject298.bin"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject121.bin"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image247.wmf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image292.wmf"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image123.wmf"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject76.bin"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image300.wmf"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject124.bin"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image252.wmf"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject302.bin"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image124.wmf"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject82.bin"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image302.wmf"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject125.bin"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image254.wmf"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject304.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image297.wmf"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image121.wmf"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject72.bin"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image299.wmf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject297.bin"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject122.bin"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image248.wmf"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject301.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image293.wmf"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image122.wmf"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject78.bin"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image301.wmf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject293.bin"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject123.bin"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image250.wmf"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject300.bin"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject80.bin"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image154.wmf"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject303.bin"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image125.wmf"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject126.bin"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image80.wmf"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image126.wmf"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject86.bin"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image187.wmf"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject161.bin"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image243.wmf"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject307.bin"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image87.wmf"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image161.wmf"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject102.bin"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image195.wmf"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject85.bin"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject164.bin"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image244.wmf"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject309.bin"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image85.wmf"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject100.bin"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image181.wmf"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject91.bin"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject127.bin"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image256.wmf"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject306.bin"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image83.wmf"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image127.wmf"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject84.bin"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image189.wmf"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject81.bin"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject158.bin"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image242.wmf"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject305.bin"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image81.wmf"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image158.wmf"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject90.bin"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image192.wmf"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject87.bin"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject92.bin"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.wmf"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image296.wmf"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject43.bin"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject93.bin"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image227.wmf"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject41.bin"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image95.wmf"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject44.bin"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject96.bin"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image213.wmf"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image96.wmf"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject50.bin"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject97.bin"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image50.wmf"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image93.wmf"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject94.bin"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image41.wmf"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image94.wmf"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject46.bin"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject95.bin"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image46.wmf"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image97.wmf"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject48.bin"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject98.bin"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image209.wmf"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject54.bin"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image98.wmf"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject131.bin"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image212.wmf"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject234.bin"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image131.wmf"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject56.bin"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image234.wmf"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject134.bin"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image213.wmf"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject232.bin"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image134.wmf"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject71.bin"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image232.wmf"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject99.bin"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image210.wmf"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image99.wmf"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject52.bin"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image230.wmf"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject89.bin"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image211.wmf"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject228.bin"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image89.wmf"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject59.bin"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image232.wmf"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject284.bin"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject264.bin"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image264.wmf"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject263.bin"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image263.wmf"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject262.bin"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image262.wmf"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image62.wmf"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject75.bin"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image236.wmf"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image79.wmf"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject249.bin"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject77.bin"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image249.wmf"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image77.wmf"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject255.bin"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject83.bin"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image255.wmf"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image75.wmf"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject246.bin"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject73.bin"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image246.wmf"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image73.wmf"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject251.bin"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject79.bin"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image251.wmf"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject276.bin"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image276.wmf"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image274.wmf"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject253.bin"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image288.wmf"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject289.bin"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image287.wmf"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject288.bin"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image286.wmf"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject287.bin"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image253.wmf"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject258.bin"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image260.wmf"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject259.bin"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image269.wmf"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject261.bin"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image258.wmf"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject257.bin"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image257.wmf"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject260.bin"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image285.wmf"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject286.bin"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image287.wmf"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject285.bin"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject241.bin"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject283.bin"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image283.wmf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject282.bin"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image282.wmf"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image214.wmf"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject225.bin"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image47.wmf"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject217.bin"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image232.wmf"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject45.bin"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image95.wmf"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject222.bin"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image45.wmf"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject226.bin"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image222.wmf"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject51.bin"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image96.wmf"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject219.bin"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image47.wmf"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image219.wmf"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject42.bin"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image93.wmf"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject216.bin"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image42.wmf"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject220.bin"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image230.wmf"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject47.bin"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image94.wmf"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject291.bin"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image291.wmf"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject290.bin"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image290.wmf"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject230.bin"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image51.wmf"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject223.bin"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image289.wmf"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject49.bin"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image223.wmf"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject231.bin"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image295.wmf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject292.bin"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image294.wmf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject295.bin"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image136.wmf"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject60.bin"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image235.wmf"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image60.wmf"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject233.bin"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject57.bin"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image233.wmf"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image62.wmf"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject238.bin"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject55.bin"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image231.wmf"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image55.wmf"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject229.bin"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject53.bin"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image229.wmf"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image53.wmf"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject235.bin"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image240.wmf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject294.bin"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image239.wmf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject240.bin"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image241.wmf"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject62.bin"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image238.wmf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject239.bin"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject236.bin"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject212.bin"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image212.wmf"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject211.bin"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image211.wmf"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject210.bin"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image210.wmf"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image209.wmf"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject247.bin"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject213.bin"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image213.wmf"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image252.wmf"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject254.bin"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image250.wmf"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject252.bin"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image248.wmf"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject250.bin"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image247.wmf"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject248.bin"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image254.wmf"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject256.bin"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject245.bin"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image245.wmf"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject244.bin"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image244.wmf"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject243.bin"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image243.wmf"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject242.bin"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image242.wmf"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image337.wmf"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject269.bin"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image269.wmf"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject265.bin"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject271.bin"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image271.wmf"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject277.bin"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject267.bin"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image267.wmf"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject273.bin"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image273.wmf"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image256.wmf"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image272.wmf"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject274.bin"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image270.wmf"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject272.bin"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image268.wmf"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject270.bin"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image266.wmf"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject268.bin"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image265.wmf"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject266.bin"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject280.bin"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image181.wmf"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject137.bin"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image321.wmf"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject182.bin"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image263.wmf"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject319.bin"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image119.wmf"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image182.wmf"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject135.bin"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image319.wmf"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject133.bin"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image280.wmf"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject183.bin"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image287.wmf"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject325.bin"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image133.wmf"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject322.bin"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image195.wmf"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject181.bin"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image262.wmf"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject144.bin"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image329.wmf"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject136.bin"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image326.wmf"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject327.bin"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image136.wmf"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject324.bin"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject140.bin"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image324.wmf"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject330.bin"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image183.wmf"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject141.bin"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image325.wmf"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject130.bin"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image87.wmf"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject184.bin"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image285.wmf"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject323.bin"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image130.wmf"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject320.bin"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image215.wmf"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject139.bin"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image323.wmf"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject138.bin"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image324.wmf"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject215.bin"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image139.wmf"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject329.bin"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image138.wmf"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject326.bin"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image142.wmf"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject333.bin"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image97.wmf"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject147.bin"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image333.wmf"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject145.bin"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image330.wmf"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image264.wmf"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject331.bin"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image98.wmf"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject328.bin"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject157.bin"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image331.wmf"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject143.bin"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image87.wmf"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image144.wmf"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject142.bin"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image327.wmf"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image131.wmf"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject337.bin"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject156.bin"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image337.wmf"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject335.bin"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image287.wmf"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject336.bin"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image99.wmf"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject334.bin"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject155.bin"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image336.wmf"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject148.bin"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image334.wmf"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image285.wmf"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject3.bin"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image89.wmf"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject332.bin"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject162.bin"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject146.bin"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image101.wmf"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject308.bin"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image101.wmf"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject88.bin"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image164.wmf"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject149.bin"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image245.wmf"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image149.wmf"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject106.bin"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image308.wmf"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject150.bin"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image265.wmf"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject311.bin"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image88.wmf"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image152.wmf"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject113.bin"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image313.wmf"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject105.bin"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject153.bin"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image266.wmf"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject312.bin"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image116.wmf"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject111.bin"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image312.wmf"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject110.bin"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject315.bin"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image110.wmf"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image150.wmf"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject104.bin"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image311.wmf"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject101.bin"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject151.bin"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image104.wmf"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject310.bin"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image101.wmf"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image151.wmf"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject109.bin"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image310.wmf"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject107.bin"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject152.bin"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image109.wmf"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject313.bin"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image134.wmf"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image221.wmf"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject224.bin"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image218.wmf"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject221.bin"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image215.wmf"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject108.bin"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject218.bin"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image227.wmf"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject209.bin"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image224.wmf"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject227.bin"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject154.bin"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image268.wmf"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image154.wmf"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject117.bin"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image315.wmf"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject187.bin"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image270.wmf"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject314.bin"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image116.wmf"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image187.wmf"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject115.bin"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image316.wmf"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject114.bin"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image277.wmf"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image153.wmf"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject195.bin"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image276.wmf"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject318.bin"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image118.wmf"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject278.bin"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject129.bin"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image318.wmf"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject116.bin"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image278.wmf"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject321.bin"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image116.wmf"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject281.bin"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject119.bin"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image324.wmf"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject189.bin"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image272.wmf"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject317.bin"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image114.wmf"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject275.bin"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image189.wmf"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject128.bin"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image317.wmf"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject112.bin"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image275.wmf"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject192.bin"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image274.wmf"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject316.bin"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image123.wmf"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject279.bin"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image192.wmf"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject132.bin"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image316.wmf"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject118.bin"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image279.wmf"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.wmf"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject193.bin"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.wmf"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject186.bin"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject26.bin"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image149.wmf"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject23.bin"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image186.wmf"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.wmf"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject190.bin"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.wmf"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject194.bin"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject32.bin"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image150.wmf"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject29.bin"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image194.wmf"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.wmf"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject22.bin"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image161.wmf"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.wmf"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject185.bin"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image134.wmf"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject28.bin"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image164.wmf"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject25.bin"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image178.wmf"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject197.bin"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.wmf"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject198.bin"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image55.wmf"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject191.bin"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject30.bin"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image151.wmf"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject27.bin"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image191.wmf"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject196.bin"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image75.wmf"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject199.bin"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject33.bin"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image199.wmf"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image200.wmf"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject37.bin"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image203.wmf"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject206.bin"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.wmf"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject201.bin"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image187.wmf"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject35.bin"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image201.wmf"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject204.bin"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image47.wmf"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject207.bin"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image152.wmf"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject202.bin"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.wmf"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image153.wmf"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject31.bin"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image197.wmf"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject200.bin"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image53.wmf"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject203.bin"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image189.wmf"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject40.bin"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image207.wmf"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject214.bin"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.wmf"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject205.bin"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject38.bin"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image205.wmf"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject208.bin"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject167.bin"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.wmf"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject163.bin"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image335.wmf"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image288.wmf"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject4.bin"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image120.wmf"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject165.bin"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image182.wmf"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject160.bin"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image289.wmf"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject10.bin"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image121.wmf"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject7.bin"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image286.wmf"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject159.bin"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image287.wmf"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject6.bin"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image134.wmf"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image339.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject172.bin"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image97.wmf"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image343.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject9.bin"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject171.bin"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image183.wmf"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject168.bin"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image338.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image171.wmf"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image341.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject8.bin"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image122.wmf"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject5.bin"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image340.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject169.bin"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image215.wmf"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject166.bin"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image342.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject14.bin"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image123.wmf"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject11.bin"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject18.bin"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image125.wmf"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject15.bin"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image221.wmf"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject177.bin"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image99.wmf"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject16.bin"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image126.wmf"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject13.bin"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.wmf"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject174.bin"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image89.wmf"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image215.wmf"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject12.bin"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image124.wmf"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image218.wmf"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject170.bin"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image98.wmf"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject20.bin"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image180.wmf"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject178.bin"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject21.bin"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image127.wmf"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject19.bin"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.wmf"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject179.bin"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image131.wmf"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject175.bin"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject24.bin"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image158.wmf"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject17.bin"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image175.wmf"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject188.bin"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image134.wmf"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject180.bin"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>