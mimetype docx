--- v0 (2025-11-02)
+++ v1 (2026-07-19)
@@ -1,4752 +1,2552 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpg" ContentType="image/jpeg"/>
-[...10 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default ContentType="image/jpeg" Extension="jpg"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/x-font-ttf" Extension="ttf"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
-    <w:p w14:paraId="07400C9E" w14:textId="32EC3FE4" w:rsidR="006D14D7" w:rsidRDefault="006D14D7">
-[...10 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A434F7D" wp14:editId="31BF4643">
+          <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="topMargin">
               <wp:posOffset>307711</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1721485" cy="459740"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
-[...5 lines deleted...]
-            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:wrapTopAndBottom distB="0" distT="0"/>
+            <wp:docPr id="2" name="image1.jpg"/>
+            <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="photo_2025-07-25_16-43-11.jpg"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="image1.jpg"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId7"/>
+                    <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1721485" cy="459740"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect">
-[...1 lines deleted...]
-                    </a:prstGeom>
+                    <a:prstGeom prst="rect"/>
+                    <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="2"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1B6C">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Программа тренинга</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>тренинга</w:t>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...75 lines deleted...]
-      <w:pPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Сертифицированный Product Owner 2.0: Владелец Продукта в эпоху ИИ» </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Эволюция роли: Владелец Продукта в эпоху ИИ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:before="280" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Роль Product Owner и ее отличие от Менеджера Продукта</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:before="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Как ИИ и рынок меняют требования к роли</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="280" w:before="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ключевые зоны ответственности и новые навыки PO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+      <w:pPr>
+        <w:spacing w:after="280" w:before="280" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Продукт и максимизация ценности продукта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="280" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Что такое продукт и специфика управления разными типами продуктов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Что такое ценность продукта</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="280" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Использование ИИ для формирования видения продукта и ценности</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+      <w:pPr>
+        <w:spacing w:after="280" w:before="280" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Исследование пользователей продукта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="280" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Г</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лубинные интервью</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AI-инструменты для подготовки и проведения интервью</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="280" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Использование ИИ для анализа инсайтов и формирования гипотез</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+      <w:pPr>
+        <w:spacing w:after="280" w:before="280" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VISION и roadmap продукта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="280" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Видение продукта и ценность продукта</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Использование ИИ для формирования видения продукта</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="280" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Формирование дорожной карты продукта и декомпозиция с использованием ИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+      <w:pPr>
+        <w:spacing w:after="280" w:before="280" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Состав и приоритизация бэклога продукта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="280" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Работа с бэклогом продукта</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Классические и AI-усиленные техники приоритизации бэклога</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="280" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Оценка влияния и сложности задач с помощью ИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+      <w:pPr>
+        <w:spacing w:after="280" w:before="280" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Коммуникации и работа с ожиданиями стейкхолдеров:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...18 lines deleted...]
-      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="280" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Карта коммуникаций продукта: кого и как вовлекать</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...18 lines deleted...]
-      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Управление ожиданиями</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...43 lines deleted...]
-        <w:pStyle w:val="a5"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="280" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Как использовать ИИ для повышения эффективности коммуникации с стейкхолдерами</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+      <w:pPr>
+        <w:spacing w:after="280" w:before="280" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Работа с командой:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...19 lines deleted...]
-        <w:pStyle w:val="a5"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="280" w:before="280" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Процесс работы продуктовой команды</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+      <w:pPr>
+        <w:spacing w:after="280" w:before="280" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Метрики в продукте и циклы регулярной проверки гипотез:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...19 lines deleted...]
-        <w:pStyle w:val="a5"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="280" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Метрики продукта и NSM-метрика</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...54 lines deleted...]
-        <w:pStyle w:val="a5"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Формулировка и проверка гипотез по продукту</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...557 lines deleted...]
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.atj24eg5jgxq" w:id="0"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="0093036A">
-[...13 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:cs="inherit" w:eastAsia="inherit" w:hAnsi="inherit"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Использование ИИ для проектирования экспериментов</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:pgSz w:h="16840" w:w="11907" w:orient="portrait"/>
+      <w:pgMar w:bottom="851" w:top="851" w:left="1418" w:right="567" w:header="720" w:footer="720"/>
+      <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-[...62 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:font w:name="Verdana"/>
+  <w:font w:name="Calibri"/>
+  <w:font w:name="Times New Roman"/>
+  <w:font w:name="Georgia"/>
+  <w:font w:name="Courier New"/>
+  <w:font w:name="inherit"/>
+  <w:font w:name="Noto Sans Symbols">
+    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
+    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-[...3 lines deleted...]
-    <w:tmpl w:val="03E2511A"/>
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
-      </w:rPr>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="1" w:tentative="1">
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
-      </w:rPr>
-[...9 lines deleted...]
-        </w:tabs>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
-      </w:rPr>
-[...9 lines deleted...]
-        </w:tabs>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
-      </w:rPr>
-[...9 lines deleted...]
-        </w:tabs>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
-      </w:rPr>
-[...9 lines deleted...]
-        </w:tabs>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
-      </w:rPr>
-[...9 lines deleted...]
-        </w:tabs>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
-      </w:rPr>
-[...9 lines deleted...]
-        </w:tabs>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
-      </w:rPr>
-[...9 lines deleted...]
-        </w:tabs>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04190003">
+  <w:abstractNum w:abstractNumId="5">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04190003">
+  <w:abstractNum w:abstractNumId="6">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...1232 lines deleted...]
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="5"/>
-[...17 lines deleted...]
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-[...5 lines deleted...]
-  <w:characterSpacingControl w:val="doNotCompress"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
+  <w:defaultTabStop w:val="720"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
-  <w:rsids>
-[...28 lines deleted...]
-  <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
-[...10 lines deleted...]
-  <w15:docId w15:val="{05E07EB1-6055-0849-8FE1-5D3E6289417A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="15"/>
+        <w:szCs w:val="15"/>
+        <w:lang w:val="ru"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr/>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...384 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="1">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="a"/>
-[...4 lines deleted...]
-    <w:rsid w:val="004C1B6C"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:color w:val="2f5496"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="a"/>
-[...6 lines deleted...]
-    </w:pPr>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="a"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00B52396"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="2"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:before="40" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:color w:val="1f3863"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
-[...28 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="small">
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a0" w:default="1">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="a1" w:default="1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:tblPr>
+      <w:tblInd w:w="0.0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="a2" w:default="1">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="msonormal0" w:customStyle="1">
+    <w:name w:val="msonormal"/>
+    <w:basedOn w:val="a"/>
+    <w:pPr>
+      <w:spacing w:after="100" w:afterAutospacing="1" w:before="100" w:beforeAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="small" w:customStyle="1">
     <w:name w:val="small"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="2"/>
       <w:szCs w:val="2"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+  <w:style w:type="character" w:styleId="20" w:customStyle="1">
     <w:name w:val="Заголовок 2 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="2"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:color w:val="2f5496" w:themeColor="accent1" w:themeShade="0000BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:after="100" w:afterAutospacing="1" w:before="100" w:beforeAutospacing="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a4">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="22"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="006D14D7"/>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+  <w:style w:type="character" w:styleId="10" w:customStyle="1">
     <w:name w:val="Заголовок 1 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="004C1B6C"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:color w:val="2f5496" w:themeColor="accent1" w:themeShade="0000BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+  <w:style w:type="character" w:styleId="30" w:customStyle="1">
     <w:name w:val="Заголовок 3 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00B52396"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:color w:val="1f3763" w:themeColor="accent1" w:themeShade="00007F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00B52396"/>
     <w:pPr>
       <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:contextualSpacing w:val="1"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...1360 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-bold.ttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5000,74 +2800,50 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-[...32 lines deleted...]
-</Properties>
+<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mi6kJyBhjPg2LQbch+ejeayeHK0HQ==">CgMxLjAyDmguYXRqMjRlZzVqZ3hxOAByITFUaWZMM1VQZnc5V2oyQ1RTcFZhLVloT2FHQVUyeUZteg==</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
+</file>
+
+<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Селеверстов Иван</dc:creator>
-  <cp:keywords/>
-[...4 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>