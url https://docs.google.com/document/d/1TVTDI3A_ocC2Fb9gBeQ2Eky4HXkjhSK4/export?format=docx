--- v0 (2025-12-06)
+++ v1 (2026-08-22)
@@ -263,71 +263,65 @@
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>271463</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="406400" cy="192405"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="10" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:cNvPr id="11" name="Shape 11"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="5147563" y="3688560"/>
                           <a:ext cx="396875" cy="182880"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:rect b="b" l="l" r="r" t="t"/>
                           <a:pathLst>
                             <a:path extrusionOk="0" h="120000" w="120000">
                               <a:moveTo>
                                 <a:pt x="3456" y="60000"/>
                               </a:moveTo>
-                              <a:lnTo>
-[...1 lines deleted...]
-                              </a:lnTo>
                               <a:cubicBezTo>
                                 <a:pt x="3456" y="37015"/>
                                 <a:pt x="19559" y="16703"/>
                                 <a:pt x="43196" y="9872"/>
                               </a:cubicBezTo>
                               <a:cubicBezTo>
                                 <a:pt x="66833" y="3041"/>
                                 <a:pt x="92508" y="11281"/>
                                 <a:pt x="106556" y="30206"/>
                               </a:cubicBezTo>
                               <a:lnTo>
                                 <a:pt x="106556" y="30206"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="113088" y="60000"/>
-                              </a:lnTo>
-[...1 lines deleted...]
-                                <a:pt x="90139" y="30206"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="90139" y="30206"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="90139" y="30206"/>
                               </a:lnTo>
                               <a:cubicBezTo>
                                 <a:pt x="75138" y="21543"/>
                                 <a:pt x="54931" y="20061"/>
                                 <a:pt x="38006" y="26383"/>
                               </a:cubicBezTo>
                               <a:cubicBezTo>
                                 <a:pt x="21080" y="32705"/>
                                 <a:pt x="10368" y="45735"/>
                                 <a:pt x="10368" y="60000"/>
                               </a:cubicBezTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:noFill/>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
@@ -1145,74 +1139,68 @@
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>207963</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="702310" cy="426085"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="41" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:cNvPr id="51" name="Shape 51"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4999608" y="3571720"/>
                           <a:ext cx="692785" cy="416560"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:rect b="b" l="l" r="r" t="t"/>
                           <a:pathLst>
                             <a:path extrusionOk="0" h="120000" w="120000">
                               <a:moveTo>
                                 <a:pt x="4510" y="60000"/>
                               </a:moveTo>
-                              <a:lnTo>
-[...1 lines deleted...]
-                              </a:lnTo>
                               <a:cubicBezTo>
                                 <a:pt x="4510" y="35872"/>
                                 <a:pt x="21892" y="14851"/>
                                 <a:pt x="46644" y="9043"/>
                               </a:cubicBezTo>
                               <a:cubicBezTo>
                                 <a:pt x="71396" y="3236"/>
                                 <a:pt x="97146" y="14138"/>
                                 <a:pt x="109061" y="35471"/>
                               </a:cubicBezTo>
                               <a:lnTo>
                                 <a:pt x="111760" y="35471"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="110981" y="60000"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="93722" y="35471"/>
-                              </a:lnTo>
-[...1 lines deleted...]
-                                <a:pt x="95150" y="35471"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="95150" y="35471"/>
                               </a:lnTo>
                               <a:cubicBezTo>
                                 <a:pt x="82454" y="23623"/>
                                 <a:pt x="61971" y="19392"/>
                                 <a:pt x="43781" y="24858"/>
                               </a:cubicBezTo>
                               <a:cubicBezTo>
                                 <a:pt x="25592" y="30324"/>
                                 <a:pt x="13529" y="44337"/>
                                 <a:pt x="13529" y="60000"/>
                               </a:cubicBezTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:noFill/>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:round/>
@@ -1312,71 +1300,65 @@
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>239713</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="406400" cy="192405"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="11" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:cNvPr id="12" name="Shape 12"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="5147563" y="3688560"/>
                           <a:ext cx="396875" cy="182880"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:rect b="b" l="l" r="r" t="t"/>
                           <a:pathLst>
                             <a:path extrusionOk="0" h="120000" w="120000">
                               <a:moveTo>
                                 <a:pt x="3456" y="60000"/>
                               </a:moveTo>
-                              <a:lnTo>
-[...1 lines deleted...]
-                              </a:lnTo>
                               <a:cubicBezTo>
                                 <a:pt x="3456" y="37015"/>
                                 <a:pt x="19559" y="16703"/>
                                 <a:pt x="43196" y="9872"/>
                               </a:cubicBezTo>
                               <a:cubicBezTo>
                                 <a:pt x="66833" y="3041"/>
                                 <a:pt x="92508" y="11281"/>
                                 <a:pt x="106556" y="30206"/>
                               </a:cubicBezTo>
                               <a:lnTo>
                                 <a:pt x="106556" y="30206"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="113088" y="60000"/>
-                              </a:lnTo>
-[...1 lines deleted...]
-                                <a:pt x="90139" y="30206"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="90139" y="30206"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="90139" y="30206"/>
                               </a:lnTo>
                               <a:cubicBezTo>
                                 <a:pt x="75138" y="21543"/>
                                 <a:pt x="54931" y="20061"/>
                                 <a:pt x="38006" y="26383"/>
                               </a:cubicBezTo>
                               <a:cubicBezTo>
                                 <a:pt x="21080" y="32705"/>
                                 <a:pt x="10368" y="45735"/>
                                 <a:pt x="10368" y="60000"/>
                               </a:cubicBezTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:noFill/>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
@@ -1923,74 +1905,68 @@
                                   <w:jc w:val="left"/>
                                   <w:textDirection w:val="btLr"/>
                                 </w:pPr>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
                           <wps:cNvSpPr/>
                           <wps:cNvPr id="71" name="Shape 71"/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="10876" y="268"/>
                               <a:ext cx="299" cy="626"/>
                             </a:xfrm>
                             <a:custGeom>
                               <a:rect b="b" l="l" r="r" t="t"/>
                               <a:pathLst>
                                 <a:path extrusionOk="0" h="120000" w="120000">
                                   <a:moveTo>
                                     <a:pt x="7500" y="60000"/>
                                   </a:moveTo>
-                                  <a:lnTo>
-[...1 lines deleted...]
-                                  </a:lnTo>
                                   <a:cubicBezTo>
                                     <a:pt x="7500" y="30270"/>
                                     <a:pt x="28969" y="5642"/>
                                     <a:pt x="56575" y="3702"/>
                                   </a:cubicBezTo>
                                   <a:cubicBezTo>
                                     <a:pt x="84182" y="1763"/>
                                     <a:pt x="108451" y="23178"/>
                                     <a:pt x="112053" y="52655"/>
                                   </a:cubicBezTo>
                                   <a:lnTo>
                                     <a:pt x="119563" y="52655"/>
                                   </a:lnTo>
                                   <a:lnTo>
                                     <a:pt x="105000" y="60000"/>
                                   </a:lnTo>
                                   <a:lnTo>
                                     <a:pt x="89563" y="52655"/>
-                                  </a:lnTo>
-[...1 lines deleted...]
-                                    <a:pt x="97081" y="52655"/>
                                   </a:lnTo>
                                   <a:lnTo>
                                     <a:pt x="97081" y="52655"/>
                                   </a:lnTo>
                                   <a:cubicBezTo>
                                     <a:pt x="94154" y="27170"/>
                                     <a:pt x="76764" y="8958"/>
                                     <a:pt x="57196" y="10885"/>
                                   </a:cubicBezTo>
                                   <a:cubicBezTo>
                                     <a:pt x="37628" y="12812"/>
                                     <a:pt x="22500" y="34227"/>
                                     <a:pt x="22500" y="60000"/>
                                   </a:cubicBezTo>
                                   <a:close/>
                                 </a:path>
                               </a:pathLst>
                             </a:custGeom>
                             <a:noFill/>
                             <a:ln cap="flat" cmpd="sng" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:prstDash val="solid"/>
                               <a:round/>
@@ -6099,56 +6075,56 @@
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="0" distR="0" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3688398</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>169228</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="192405" cy="192405"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapTopAndBottom distB="0" distT="0"/>
-                <wp:docPr id="59" name="image61.png"/>
+                <wp:docPr id="59" name="image59.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image61.png"/>
+                        <pic:cNvPr id="0" name="image59.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId8"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="192405" cy="192405"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
@@ -8112,53 +8088,50 @@
                                   <w:jc w:val="left"/>
                                   <w:textDirection w:val="btLr"/>
                                 </w:pPr>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
                           <wps:cNvSpPr/>
                           <wps:cNvPr id="81" name="Shape 81"/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="11001" y="625"/>
                               <a:ext cx="288" cy="626"/>
                             </a:xfrm>
                             <a:custGeom>
                               <a:rect b="b" l="l" r="r" t="t"/>
                               <a:pathLst>
                                 <a:path extrusionOk="0" h="120000" w="120000">
                                   <a:moveTo>
                                     <a:pt x="7500" y="60000"/>
                                   </a:moveTo>
-                                  <a:lnTo>
-[...1 lines deleted...]
-                                  </a:lnTo>
                                   <a:cubicBezTo>
                                     <a:pt x="7500" y="30146"/>
                                     <a:pt x="29045" y="5435"/>
                                     <a:pt x="56707" y="3562"/>
                                   </a:cubicBezTo>
                                   <a:cubicBezTo>
                                     <a:pt x="84368" y="1689"/>
                                     <a:pt x="108617" y="23300"/>
                                     <a:pt x="112087" y="52920"/>
                                   </a:cubicBezTo>
                                   <a:lnTo>
                                     <a:pt x="119598" y="52920"/>
                                   </a:lnTo>
                                   <a:lnTo>
                                     <a:pt x="105000" y="60000"/>
                                   </a:lnTo>
                                   <a:lnTo>
                                     <a:pt x="89598" y="52920"/>
                                   </a:lnTo>
                                   <a:lnTo>
                                     <a:pt x="97117" y="52920"/>
                                   </a:lnTo>
                                   <a:cubicBezTo>
                                     <a:pt x="94311" y="27143"/>
                                     <a:pt x="76939" y="8617"/>
@@ -8673,74 +8646,68 @@
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-766126</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="192405" cy="605790"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="15" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:cNvPr id="16" name="Shape 16"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="5254560" y="3481868"/>
                           <a:ext cx="182880" cy="596265"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:rect b="b" l="l" r="r" t="t"/>
                           <a:pathLst>
                             <a:path extrusionOk="0" h="120000" w="120000">
                               <a:moveTo>
                                 <a:pt x="7500" y="60000"/>
                               </a:moveTo>
-                              <a:lnTo>
-[...1 lines deleted...]
-                              </a:lnTo>
                               <a:cubicBezTo>
                                 <a:pt x="7500" y="29057"/>
                                 <a:pt x="29709" y="3623"/>
                                 <a:pt x="57839" y="2349"/>
                               </a:cubicBezTo>
                               <a:cubicBezTo>
                                 <a:pt x="85970" y="1076"/>
                                 <a:pt x="110007" y="24417"/>
                                 <a:pt x="112322" y="55255"/>
                               </a:cubicBezTo>
                               <a:lnTo>
                                 <a:pt x="119835" y="55255"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="105000" y="60000"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="89835" y="55255"/>
-                              </a:lnTo>
-[...1 lines deleted...]
-                                <a:pt x="97350" y="55255"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="97350" y="55255"/>
                               </a:lnTo>
                               <a:cubicBezTo>
                                 <a:pt x="95557" y="26966"/>
                                 <a:pt x="78361" y="5684"/>
                                 <a:pt x="58323" y="6954"/>
                               </a:cubicBezTo>
                               <a:cubicBezTo>
                                 <a:pt x="38284" y="8224"/>
                                 <a:pt x="22500" y="31598"/>
                                 <a:pt x="22500" y="60000"/>
                               </a:cubicBezTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
@@ -8911,71 +8878,65 @@
                                   <w:jc w:val="left"/>
                                   <w:textDirection w:val="btLr"/>
                                 </w:pPr>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
                           <wps:cNvSpPr/>
                           <wps:cNvPr id="22" name="Shape 22"/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="859" y="70"/>
                               <a:ext cx="10632" cy="3469"/>
                             </a:xfrm>
                             <a:custGeom>
                               <a:rect b="b" l="l" r="r" t="t"/>
                               <a:pathLst>
                                 <a:path extrusionOk="0" h="120000" w="120000">
                                   <a:moveTo>
                                     <a:pt x="2447" y="60000"/>
                                   </a:moveTo>
-                                  <a:lnTo>
-[...1 lines deleted...]
-                                  </a:lnTo>
                                   <a:cubicBezTo>
                                     <a:pt x="2447" y="38385"/>
                                     <a:pt x="16969" y="18980"/>
                                     <a:pt x="39037" y="11107"/>
                                   </a:cubicBezTo>
                                   <a:cubicBezTo>
                                     <a:pt x="61104" y="3234"/>
                                     <a:pt x="86206" y="8502"/>
                                     <a:pt x="102281" y="24382"/>
                                   </a:cubicBezTo>
                                   <a:lnTo>
                                     <a:pt x="102281" y="24382"/>
                                   </a:lnTo>
                                   <a:lnTo>
                                     <a:pt x="115106" y="60000"/>
-                                  </a:lnTo>
-[...1 lines deleted...]
-                                    <a:pt x="76471" y="24382"/>
                                   </a:lnTo>
                                   <a:lnTo>
                                     <a:pt x="76471" y="24382"/>
                                   </a:lnTo>
                                   <a:lnTo>
                                     <a:pt x="76471" y="24382"/>
                                   </a:lnTo>
                                   <a:cubicBezTo>
                                     <a:pt x="60425" y="20619"/>
                                     <a:pt x="42819" y="22566"/>
                                     <a:pt x="29133" y="29618"/>
                                   </a:cubicBezTo>
                                   <a:cubicBezTo>
                                     <a:pt x="15446" y="36670"/>
                                     <a:pt x="7341" y="47970"/>
                                     <a:pt x="7341" y="60000"/>
                                   </a:cubicBezTo>
                                   <a:close/>
                                 </a:path>
                               </a:pathLst>
                             </a:custGeom>
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:ln>
@@ -8991,71 +8952,65 @@
                                   <w:jc w:val="left"/>
                                   <w:textDirection w:val="btLr"/>
                                 </w:pPr>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
                           <wps:cNvSpPr/>
                           <wps:cNvPr id="23" name="Shape 23"/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="2274" y="2075"/>
                               <a:ext cx="4248" cy="1325"/>
                             </a:xfrm>
                             <a:custGeom>
                               <a:rect b="b" l="l" r="r" t="t"/>
                               <a:pathLst>
                                 <a:path extrusionOk="0" h="120000" w="120000">
                                   <a:moveTo>
                                     <a:pt x="2339" y="60000"/>
                                   </a:moveTo>
-                                  <a:lnTo>
-[...1 lines deleted...]
-                                  </a:lnTo>
                                   <a:cubicBezTo>
                                     <a:pt x="2339" y="38545"/>
                                     <a:pt x="16678" y="19248"/>
                                     <a:pt x="38551" y="11267"/>
                                   </a:cubicBezTo>
                                   <a:cubicBezTo>
                                     <a:pt x="60425" y="3286"/>
                                     <a:pt x="85431" y="8227"/>
                                     <a:pt x="101704" y="23745"/>
                                   </a:cubicBezTo>
                                   <a:lnTo>
                                     <a:pt x="101704" y="23745"/>
                                   </a:lnTo>
                                   <a:lnTo>
                                     <a:pt x="115321" y="60000"/>
-                                  </a:lnTo>
-[...1 lines deleted...]
-                                    <a:pt x="73537" y="23745"/>
                                   </a:lnTo>
                                   <a:lnTo>
                                     <a:pt x="73537" y="23745"/>
                                   </a:lnTo>
                                   <a:lnTo>
                                     <a:pt x="73537" y="23745"/>
                                   </a:lnTo>
                                   <a:cubicBezTo>
                                     <a:pt x="57643" y="20772"/>
                                     <a:pt x="40700" y="23189"/>
                                     <a:pt x="27675" y="30288"/>
                                   </a:cubicBezTo>
                                   <a:cubicBezTo>
                                     <a:pt x="14649" y="37388"/>
                                     <a:pt x="7018" y="48364"/>
                                     <a:pt x="7018" y="60000"/>
                                   </a:cubicBezTo>
                                   <a:close/>
                                 </a:path>
                               </a:pathLst>
                             </a:custGeom>
                             <a:noFill/>
                             <a:ln cap="flat" cmpd="sng" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
@@ -9144,71 +9099,65 @@
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>162878</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="741045" cy="192405"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="20" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:cNvPr id="24" name="Shape 24"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4980240" y="3688560"/>
                           <a:ext cx="731520" cy="182880"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:rect b="b" l="l" r="r" t="t"/>
                           <a:pathLst>
                             <a:path extrusionOk="0" h="120000" w="120000">
                               <a:moveTo>
                                 <a:pt x="1875" y="60000"/>
                               </a:moveTo>
-                              <a:lnTo>
-[...1 lines deleted...]
-                              </a:lnTo>
                               <a:cubicBezTo>
                                 <a:pt x="1875" y="39383"/>
                                 <a:pt x="15235" y="20675"/>
                                 <a:pt x="36029" y="12172"/>
                               </a:cubicBezTo>
                               <a:cubicBezTo>
                                 <a:pt x="56823" y="3670"/>
                                 <a:pt x="81203" y="6948"/>
                                 <a:pt x="98354" y="20552"/>
                               </a:cubicBezTo>
                               <a:lnTo>
                                 <a:pt x="98354" y="20552"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="116137" y="57153"/>
-                              </a:lnTo>
-[...1 lines deleted...]
-                                <a:pt x="59940" y="22500"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="59940" y="22500"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="59940" y="22500"/>
                               </a:lnTo>
                               <a:cubicBezTo>
                                 <a:pt x="29933" y="22523"/>
                                 <a:pt x="5625" y="39305"/>
                                 <a:pt x="5625" y="60000"/>
                               </a:cubicBezTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
@@ -9652,71 +9601,65 @@
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>169228</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="741045" cy="192405"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="17" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:cNvPr id="18" name="Shape 18"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4980240" y="3688560"/>
                           <a:ext cx="731520" cy="182880"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:rect b="b" l="l" r="r" t="t"/>
                           <a:pathLst>
                             <a:path extrusionOk="0" h="120000" w="120000">
                               <a:moveTo>
                                 <a:pt x="1875" y="60000"/>
                               </a:moveTo>
-                              <a:lnTo>
-[...1 lines deleted...]
-                              </a:lnTo>
                               <a:cubicBezTo>
                                 <a:pt x="1875" y="39383"/>
                                 <a:pt x="15235" y="20675"/>
                                 <a:pt x="36029" y="12172"/>
                               </a:cubicBezTo>
                               <a:cubicBezTo>
                                 <a:pt x="56823" y="3670"/>
                                 <a:pt x="81203" y="6948"/>
                                 <a:pt x="98354" y="20552"/>
                               </a:cubicBezTo>
                               <a:lnTo>
                                 <a:pt x="98354" y="20552"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="116137" y="57153"/>
-                              </a:lnTo>
-[...1 lines deleted...]
-                                <a:pt x="59940" y="22500"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="59940" y="22500"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="59940" y="22500"/>
                               </a:lnTo>
                               <a:cubicBezTo>
                                 <a:pt x="29933" y="22523"/>
                                 <a:pt x="5625" y="39305"/>
                                 <a:pt x="5625" y="60000"/>
                               </a:cubicBezTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
@@ -10160,71 +10103,65 @@
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>158433</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="741045" cy="192405"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="18" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:cNvPr id="19" name="Shape 19"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4980240" y="3688560"/>
                           <a:ext cx="731520" cy="182880"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:rect b="b" l="l" r="r" t="t"/>
                           <a:pathLst>
                             <a:path extrusionOk="0" h="120000" w="120000">
                               <a:moveTo>
                                 <a:pt x="1875" y="60000"/>
                               </a:moveTo>
-                              <a:lnTo>
-[...1 lines deleted...]
-                              </a:lnTo>
                               <a:cubicBezTo>
                                 <a:pt x="1875" y="39383"/>
                                 <a:pt x="15235" y="20675"/>
                                 <a:pt x="36029" y="12172"/>
                               </a:cubicBezTo>
                               <a:cubicBezTo>
                                 <a:pt x="56823" y="3670"/>
                                 <a:pt x="81203" y="6948"/>
                                 <a:pt x="98354" y="20552"/>
                               </a:cubicBezTo>
                               <a:lnTo>
                                 <a:pt x="98354" y="20552"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="116137" y="57153"/>
-                              </a:lnTo>
-[...1 lines deleted...]
-                                <a:pt x="59940" y="22500"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="59940" y="22500"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="59940" y="22500"/>
                               </a:lnTo>
                               <a:cubicBezTo>
                                 <a:pt x="29933" y="22523"/>
                                 <a:pt x="5625" y="39305"/>
                                 <a:pt x="5625" y="60000"/>
                               </a:cubicBezTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
@@ -12291,71 +12228,65 @@
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>149543</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="741045" cy="192405"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="40" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:cNvPr id="50" name="Shape 50"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4980240" y="3688560"/>
                           <a:ext cx="731520" cy="182880"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:rect b="b" l="l" r="r" t="t"/>
                           <a:pathLst>
                             <a:path extrusionOk="0" h="120000" w="120000">
                               <a:moveTo>
                                 <a:pt x="1875" y="60000"/>
                               </a:moveTo>
-                              <a:lnTo>
-[...1 lines deleted...]
-                              </a:lnTo>
                               <a:cubicBezTo>
                                 <a:pt x="1875" y="39383"/>
                                 <a:pt x="15235" y="20675"/>
                                 <a:pt x="36029" y="12172"/>
                               </a:cubicBezTo>
                               <a:cubicBezTo>
                                 <a:pt x="56823" y="3670"/>
                                 <a:pt x="81203" y="6948"/>
                                 <a:pt x="98354" y="20552"/>
                               </a:cubicBezTo>
                               <a:lnTo>
                                 <a:pt x="98354" y="20552"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="116137" y="57153"/>
-                              </a:lnTo>
-[...1 lines deleted...]
-                                <a:pt x="59940" y="22500"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="59940" y="22500"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="59940" y="22500"/>
                               </a:lnTo>
                               <a:cubicBezTo>
                                 <a:pt x="29933" y="22523"/>
                                 <a:pt x="5625" y="39305"/>
                                 <a:pt x="5625" y="60000"/>
                               </a:cubicBezTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
@@ -13327,71 +13258,65 @@
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>134938</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="741045" cy="192405"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="45" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:cNvPr id="59" name="Shape 59"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4980240" y="3688560"/>
                           <a:ext cx="731520" cy="182880"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:rect b="b" l="l" r="r" t="t"/>
                           <a:pathLst>
                             <a:path extrusionOk="0" h="120000" w="120000">
                               <a:moveTo>
                                 <a:pt x="1875" y="60000"/>
                               </a:moveTo>
-                              <a:lnTo>
-[...1 lines deleted...]
-                              </a:lnTo>
                               <a:cubicBezTo>
                                 <a:pt x="1875" y="39383"/>
                                 <a:pt x="15235" y="20675"/>
                                 <a:pt x="36029" y="12172"/>
                               </a:cubicBezTo>
                               <a:cubicBezTo>
                                 <a:pt x="56823" y="3670"/>
                                 <a:pt x="81203" y="6948"/>
                                 <a:pt x="98354" y="20552"/>
                               </a:cubicBezTo>
                               <a:lnTo>
                                 <a:pt x="98354" y="20552"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="116137" y="57153"/>
-                              </a:lnTo>
-[...1 lines deleted...]
-                                <a:pt x="59940" y="22500"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="59940" y="22500"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="59940" y="22500"/>
                               </a:lnTo>
                               <a:cubicBezTo>
                                 <a:pt x="29933" y="22523"/>
                                 <a:pt x="5625" y="39305"/>
                                 <a:pt x="5625" y="60000"/>
                               </a:cubicBezTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
@@ -13919,71 +13844,65 @@
                                   <w:jc w:val="left"/>
                                   <w:textDirection w:val="btLr"/>
                                 </w:pPr>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
                           <wps:cNvSpPr/>
                           <wps:cNvPr id="61" name="Shape 61"/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="859" y="63"/>
                               <a:ext cx="10632" cy="2367"/>
                             </a:xfrm>
                             <a:custGeom>
                               <a:rect b="b" l="l" r="r" t="t"/>
                               <a:pathLst>
                                 <a:path extrusionOk="0" h="120000" w="120000">
                                   <a:moveTo>
                                     <a:pt x="1670" y="60000"/>
                                   </a:moveTo>
-                                  <a:lnTo>
-[...1 lines deleted...]
-                                  </a:lnTo>
                                   <a:cubicBezTo>
                                     <a:pt x="1670" y="39843"/>
                                     <a:pt x="14492" y="21466"/>
                                     <a:pt x="34665" y="12711"/>
                                   </a:cubicBezTo>
                                   <a:cubicBezTo>
                                     <a:pt x="54837" y="3956"/>
                                     <a:pt x="78798" y="6369"/>
                                     <a:pt x="96322" y="18920"/>
                                   </a:cubicBezTo>
                                   <a:lnTo>
                                     <a:pt x="96322" y="18920"/>
                                   </a:lnTo>
                                   <a:lnTo>
                                     <a:pt x="116231" y="54472"/>
-                                  </a:lnTo>
-[...1 lines deleted...]
-                                    <a:pt x="59908" y="22500"/>
                                   </a:lnTo>
                                   <a:lnTo>
                                     <a:pt x="59908" y="22500"/>
                                   </a:lnTo>
                                   <a:lnTo>
                                     <a:pt x="59908" y="22500"/>
                                   </a:lnTo>
                                   <a:cubicBezTo>
                                     <a:pt x="29573" y="22535"/>
                                     <a:pt x="5009" y="39314"/>
                                     <a:pt x="5009" y="60000"/>
                                   </a:cubicBezTo>
                                   <a:close/>
                                 </a:path>
                               </a:pathLst>
                             </a:custGeom>
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
@@ -13994,71 +13913,65 @@
                                   <w:jc w:val="left"/>
                                   <w:textDirection w:val="btLr"/>
                                 </w:pPr>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
                           <wps:cNvSpPr/>
                           <wps:cNvPr id="62" name="Shape 62"/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="1911" y="239"/>
                               <a:ext cx="5433" cy="1671"/>
                             </a:xfrm>
                             <a:custGeom>
                               <a:rect b="b" l="l" r="r" t="t"/>
                               <a:pathLst>
                                 <a:path extrusionOk="0" h="120000" w="120000">
                                   <a:moveTo>
                                     <a:pt x="2307" y="60000"/>
                                   </a:moveTo>
-                                  <a:lnTo>
-[...1 lines deleted...]
-                                  </a:lnTo>
                                   <a:cubicBezTo>
                                     <a:pt x="2307" y="38593"/>
                                     <a:pt x="16589" y="19330"/>
                                     <a:pt x="38403" y="11317"/>
                                   </a:cubicBezTo>
                                   <a:cubicBezTo>
                                     <a:pt x="60217" y="3304"/>
                                     <a:pt x="85193" y="8145"/>
                                     <a:pt x="101525" y="23553"/>
                                   </a:cubicBezTo>
                                   <a:lnTo>
                                     <a:pt x="101525" y="23553"/>
                                   </a:lnTo>
                                   <a:lnTo>
                                     <a:pt x="115387" y="60000"/>
-                                  </a:lnTo>
-[...1 lines deleted...]
-                                    <a:pt x="72488" y="23553"/>
                                   </a:lnTo>
                                   <a:lnTo>
                                     <a:pt x="72488" y="23553"/>
                                   </a:lnTo>
                                   <a:lnTo>
                                     <a:pt x="72488" y="23553"/>
                                   </a:lnTo>
                                   <a:cubicBezTo>
                                     <a:pt x="56670" y="20847"/>
                                     <a:pt x="39969" y="23419"/>
                                     <a:pt x="27178" y="30529"/>
                                   </a:cubicBezTo>
                                   <a:cubicBezTo>
                                     <a:pt x="14387" y="37639"/>
                                     <a:pt x="6920" y="48502"/>
                                     <a:pt x="6920" y="60000"/>
                                   </a:cubicBezTo>
                                   <a:close/>
                                 </a:path>
                               </a:pathLst>
                             </a:custGeom>
                             <a:noFill/>
                             <a:ln cap="flat" cmpd="sng" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
@@ -14112,53 +14025,50 @@
                                   <w:jc w:val="left"/>
                                   <w:textDirection w:val="btLr"/>
                                 </w:pPr>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
                           <wps:cNvSpPr/>
                           <wps:cNvPr id="64" name="Shape 64"/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="6726" y="269"/>
                               <a:ext cx="288" cy="606"/>
                             </a:xfrm>
                             <a:custGeom>
                               <a:rect b="b" l="l" r="r" t="t"/>
                               <a:pathLst>
                                 <a:path extrusionOk="0" h="120000" w="120000">
                                   <a:moveTo>
                                     <a:pt x="7500" y="60000"/>
                                   </a:moveTo>
-                                  <a:lnTo>
-[...1 lines deleted...]
-                                  </a:lnTo>
                                   <a:cubicBezTo>
                                     <a:pt x="7500" y="30253"/>
                                     <a:pt x="28979" y="5614"/>
                                     <a:pt x="56593" y="3683"/>
                                   </a:cubicBezTo>
                                   <a:cubicBezTo>
                                     <a:pt x="84207" y="1753"/>
                                     <a:pt x="108474" y="23195"/>
                                     <a:pt x="112058" y="52691"/>
                                   </a:cubicBezTo>
                                   <a:lnTo>
                                     <a:pt x="119568" y="52691"/>
                                   </a:lnTo>
                                   <a:lnTo>
                                     <a:pt x="105000" y="60000"/>
                                   </a:lnTo>
                                   <a:lnTo>
                                     <a:pt x="89568" y="52691"/>
                                   </a:lnTo>
                                   <a:lnTo>
                                     <a:pt x="97086" y="52691"/>
                                   </a:lnTo>
                                   <a:cubicBezTo>
                                     <a:pt x="94176" y="27166"/>
                                     <a:pt x="76788" y="8911"/>
@@ -15174,71 +15084,65 @@
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>182563</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="741045" cy="192405"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="29" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:cNvPr id="37" name="Shape 37"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4980240" y="3688560"/>
                           <a:ext cx="731520" cy="182880"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:rect b="b" l="l" r="r" t="t"/>
                           <a:pathLst>
                             <a:path extrusionOk="0" h="120000" w="120000">
                               <a:moveTo>
                                 <a:pt x="1875" y="60000"/>
                               </a:moveTo>
-                              <a:lnTo>
-[...1 lines deleted...]
-                              </a:lnTo>
                               <a:cubicBezTo>
                                 <a:pt x="1875" y="39383"/>
                                 <a:pt x="15235" y="20675"/>
                                 <a:pt x="36029" y="12172"/>
                               </a:cubicBezTo>
                               <a:cubicBezTo>
                                 <a:pt x="56823" y="3670"/>
                                 <a:pt x="81203" y="6948"/>
                                 <a:pt x="98354" y="20552"/>
                               </a:cubicBezTo>
                               <a:lnTo>
                                 <a:pt x="98354" y="20552"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="116137" y="57153"/>
-                              </a:lnTo>
-[...1 lines deleted...]
-                                <a:pt x="59940" y="22500"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="59940" y="22500"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="59940" y="22500"/>
                               </a:lnTo>
                               <a:cubicBezTo>
                                 <a:pt x="29933" y="22523"/>
                                 <a:pt x="5625" y="39305"/>
                                 <a:pt x="5625" y="60000"/>
                               </a:cubicBezTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
@@ -18272,71 +18176,65 @@
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>330518</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="845820" cy="192405"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="25" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:cNvPr id="33" name="Shape 33"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4927853" y="3688560"/>
                           <a:ext cx="836295" cy="182880"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:rect b="b" l="l" r="r" t="t"/>
                           <a:pathLst>
                             <a:path extrusionOk="0" h="120000" w="120000">
                               <a:moveTo>
                                 <a:pt x="1640" y="60000"/>
                               </a:moveTo>
-                              <a:lnTo>
-[...1 lines deleted...]
-                              </a:lnTo>
                               <a:cubicBezTo>
                                 <a:pt x="1640" y="39912"/>
                                 <a:pt x="14382" y="21586"/>
                                 <a:pt x="34459" y="12795"/>
                               </a:cubicBezTo>
                               <a:cubicBezTo>
                                 <a:pt x="54537" y="4004"/>
                                 <a:pt x="78431" y="6289"/>
                                 <a:pt x="96004" y="18682"/>
                               </a:cubicBezTo>
                               <a:lnTo>
                                 <a:pt x="96004" y="18682"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="116222" y="54054"/>
-                              </a:lnTo>
-[...1 lines deleted...]
-                                <a:pt x="59905" y="22500"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="59905" y="22500"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="59905" y="22500"/>
                               </a:lnTo>
                               <a:cubicBezTo>
                                 <a:pt x="29522" y="22536"/>
                                 <a:pt x="4920" y="39315"/>
                                 <a:pt x="4920" y="60000"/>
                               </a:cubicBezTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:noFill/>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:round/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
@@ -23271,71 +23169,65 @@
                                   <w:jc w:val="left"/>
                                   <w:textDirection w:val="btLr"/>
                                 </w:pPr>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
                           <wps:cNvSpPr/>
                           <wps:cNvPr id="42" name="Shape 42"/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="2592" y="4451"/>
                               <a:ext cx="6048" cy="288"/>
                             </a:xfrm>
                             <a:custGeom>
                               <a:rect b="b" l="l" r="r" t="t"/>
                               <a:pathLst>
                                 <a:path extrusionOk="0" h="120000" w="120000">
                                   <a:moveTo>
                                     <a:pt x="357" y="60000"/>
                                   </a:moveTo>
-                                  <a:lnTo>
-[...1 lines deleted...]
-                                  </a:lnTo>
                                   <a:cubicBezTo>
                                     <a:pt x="357" y="44237"/>
                                     <a:pt x="8403" y="29309"/>
                                     <a:pt x="22273" y="19338"/>
                                   </a:cubicBezTo>
                                   <a:cubicBezTo>
                                     <a:pt x="36142" y="9367"/>
                                     <a:pt x="54367" y="5409"/>
                                     <a:pt x="71914" y="8558"/>
                                   </a:cubicBezTo>
                                   <a:lnTo>
                                     <a:pt x="71914" y="8558"/>
                                   </a:lnTo>
                                   <a:lnTo>
                                     <a:pt x="92356" y="22293"/>
-                                  </a:lnTo>
-[...1 lines deleted...]
-                                    <a:pt x="59950" y="22500"/>
                                   </a:lnTo>
                                   <a:lnTo>
                                     <a:pt x="59950" y="22500"/>
                                   </a:lnTo>
                                   <a:lnTo>
                                     <a:pt x="59950" y="22500"/>
                                   </a:lnTo>
                                   <a:cubicBezTo>
                                     <a:pt x="27424" y="22517"/>
                                     <a:pt x="1071" y="39302"/>
                                     <a:pt x="1071" y="60000"/>
                                   </a:cubicBezTo>
                                   <a:close/>
                                 </a:path>
                               </a:pathLst>
                             </a:custGeom>
                             <a:noFill/>
                             <a:ln cap="flat" cmpd="sng" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:prstDash val="solid"/>
                               <a:round/>
                               <a:headEnd len="sm" w="sm" type="none"/>
                               <a:tailEnd len="sm" w="sm" type="none"/>
@@ -32229,51 +32121,51 @@
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="0.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="0.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table17">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="0.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="0.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image60.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image59.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image60.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image61.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/></Relationships>
 </file>