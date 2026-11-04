--- v0 (2026-09-07)
+++ v1 (2026-11-04)
@@ -1529,98 +1529,98 @@
         <w:b w:val="1"/>
         <w:bCs w:val="1"/>
         <w:color w:val="1c4587"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:drawing>
         <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4248367</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>14817</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="962025" cy="962025"/>
           <wp:effectExtent b="0" l="0" r="0" t="0"/>
           <wp:wrapSquare wrapText="bothSides" distB="0" distT="0" distL="114300" distR="114300"/>
-          <wp:docPr descr="LogoGalilei.jpg" id="2" name="image2.jpg"/>
+          <wp:docPr descr="LogoGalilei.jpg" id="2" name="image1.jpg"/>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr descr="LogoGalilei.jpg" id="0" name="image2.jpg"/>
+                  <pic:cNvPr descr="LogoGalilei.jpg" id="0" name="image1.jpg"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect b="-19142" l="417162" r="-417162" t="19142"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="962025" cy="962025"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect"/>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:drawing>
         <wp:anchor allowOverlap="1" behindDoc="0" distB="114300" distT="114300" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>381000</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>114300</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="957263" cy="957263"/>
           <wp:effectExtent b="0" l="0" r="0" t="0"/>
           <wp:wrapSquare wrapText="bothSides" distB="114300" distT="114300" distL="114300" distR="114300"/>
-          <wp:docPr descr="LogoGalilei.jpg" id="1" name="image1.jpg"/>
+          <wp:docPr descr="LogoGalilei.jpg" id="1" name="image2.jpg"/>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr descr="LogoGalilei.jpg" id="0" name="image1.jpg"/>
+                  <pic:cNvPr descr="LogoGalilei.jpg" id="0" name="image2.jpg"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2"/>
                   <a:srcRect b="0" l="0" r="0" t="0"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="957263" cy="957263"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect"/>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
@@ -2217,50 +2217,55 @@
     <w:rPr>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
       <w:i w:val="1"/>
       <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="TableofFigures">
+    <w:name w:val="table of figures"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+  </w:style>
   <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar/>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr/>
     </w:tblStylePr>
@@ -2269,51 +2274,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tcPr/>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>