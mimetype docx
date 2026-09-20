--- v2 (2026-07-30)
+++ v3 (2026-09-20)
@@ -375,2145 +375,2145 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
                   <wp:extent cx="965200" cy="165100"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="11" name="image1.png"/>
+                  <wp:docPr id="11" name="image8.png"/>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="image8.png"/>
+                          <pic:cNvPicPr preferRelativeResize="0"/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8"/>
+                          <a:srcRect b="0" l="0" r="0" t="0"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="965200" cy="165100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                          <a:ln/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clap</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+            <w:pPr>
+              <w:pageBreakBefore w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
+                  <wp:extent cx="965200" cy="165100"/>
+                  <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                  <wp:docPr id="3" name="image17.png"/>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="image17.png"/>
+                          <pic:cNvPicPr preferRelativeResize="0"/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8"/>
+                          <a:srcRect b="0" l="0" r="0" t="0"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="965200" cy="165100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                          <a:ln/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+            <w:pPr>
+              <w:pageBreakBefore w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clap</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+            <w:pPr>
+              <w:pageBreakBefore w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
+                  <wp:extent cx="965200" cy="165100"/>
+                  <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                  <wp:docPr id="10" name="image13.png"/>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="image13.png"/>
+                          <pic:cNvPicPr preferRelativeResize="0"/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8"/>
+                          <a:srcRect b="0" l="0" r="0" t="0"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="965200" cy="165100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                          <a:ln/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+            <w:pPr>
+              <w:pageBreakBefore w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clap</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="1000" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+            <w:pPr>
+              <w:pageBreakBefore w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:color="00acba" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="00acba" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+            <w:pPr>
+              <w:pageBreakBefore w:val="0"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+            <w:pPr>
+              <w:pageBreakBefore w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
+                  <wp:extent cx="965200" cy="165100"/>
+                  <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                  <wp:docPr id="16" name="image14.png"/>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="image14.png"/>
+                          <pic:cNvPicPr preferRelativeResize="0"/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8"/>
+                          <a:srcRect b="0" l="0" r="0" t="0"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="965200" cy="165100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                          <a:ln/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+            <w:pPr>
+              <w:pageBreakBefore w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Behind Head</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
+                  <wp:extent cx="965200" cy="165100"/>
+                  <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                  <wp:docPr id="20" name="image5.png"/>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="image5.png"/>
+                          <pic:cNvPicPr preferRelativeResize="0"/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8"/>
+                          <a:srcRect b="0" l="0" r="0" t="0"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="965200" cy="165100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                          <a:ln/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Waist</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+            <w:pPr>
+              <w:pageBreakBefore w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
+                  <wp:extent cx="965200" cy="165100"/>
+                  <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                  <wp:docPr id="19" name="image16.png"/>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="image16.png"/>
+                          <pic:cNvPicPr preferRelativeResize="0"/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8"/>
+                          <a:srcRect b="0" l="0" r="0" t="0"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="965200" cy="165100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                          <a:ln/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+            <w:pPr>
+              <w:pageBreakBefore w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Behind Head</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+            <w:pPr>
+              <w:pageBreakBefore w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
+                  <wp:extent cx="965200" cy="165100"/>
+                  <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                  <wp:docPr id="17" name="image12.png"/>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="image12.png"/>
+                          <pic:cNvPicPr preferRelativeResize="0"/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8"/>
+                          <a:srcRect b="0" l="0" r="0" t="0"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="965200" cy="165100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                          <a:ln/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+            <w:pPr>
+              <w:pageBreakBefore w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Waist</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="1000" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+            <w:pPr>
+              <w:pageBreakBefore w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Kalam" w:cs="Kalam" w:eastAsia="Kalam" w:hAnsi="Kalam"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repeat this part </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> times!</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:color="00acba" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="00acba" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+            <w:pPr>
+              <w:pageBreakBefore w:val="0"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+            <w:pPr>
+              <w:pageBreakBefore w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
+                  <wp:extent cx="965200" cy="165100"/>
+                  <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                  <wp:docPr id="7" name="image9.png"/>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="image9.png"/>
+                          <pic:cNvPicPr preferRelativeResize="0"/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8"/>
+                          <a:srcRect b="0" l="0" r="0" t="0"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="965200" cy="165100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                          <a:ln/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+            <w:pPr>
+              <w:pageBreakBefore w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clap</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+            <w:pPr>
+              <w:pageBreakBefore w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
+                  <wp:extent cx="965200" cy="165100"/>
+                  <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                  <wp:docPr id="13" name="image3.png"/>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="image3.png"/>
+                          <pic:cNvPicPr preferRelativeResize="0"/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8"/>
+                          <a:srcRect b="0" l="0" r="0" t="0"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="965200" cy="165100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                          <a:ln/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+            <w:pPr>
+              <w:pageBreakBefore w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clap</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+            <w:pPr>
+              <w:pageBreakBefore w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
+                  <wp:extent cx="965200" cy="165100"/>
+                  <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                  <wp:docPr id="5" name="image11.png"/>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="image11.png"/>
+                          <pic:cNvPicPr preferRelativeResize="0"/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8"/>
+                          <a:srcRect b="0" l="0" r="0" t="0"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="965200" cy="165100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                          <a:ln/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+            <w:pPr>
+              <w:pageBreakBefore w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clap</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="1000" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:color="00acba" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="00acba" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
+                  <wp:extent cx="965200" cy="165100"/>
+                  <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                  <wp:docPr id="2" name="image4.png"/>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="image4.png"/>
+                          <pic:cNvPicPr preferRelativeResize="0"/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8"/>
+                          <a:srcRect b="0" l="0" r="0" t="0"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="965200" cy="165100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                          <a:ln/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Left Up</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
+                  <wp:extent cx="965200" cy="165100"/>
+                  <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                  <wp:docPr id="9" name="image10.png"/>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="image10.png"/>
+                          <pic:cNvPicPr preferRelativeResize="0"/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8"/>
+                          <a:srcRect b="0" l="0" r="0" t="0"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="965200" cy="165100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                          <a:ln/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Right Up</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+            <w:pPr>
+              <w:pageBreakBefore w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
+                  <wp:extent cx="965200" cy="165100"/>
+                  <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                  <wp:docPr id="15" name="image18.png"/>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="image18.png"/>
+                          <pic:cNvPicPr preferRelativeResize="0"/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8"/>
+                          <a:srcRect b="0" l="0" r="0" t="0"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="965200" cy="165100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                          <a:ln/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+            <w:pPr>
+              <w:pageBreakBefore w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Left Up</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+            <w:pPr>
+              <w:pageBreakBefore w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
+                  <wp:extent cx="965200" cy="165100"/>
+                  <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                  <wp:docPr id="4" name="image1.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="image1.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="965200" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
-[...12 lines deleted...]
-              <w:shd w:fill="auto" w:val="clear"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+            <w:pPr>
+              <w:pageBreakBefore w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Right Up</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="1000" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+            <w:pPr>
+              <w:pageBreakBefore w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:color="00acba" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+            <w:pPr>
+              <w:pageBreakBefore w:val="0"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...17 lines deleted...]
-            </w:r>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
                   <wp:extent cx="965200" cy="165100"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="3" name="image6.png"/>
+                  <wp:docPr id="6" name="image7.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image6.png"/>
+                          <pic:cNvPr id="0" name="image7.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="965200" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Clap</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
                   <wp:extent cx="965200" cy="165100"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="10" name="image2.png"/>
+                  <wp:docPr id="18" name="image2.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="image2.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="965200" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Clap</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
-[...116 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
                   <wp:extent cx="965200" cy="165100"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="16" name="image10.png"/>
-[...1279 lines deleted...]
-                  <wp:docPr id="4" name="image15.png"/>
+                  <wp:docPr id="12" name="image15.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="image15.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="965200" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
-[...360 lines deleted...]
-          </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Clap</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
@@ -2775,56 +2775,56 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
                   <wp:extent cx="965200" cy="165100"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="8" name="image18.png"/>
+                  <wp:docPr id="8" name="image6.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image18.png"/>
+                          <pic:cNvPr id="0" name="image6.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="965200" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -3340,56 +3340,56 @@
           <w:pPr>
             <w:pageBreakBefore w:val="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="1"/>
               <w:bCs w:val="1"/>
               <w:color w:val="ffffff"/>
               <w:sz w:val="48"/>
               <w:szCs w:val="48"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="1"/>
               <w:bCs w:val="1"/>
               <w:color w:val="ffffff"/>
               <w:sz w:val="48"/>
               <w:szCs w:val="48"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
                 <wp:extent cx="1054100" cy="177800"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                <wp:docPr id="14" name="image11.png"/>
+                <wp:docPr id="14" name="image19.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image11.png"/>
+                        <pic:cNvPr id="0" name="image19.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:srcRect b="0" l="0" r="0" t="0"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1054100" cy="177800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
@@ -3715,59 +3715,59 @@
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tcPr/>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Geist-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Geist-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Geist-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Geist-boldItalic.ttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Kalam-bold.ttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Kalam-regular.ttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-regular.ttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-bold.ttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-italic.ttf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-boldItalic.ttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>