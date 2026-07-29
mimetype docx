--- v0 (2025-11-24)
+++ v1 (2026-07-29)
@@ -21,79 +21,84 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="9301"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Kalam" w:cs="Kalam" w:eastAsia="Kalam" w:hAnsi="Kalam"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Kalam" w:cs="Kalam" w:eastAsia="Kalam" w:hAnsi="Kalam"/>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:u w:val="single"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The Iteration</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
           <wp:anchor allowOverlap="1" behindDoc="0" distB="114300" distT="114300" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>19051</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>10773306</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1404938" cy="1409169"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapTopAndBottom distB="114300" distT="114300"/>
-            <wp:docPr id="15" name="image2.png"/>
+            <wp:docPr id="21" name="image20.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image2.png"/>
+                    <pic:cNvPr id="0" name="image20.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1404938" cy="1409169"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:tbl>
@@ -286,56 +291,56 @@
                               <w:txbxContent>
                                 <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                                   <w:pPr>
                                     <w:spacing w:after="0" w:before="0" w:line="240"/>
                                     <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                                     <w:jc w:val="left"/>
                                     <w:textDirection w:val="btLr"/>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:drawing>
                     <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                       <wp:extent cx="190500" cy="5233988"/>
                       <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                      <wp:docPr id="1" name="image9.png"/>
+                      <wp:docPr id="1" name="image21.png"/>
                       <a:graphic>
                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:pic>
                             <pic:nvPicPr>
-                              <pic:cNvPr id="0" name="image9.png"/>
+                              <pic:cNvPr id="0" name="image21.png"/>
                               <pic:cNvPicPr preferRelativeResize="0"/>
                             </pic:nvPicPr>
                             <pic:blipFill>
                               <a:blip r:embed="rId7"/>
                               <a:srcRect/>
                               <a:stretch>
                                 <a:fillRect/>
                               </a:stretch>
                             </pic:blipFill>
                             <pic:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="190500" cy="5233988"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect"/>
                               <a:ln/>
                             </pic:spPr>
                           </pic:pic>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
@@ -367,303 +372,318 @@
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
-                  <wp:extent cx="795338" cy="795338"/>
+                <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
+                  <wp:extent cx="965200" cy="165100"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="21" name="image1.png"/>
+                  <wp:docPr id="11" name="image8.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image1.png"/>
+                          <pic:cNvPr id="0" name="image8.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="795338" cy="795338"/>
+                            <a:ext cx="965200" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Clap</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
-                  <wp:extent cx="795338" cy="795338"/>
+                <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
+                  <wp:extent cx="965200" cy="165100"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="14" name="image1.png"/>
+                  <wp:docPr id="3" name="image2.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image1.png"/>
+                          <pic:cNvPr id="0" name="image2.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="795338" cy="795338"/>
+                            <a:ext cx="965200" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Clap</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
-                  <wp:extent cx="795338" cy="795338"/>
+                <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
+                  <wp:extent cx="965200" cy="165100"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="2" name="image1.png"/>
+                  <wp:docPr id="10" name="image9.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image1.png"/>
+                          <pic:cNvPr id="0" name="image9.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="795338" cy="795338"/>
+                            <a:ext cx="965200" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Clap</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
@@ -770,466 +790,491 @@
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
-                  <wp:extent cx="825326" cy="790575"/>
+                <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
+                  <wp:extent cx="965200" cy="165100"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="5" name="image8.png"/>
+                  <wp:docPr id="16" name="image18.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image8.png"/>
+                          <pic:cNvPr id="0" name="image18.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId9"/>
+                          <a:blip r:embed="rId8"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="825326" cy="790575"/>
+                            <a:ext cx="965200" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Behind Head</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
-                  <wp:extent cx="790575" cy="790575"/>
+                <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
+                  <wp:extent cx="965200" cy="165100"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="19" name="image4.png"/>
+                  <wp:docPr id="20" name="image15.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image4.png"/>
+                          <pic:cNvPr id="0" name="image15.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId10"/>
+                          <a:blip r:embed="rId8"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="790575" cy="790575"/>
+                            <a:ext cx="965200" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Waist</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
-                  <wp:extent cx="825326" cy="790575"/>
+                <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
+                  <wp:extent cx="965200" cy="165100"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="3" name="image8.png"/>
+                  <wp:docPr id="19" name="image4.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image8.png"/>
+                          <pic:cNvPr id="0" name="image4.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId9"/>
+                          <a:blip r:embed="rId8"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="825326" cy="790575"/>
+                            <a:ext cx="965200" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Behind Head</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
-                  <wp:extent cx="790575" cy="790575"/>
+                <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
+                  <wp:extent cx="965200" cy="165100"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="9" name="image4.png"/>
+                  <wp:docPr id="17" name="image7.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image4.png"/>
+                          <pic:cNvPr id="0" name="image7.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId10"/>
+                          <a:blip r:embed="rId8"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="790575" cy="790575"/>
+                            <a:ext cx="965200" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Waist</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="1000" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Kalam" w:cs="Kalam" w:eastAsia="Kalam" w:hAnsi="Kalam"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Kalam" w:cs="Kalam" w:eastAsia="Kalam" w:hAnsi="Kalam"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Repeat this part </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Kalam" w:cs="Kalam" w:eastAsia="Kalam" w:hAnsi="Kalam"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Kalam" w:cs="Kalam" w:eastAsia="Kalam" w:hAnsi="Kalam"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> times!</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:color="00acba" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="00acba" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -1256,290 +1301,305 @@
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
-                  <wp:extent cx="795338" cy="795338"/>
+                <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
+                  <wp:extent cx="965200" cy="165100"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="4" name="image1.png"/>
+                  <wp:docPr id="7" name="image10.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image1.png"/>
+                          <pic:cNvPr id="0" name="image10.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="795338" cy="795338"/>
+                            <a:ext cx="965200" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Clap</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
-                  <wp:extent cx="795338" cy="795338"/>
+                <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
+                  <wp:extent cx="965200" cy="165100"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="8" name="image1.png"/>
+                  <wp:docPr id="13" name="image6.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image1.png"/>
+                          <pic:cNvPr id="0" name="image6.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="795338" cy="795338"/>
+                            <a:ext cx="965200" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Clap</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
-                  <wp:extent cx="795338" cy="795338"/>
+                <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
+                  <wp:extent cx="965200" cy="165100"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="17" name="image1.png"/>
+                  <wp:docPr id="5" name="image11.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image1.png"/>
+                          <pic:cNvPr id="0" name="image11.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="795338" cy="795338"/>
+                            <a:ext cx="965200" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Clap</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
@@ -1683,420 +1743,440 @@
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
-                  <wp:extent cx="857250" cy="839391"/>
+                <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
+                  <wp:extent cx="965200" cy="165100"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="11" name="image7.png"/>
+                  <wp:docPr id="2" name="image5.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image7.png"/>
+                          <pic:cNvPr id="0" name="image5.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11"/>
+                          <a:blip r:embed="rId8"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="857250" cy="839391"/>
+                            <a:ext cx="965200" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Left Up</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
-                  <wp:extent cx="804863" cy="804863"/>
+                <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
+                  <wp:extent cx="965200" cy="165100"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="16" name="image3.png"/>
+                  <wp:docPr id="9" name="image3.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="image3.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6"/>
+                          <a:blip r:embed="rId8"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="804863" cy="804863"/>
+                            <a:ext cx="965200" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Right Up</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
-                  <wp:extent cx="857250" cy="839391"/>
+                <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
+                  <wp:extent cx="965200" cy="165100"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="13" name="image7.png"/>
+                  <wp:docPr id="15" name="image1.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image7.png"/>
+                          <pic:cNvPr id="0" name="image1.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11"/>
+                          <a:blip r:embed="rId8"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="857250" cy="839391"/>
+                            <a:ext cx="965200" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Left Up</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
-                  <wp:extent cx="804863" cy="804863"/>
+                <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
+                  <wp:extent cx="965200" cy="165100"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="10" name="image3.png"/>
+                  <wp:docPr id="4" name="image13.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image3.png"/>
+                          <pic:cNvPr id="0" name="image13.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6"/>
+                          <a:blip r:embed="rId8"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="804863" cy="804863"/>
+                            <a:ext cx="965200" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Right Up</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="1000" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
@@ -2160,290 +2240,305 @@
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
-                  <wp:extent cx="795338" cy="795338"/>
+                <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
+                  <wp:extent cx="965200" cy="165100"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="12" name="image1.png"/>
+                  <wp:docPr id="6" name="image12.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image1.png"/>
+                          <pic:cNvPr id="0" name="image12.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="795338" cy="795338"/>
+                            <a:ext cx="965200" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Clap</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
-                  <wp:extent cx="795338" cy="795338"/>
+                <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
+                  <wp:extent cx="965200" cy="165100"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="20" name="image1.png"/>
+                  <wp:docPr id="18" name="image14.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image1.png"/>
+                          <pic:cNvPr id="0" name="image14.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="795338" cy="795338"/>
+                            <a:ext cx="965200" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Clap</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
-                  <wp:extent cx="795338" cy="795338"/>
+                <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
+                  <wp:extent cx="965200" cy="165100"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="6" name="image1.png"/>
+                  <wp:docPr id="12" name="image16.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image1.png"/>
+                          <pic:cNvPr id="0" name="image16.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="795338" cy="795338"/>
+                            <a:ext cx="965200" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Clap</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
@@ -2546,56 +2641,61 @@
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Kalam" w:cs="Kalam" w:eastAsia="Kalam" w:hAnsi="Kalam"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Kalam" w:cs="Kalam" w:eastAsia="Kalam" w:hAnsi="Kalam"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Then do this!</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
@@ -2672,121 +2772,126 @@
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
-                  <wp:extent cx="833438" cy="833438"/>
+                <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
+                  <wp:extent cx="965200" cy="165100"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="18" name="image6.png"/>
+                  <wp:docPr id="8" name="image19.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image6.png"/>
+                          <pic:cNvPr id="0" name="image19.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId12"/>
+                          <a:blip r:embed="rId8"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="833438" cy="833438"/>
+                            <a:ext cx="965200" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Belly Laugh</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
@@ -2897,136 +3002,143 @@
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="9301"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Kalam" w:cs="Kalam" w:eastAsia="Kalam" w:hAnsi="Kalam"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference r:id="rId13" w:type="default"/>
-      <w:footerReference r:id="rId14" w:type="default"/>
+      <w:headerReference r:id="rId9" w:type="default"/>
+      <w:footerReference r:id="rId10" w:type="default"/>
       <w:pgSz w:h="15840" w:w="12240" w:orient="portrait"/>
       <w:pgMar w:bottom="280" w:top="420" w:left="420" w:right="440" w:header="720" w:footer="0"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Calibri"/>
   <w:font w:name="Georgia"/>
   <w:font w:name="Arial"/>
-  <w:font w:name="Montserrat">
+  <w:font w:name="Geist">
     <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
     <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
     <w:embedItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId3" w:subsetted="0"/>
     <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId4" w:subsetted="0"/>
   </w:font>
-  <w:font w:name="Kalam">
+  <w:font w:name="Montserrat">
     <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId5" w:subsetted="0"/>
     <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId6" w:subsetted="0"/>
+    <w:embedItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId7" w:subsetted="0"/>
+    <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId8" w:subsetted="0"/>
+  </w:font>
+  <w:font w:name="Kalam">
+    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId9" w:subsetted="0"/>
+    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId10" w:subsetted="0"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
     <w:pPr>
       <w:pageBreakBefore w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:leader="none" w:pos="9301"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Table3"/>
       <w:tblW w:w="11380.0" w:type="dxa"/>
       <w:jc w:val="left"/>
       <w:tblBorders>
-        <w:top w:color="00acba" w:space="0" w:sz="8" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="00acba" w:space="0" w:sz="8" w:val="single"/>
+        <w:top w:color="4c42cf" w:space="0" w:sz="8" w:val="single"/>
+        <w:left w:color="4c42cf" w:space="0" w:sz="8" w:val="single"/>
+        <w:bottom w:color="4c42cf" w:space="0" w:sz="8" w:val="single"/>
+        <w:right w:color="4c42cf" w:space="0" w:sz="8" w:val="single"/>
+        <w:insideH w:color="4c42cf" w:space="0" w:sz="8" w:val="single"/>
+        <w:insideV w:color="4c42cf" w:space="0" w:sz="8" w:val="single"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="0600"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="11380"/>
       <w:tblGridChange w:id="0">
         <w:tblGrid>
           <w:gridCol w:w="11380"/>
         </w:tblGrid>
       </w:tblGridChange>
     </w:tblGrid>
     <w:tr>
       <w:trPr>
         <w:cantSplit w:val="0"/>
+        <w:trHeight w:val="920" w:hRule="atLeast"/>
         <w:tblHeader w:val="0"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:shd w:fill="00acba" w:val="clear"/>
+          <w:shd w:fill="4c42cf" w:val="clear"/>
           <w:tcMar>
             <w:top w:w="100.0" w:type="dxa"/>
             <w:left w:w="100.0" w:type="dxa"/>
             <w:bottom w:w="100.0" w:type="dxa"/>
             <w:right w:w="100.0" w:type="dxa"/>
           </w:tcMar>
-          <w:vAlign w:val="top"/>
+          <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
           <w:pPr>
             <w:keepNext w:val="0"/>
             <w:keepLines w:val="0"/>
             <w:pageBreakBefore w:val="0"/>
             <w:widowControl w:val="0"/>
             <w:pBdr>
               <w:top w:space="0" w:sz="0" w:val="nil"/>
               <w:left w:space="0" w:sz="0" w:val="nil"/>
               <w:bottom w:space="0" w:sz="0" w:val="nil"/>
               <w:right w:space="0" w:sz="0" w:val="nil"/>
               <w:between w:space="0" w:sz="0" w:val="nil"/>
             </w:pBdr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="0" w:right="0" w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr/>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
@@ -3051,234 +3163,246 @@
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
     <w:pPr>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Table2"/>
       <w:tblW w:w="11385.0" w:type="dxa"/>
       <w:jc w:val="left"/>
       <w:tblBorders>
-        <w:top w:color="00acba" w:space="0" w:sz="8" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="00acba" w:space="0" w:sz="8" w:val="single"/>
+        <w:top w:color="4c42cf" w:space="0" w:sz="8" w:val="single"/>
+        <w:left w:color="4c42cf" w:space="0" w:sz="8" w:val="single"/>
+        <w:bottom w:color="4c42cf" w:space="0" w:sz="8" w:val="single"/>
+        <w:right w:color="4c42cf" w:space="0" w:sz="8" w:val="single"/>
+        <w:insideH w:color="4c42cf" w:space="0" w:sz="8" w:val="single"/>
+        <w:insideV w:color="4c42cf" w:space="0" w:sz="8" w:val="single"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="0600"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2205"/>
-      <w:gridCol w:w="6900"/>
-      <w:gridCol w:w="2280"/>
+      <w:gridCol w:w="6560"/>
+      <w:gridCol w:w="2620"/>
       <w:tblGridChange w:id="0">
         <w:tblGrid>
           <w:gridCol w:w="2205"/>
-          <w:gridCol w:w="6900"/>
-          <w:gridCol w:w="2280"/>
+          <w:gridCol w:w="6560"/>
+          <w:gridCol w:w="2620"/>
         </w:tblGrid>
       </w:tblGridChange>
     </w:tblGrid>
     <w:tr>
       <w:trPr>
         <w:cantSplit w:val="0"/>
+        <w:trHeight w:val="920" w:hRule="atLeast"/>
         <w:tblHeader w:val="0"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:shd w:fill="00acba" w:val="clear"/>
+          <w:shd w:fill="4c42cf" w:val="clear"/>
           <w:tcMar>
             <w:top w:w="100.0" w:type="dxa"/>
             <w:left w:w="100.0" w:type="dxa"/>
             <w:bottom w:w="100.0" w:type="dxa"/>
             <w:right w:w="100.0" w:type="dxa"/>
           </w:tcMar>
-          <w:vAlign w:val="top"/>
+          <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
           <w:pPr>
             <w:keepNext w:val="0"/>
             <w:keepLines w:val="0"/>
             <w:pageBreakBefore w:val="0"/>
             <w:widowControl w:val="0"/>
             <w:pBdr>
               <w:top w:space="0" w:sz="0" w:val="nil"/>
               <w:left w:space="0" w:sz="0" w:val="nil"/>
               <w:bottom w:space="0" w:sz="0" w:val="nil"/>
               <w:right w:space="0" w:sz="0" w:val="nil"/>
               <w:between w:space="0" w:sz="0" w:val="nil"/>
             </w:pBdr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="0" w:right="0" w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:sz w:val="48"/>
               <w:szCs w:val="48"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:shd w:fill="00acba" w:val="clear"/>
+          <w:shd w:fill="4c42cf" w:val="clear"/>
           <w:tcMar>
             <w:top w:w="100.0" w:type="dxa"/>
             <w:left w:w="100.0" w:type="dxa"/>
             <w:bottom w:w="100.0" w:type="dxa"/>
             <w:right w:w="100.0" w:type="dxa"/>
           </w:tcMar>
-          <w:vAlign w:val="top"/>
+          <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
           <w:pPr>
             <w:pageBreakBefore w:val="0"/>
             <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
               <w:b w:val="1"/>
               <w:bCs w:val="1"/>
               <w:color w:val="ffffff"/>
               <w:sz w:val="36"/>
               <w:szCs w:val="36"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
-              <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+              <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
               <w:b w:val="1"/>
               <w:bCs w:val="1"/>
               <w:color w:val="ffffff"/>
               <w:sz w:val="36"/>
               <w:szCs w:val="36"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">Getting Loopy</w:t>
+          </w:r>
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:rPr>
+              <w:rtl w:val="0"/>
+            </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
           <w:pPr>
             <w:pageBreakBefore w:val="0"/>
             <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
               <w:color w:val="ffffff"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
-              <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+              <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
               <w:color w:val="ffffff"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">Unplugged Loops Activity</w:t>
           </w:r>
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:rPr>
+              <w:rtl w:val="0"/>
+            </w:rPr>
+          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:shd w:fill="00acba" w:val="clear"/>
+          <w:shd w:fill="4c42cf" w:val="clear"/>
           <w:tcMar>
             <w:top w:w="100.0" w:type="dxa"/>
-            <w:left w:w="100.0" w:type="dxa"/>
+            <w:left w:w="120.0" w:type="dxa"/>
             <w:bottom w:w="100.0" w:type="dxa"/>
-            <w:right w:w="100.0" w:type="dxa"/>
+            <w:right w:w="280.0" w:type="dxa"/>
           </w:tcMar>
-          <w:vAlign w:val="top"/>
+          <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
           <w:pPr>
             <w:pageBreakBefore w:val="0"/>
+            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="1"/>
               <w:bCs w:val="1"/>
               <w:color w:val="ffffff"/>
               <w:sz w:val="48"/>
               <w:szCs w:val="48"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="1"/>
               <w:bCs w:val="1"/>
               <w:color w:val="ffffff"/>
               <w:sz w:val="48"/>
               <w:szCs w:val="48"/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
-                <wp:extent cx="547688" cy="457903"/>
+              <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
+                <wp:extent cx="1054100" cy="177800"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                <wp:docPr id="7" name="image5.png"/>
+                <wp:docPr id="14" name="image17.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image5.png"/>
+                        <pic:cNvPr id="0" name="image17.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
-                        <a:srcRect b="0" l="27127" r="28191" t="0"/>
+                        <a:srcRect b="0" l="0" r="0" t="0"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="547688" cy="457903"/>
+                          <a:ext cx="1054100" cy="177800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
     <w:pPr>
       <w:pageBreakBefore w:val="0"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
@@ -3591,59 +3715,59 @@
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tcPr/>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-boldItalic.ttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Kalam-regular.ttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Kalam-bold.ttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Geist-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Geist-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Geist-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Geist-boldItalic.ttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Kalam-bold.ttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Kalam-regular.ttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-regular.ttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-bold.ttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-italic.ttf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-boldItalic.ttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>