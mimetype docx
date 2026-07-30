--- v1 (2026-07-29)
+++ v2 (2026-07-30)
@@ -375,2145 +375,2145 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
                   <wp:extent cx="965200" cy="165100"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="11" name="image8.png"/>
+                  <wp:docPr id="11" name="image1.png"/>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="image1.png"/>
+                          <pic:cNvPicPr preferRelativeResize="0"/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8"/>
+                          <a:srcRect b="0" l="0" r="0" t="0"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="965200" cy="165100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                          <a:ln/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clap</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+            <w:pPr>
+              <w:pageBreakBefore w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
+                  <wp:extent cx="965200" cy="165100"/>
+                  <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                  <wp:docPr id="3" name="image6.png"/>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="image6.png"/>
+                          <pic:cNvPicPr preferRelativeResize="0"/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8"/>
+                          <a:srcRect b="0" l="0" r="0" t="0"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="965200" cy="165100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                          <a:ln/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+            <w:pPr>
+              <w:pageBreakBefore w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clap</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+            <w:pPr>
+              <w:pageBreakBefore w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
+                  <wp:extent cx="965200" cy="165100"/>
+                  <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                  <wp:docPr id="10" name="image2.png"/>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="image2.png"/>
+                          <pic:cNvPicPr preferRelativeResize="0"/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8"/>
+                          <a:srcRect b="0" l="0" r="0" t="0"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="965200" cy="165100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                          <a:ln/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+            <w:pPr>
+              <w:pageBreakBefore w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clap</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="1000" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+            <w:pPr>
+              <w:pageBreakBefore w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:color="00acba" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="00acba" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+            <w:pPr>
+              <w:pageBreakBefore w:val="0"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+            <w:pPr>
+              <w:pageBreakBefore w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
+                  <wp:extent cx="965200" cy="165100"/>
+                  <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                  <wp:docPr id="16" name="image10.png"/>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="image10.png"/>
+                          <pic:cNvPicPr preferRelativeResize="0"/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8"/>
+                          <a:srcRect b="0" l="0" r="0" t="0"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="965200" cy="165100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                          <a:ln/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+            <w:pPr>
+              <w:pageBreakBefore w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Behind Head</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
+                  <wp:extent cx="965200" cy="165100"/>
+                  <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                  <wp:docPr id="20" name="image14.png"/>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="image14.png"/>
+                          <pic:cNvPicPr preferRelativeResize="0"/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8"/>
+                          <a:srcRect b="0" l="0" r="0" t="0"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="965200" cy="165100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                          <a:ln/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Waist</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+            <w:pPr>
+              <w:pageBreakBefore w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
+                  <wp:extent cx="965200" cy="165100"/>
+                  <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                  <wp:docPr id="19" name="image9.png"/>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="image9.png"/>
+                          <pic:cNvPicPr preferRelativeResize="0"/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8"/>
+                          <a:srcRect b="0" l="0" r="0" t="0"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="965200" cy="165100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                          <a:ln/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+            <w:pPr>
+              <w:pageBreakBefore w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Behind Head</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+            <w:pPr>
+              <w:pageBreakBefore w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
+                  <wp:extent cx="965200" cy="165100"/>
+                  <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                  <wp:docPr id="17" name="image4.png"/>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="image4.png"/>
+                          <pic:cNvPicPr preferRelativeResize="0"/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8"/>
+                          <a:srcRect b="0" l="0" r="0" t="0"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="965200" cy="165100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                          <a:ln/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+            <w:pPr>
+              <w:pageBreakBefore w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Waist</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="1000" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+            <w:pPr>
+              <w:pageBreakBefore w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Kalam" w:cs="Kalam" w:eastAsia="Kalam" w:hAnsi="Kalam"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repeat this part </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> times!</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:color="00acba" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="00acba" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+            <w:pPr>
+              <w:pageBreakBefore w:val="0"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+            <w:pPr>
+              <w:pageBreakBefore w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
+                  <wp:extent cx="965200" cy="165100"/>
+                  <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                  <wp:docPr id="7" name="image3.png"/>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="image3.png"/>
+                          <pic:cNvPicPr preferRelativeResize="0"/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8"/>
+                          <a:srcRect b="0" l="0" r="0" t="0"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="965200" cy="165100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                          <a:ln/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+            <w:pPr>
+              <w:pageBreakBefore w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clap</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+            <w:pPr>
+              <w:pageBreakBefore w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
+                  <wp:extent cx="965200" cy="165100"/>
+                  <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                  <wp:docPr id="13" name="image17.png"/>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="image17.png"/>
+                          <pic:cNvPicPr preferRelativeResize="0"/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8"/>
+                          <a:srcRect b="0" l="0" r="0" t="0"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="965200" cy="165100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                          <a:ln/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+            <w:pPr>
+              <w:pageBreakBefore w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clap</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+            <w:pPr>
+              <w:pageBreakBefore w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
+                  <wp:extent cx="965200" cy="165100"/>
+                  <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                  <wp:docPr id="5" name="image8.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="image8.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="965200" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
-[...14 lines deleted...]
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+            <w:pPr>
+              <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Clap</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
-[...1 lines deleted...]
-              <w:pageBreakBefore w:val="0"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="1000" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:color="00acba" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="00acba" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
                   <wp:extent cx="965200" cy="165100"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="3" name="image2.png"/>
+                  <wp:docPr id="2" name="image12.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image2.png"/>
+                          <pic:cNvPr id="0" name="image12.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="965200" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
-[...1 lines deleted...]
-              <w:pageBreakBefore w:val="0"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clap</w:t>
+              <w:t xml:space="preserve">Left Up</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
-[...1 lines deleted...]
-              <w:pageBreakBefore w:val="0"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
                   <wp:extent cx="965200" cy="165100"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="10" name="image9.png"/>
+                  <wp:docPr id="9" name="image16.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image9.png"/>
+                          <pic:cNvPr id="0" name="image16.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="965200" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
-[...1 lines deleted...]
-              <w:pageBreakBefore w:val="0"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clap</w:t>
+              <w:t xml:space="preserve">Right Up</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
-[...116 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
                   <wp:extent cx="965200" cy="165100"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="16" name="image18.png"/>
+                  <wp:docPr id="15" name="image7.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image18.png"/>
+                          <pic:cNvPr id="0" name="image7.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="965200" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behind Head</w:t>
+              <w:t xml:space="preserve">Left Up</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
-[...14 lines deleted...]
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+            <w:pPr>
+              <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
                   <wp:extent cx="965200" cy="165100"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="20" name="image15.png"/>
+                  <wp:docPr id="4" name="image15.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="image15.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="965200" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
-[...14 lines deleted...]
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+            <w:pPr>
+              <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waist</w:t>
-[...191 lines deleted...]
-              <w:t xml:space="preserve">Waist</w:t>
+              <w:t xml:space="preserve">Right Up</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="1000" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
-[...37 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+            <w:pPr>
+              <w:pageBreakBefore w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="674ea7"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:color="00acba" w:space="0" w:sz="8" w:val="single"/>
-              <w:bottom w:color="00acba" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
                   <wp:extent cx="965200" cy="165100"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="7" name="image10.png"/>
-[...441 lines deleted...]
-                  <wp:docPr id="2" name="image5.png"/>
+                  <wp:docPr id="6" name="image5.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="image5.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="965200" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
-[...14 lines deleted...]
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+            <w:pPr>
+              <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Left Up</w:t>
+              <w:t xml:space="preserve">Clap</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
-[...14 lines deleted...]
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+            <w:pPr>
+              <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
                   <wp:extent cx="965200" cy="165100"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="9" name="image3.png"/>
-[...204 lines deleted...]
-                  <wp:docPr id="4" name="image13.png"/>
+                  <wp:docPr id="18" name="image13.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="image13.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="965200" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Right Up</w:t>
-[...74 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Clap</w:t>
+            </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
                   <wp:extent cx="965200" cy="165100"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="6" name="image12.png"/>
+                  <wp:docPr id="12" name="image19.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image12.png"/>
+                          <pic:cNvPr id="0" name="image19.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="965200" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
-[...190 lines deleted...]
-          </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Clap</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
@@ -2775,56 +2775,56 @@
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="674ea7"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
                   <wp:extent cx="965200" cy="165100"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="8" name="image19.png"/>
+                  <wp:docPr id="8" name="image18.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image19.png"/>
+                          <pic:cNvPr id="0" name="image18.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="965200" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -3340,56 +3340,56 @@
           <w:pPr>
             <w:pageBreakBefore w:val="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="1"/>
               <w:bCs w:val="1"/>
               <w:color w:val="ffffff"/>
               <w:sz w:val="48"/>
               <w:szCs w:val="48"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="1"/>
               <w:bCs w:val="1"/>
               <w:color w:val="ffffff"/>
               <w:sz w:val="48"/>
               <w:szCs w:val="48"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
                 <wp:extent cx="1054100" cy="177800"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                <wp:docPr id="14" name="image17.png"/>
+                <wp:docPr id="14" name="image11.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image17.png"/>
+                        <pic:cNvPr id="0" name="image11.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:srcRect b="0" l="0" r="0" t="0"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1054100" cy="177800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
@@ -3715,59 +3715,59 @@
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tcPr/>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Geist-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Geist-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Geist-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Geist-boldItalic.ttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Kalam-bold.ttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Kalam-regular.ttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-regular.ttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-bold.ttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-italic.ttf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-boldItalic.ttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>