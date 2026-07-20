--- v0 (2025-10-25)
+++ v1 (2026-07-20)
@@ -1,29 +1,30 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
@@ -33,98 +34,102 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">SECRETARIET ASSISTANT  EXAM </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1.Simplify 2 ½-3 2/3 +1 5/6=</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A=1/3</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> B=2/3</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C=1/4</w:t>
       </w:r>
     </w:p>
@@ -159,55 +164,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:B</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2.The sum of ages of Sita and Reena is 32.Age of Reena is 3 times the age of Sita.Age of Reena is:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A=8</w:t>
       </w:r>
     </w:p>
@@ -242,98 +249,102 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C=4</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">D=24</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:D</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">3.Find the odd one in the group:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">27,35,47,52,63</w:t>
       </w:r>
     </w:p>
@@ -368,55 +379,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B=52</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C=47</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">D=63</w:t>
       </w:r>
     </w:p>
@@ -431,55 +444,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">4.The perimeter of a square is 40 cm.Find the area:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A=10 cm2</w:t>
       </w:r>
     </w:p>
@@ -494,103 +509,106 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B=400 cm2</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C=100 cm2</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">D=160 cm2</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:C</w:t>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">5.The L.C.M of two numbers is 2079 and their H.C.F.is 27.If one of the number is 189,find the other:</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -630,141 +648,147 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C=295</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">D=297</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:D</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">6.A can do a piece of work in 6 days and B can do in 4 days.How long will they take if both work together?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A=5/12</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B=2 2/5</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C=1 ½</w:t>
       </w:r>
     </w:p>
@@ -799,98 +823,102 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:B</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">7.30% of a number is 120.Which is the number?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A=300</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B=400</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C=500</w:t>
       </w:r>
     </w:p>
@@ -925,78 +953,82 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:B</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">8.Simplify 0.25+0.036+0.0075:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A=0.2935</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B=0.02935</w:t>
       </w:r>
     </w:p>
@@ -1051,55 +1083,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:A</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">9.Simplify 0.2*0.2+0.01*0.01 (ALL DIVIDED BY) 0.401</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A=1.0</w:t>
       </w:r>
     </w:p>
@@ -1114,55 +1148,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B=0.01</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C=0.1</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">D=0.001</w:t>
       </w:r>
     </w:p>
@@ -1177,101 +1213,107 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">10.The sum of two numbers is 44 and they are in the ratio 5:6.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Find the numbers:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A=(20,24)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B=(21,23)</w:t>
       </w:r>
     </w:p>
@@ -1326,101 +1368,107 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:A</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">11.In the following question the  mathematical number follow according to a pattern.Discover that pattern and then pick up the missing number from the answer choices:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2,5,9,19,37,?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A=75</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B=85</w:t>
       </w:r>
     </w:p>
@@ -1475,70 +1523,74 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:A</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">12.If the 11</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="superscript"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> day of a month having 31 days is a Saturday.Which of the following days will occur five times in that month?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Monday</w:t>
       </w:r>
     </w:p>
@@ -1573,121 +1625,127 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.Sunday</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">D.Thursday</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:D</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">13.In the question below three words are given.They are followed by four  words one of which stands for the class to which these three words belong.Identify that word:Barbarous,Crude,Rude</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Unrefined</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.Gentlemanly</w:t>
       </w:r>
     </w:p>
@@ -1742,78 +1800,82 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:A</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">14.Read the statements carefully and answer the question which follow:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A cube has six sides each of a different colour.The red side is opposite black.The green side is between red and black.The blue side is adjacent to white .The brown side is adjacent to blue.The red side is face down.The side opposite brown is:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A=Red</w:t>
       </w:r>
     </w:p>
@@ -1828,55 +1890,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B=Black</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C=White</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">D=Green</w:t>
       </w:r>
     </w:p>
@@ -1891,164 +1955,172 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">15.In the following question there is a question mark in the blank space and it is only one of the five alternatives given under the question which satisfies the same relationship as is found between the two words to the left of the sign”::”given in the question.Find the correct alternative in the question:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">ABDUCT:CDABUT::ABODE:?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A=BDAOE</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B=EOABD</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C=AOEBD</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">D=DBAOE</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:B,D</w:t>
       </w:r>
     </w:p>
@@ -2062,78 +2134,82 @@
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">16.In the following groups one does not belong to that group.Find the odd ma:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Chariot,Bus,Wagon,Car,Sleigh</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Wagon</w:t>
       </w:r>
     </w:p>
@@ -2148,55 +2224,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.Chariot</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.Sleigh</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">D.Car</w:t>
       </w:r>
     </w:p>
@@ -2211,147 +2289,157 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">17.Arrange the following words in the alphabetic order:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1)Approximation </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2)Appropriation</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">3)Appurtenance</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">4)Apportionment</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.1,2,3,4</w:t>
       </w:r>
     </w:p>
@@ -2366,55 +2454,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.4,3,2,1</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.4,2,1,3</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">D.4,1,2,3</w:t>
       </w:r>
     </w:p>
@@ -2429,121 +2519,127 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">18.Find out the best explanation for the following statement from the answer choices:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Grapes are cheaper than apples.I do not have money to buy two kilograms of grapes.Therefore:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.I cannot buy two kilograms of grapes</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.I can buy one kilograms of grapes</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.I cannot buy one kilogram of grapes and one kilogram of apples</w:t>
       </w:r>
     </w:p>
@@ -2578,78 +2674,82 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:B</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">19.In a secret way of writing COME  AT ONCE FATHER VERY ILL is written as XLNV ZG LMXY UYGSVI EVIB ROO.Bearing this in mind  pick up the code from the answer choices for the word given below:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">FIT AND WELL</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.URG ZMV DEOO</w:t>
       </w:r>
     </w:p>
@@ -2664,55 +2764,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.UG ZNV DEOO</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.URG ZMV DVOO</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">D.URG ZNV DVOO</w:t>
       </w:r>
     </w:p>
@@ -2727,55 +2829,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">20.A person was going towards south,then turns left then left again,then right.After that he turned about.In which direction is he now?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.North</w:t>
       </w:r>
     </w:p>
@@ -2810,98 +2914,102 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.East</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">D.West</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000085">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:D</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">21.Which of the following units is usually used to denote the intensity of pollution?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Milligrams</w:t>
       </w:r>
     </w:p>
@@ -2916,55 +3024,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.Nanograms</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000089">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.Parts per million</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">D.Kilogram</w:t>
       </w:r>
     </w:p>
@@ -2979,98 +3089,102 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008C">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">22.Nitrogen fixing bacteria lives in the root tumours of pea-plants is called:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008D">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Rhizome</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008E">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.Rhizobium</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008F">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.E.coli</w:t>
       </w:r>
     </w:p>
@@ -3105,78 +3219,82 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:B</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000092">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">23.Which of the following  chemicals is used in fire extinguishers?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000093">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Sodium bicarbonate</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000094">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.Sodium nitrate</w:t>
       </w:r>
     </w:p>
@@ -3231,55 +3349,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:A</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000098">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">24.Which phenomenon of light is behind the rainbow?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000099">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Diffraction</w:t>
       </w:r>
     </w:p>
@@ -3294,55 +3414,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.Scattering</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009B">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.Reflection</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009C">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">D.Radiation</w:t>
       </w:r>
     </w:p>
@@ -3357,55 +3479,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009E">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">25.Which is the hardest material ever known in the universe?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009F">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Platinum</w:t>
       </w:r>
     </w:p>
@@ -3420,55 +3544,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.Graphite</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A1">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.Diamond</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A2">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">D.Marble</w:t>
       </w:r>
     </w:p>
@@ -3483,98 +3609,102 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A4">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">26.Which instrument regulates the resistance or current in a circuit?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A5">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Volta Cell</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A6">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.Rheostat</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A7">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.Generator</w:t>
       </w:r>
     </w:p>
@@ -3609,78 +3739,82 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:B</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AA">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">27.The Scientist who formulated the “Germ theory of disease” is:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AB">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Louis Pasteur</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AC">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.Lamarck</w:t>
       </w:r>
     </w:p>
@@ -3735,55 +3869,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:A</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B0">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">28.In  which  atmospheric level ozone gas is seen?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B1">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Mesophere</w:t>
       </w:r>
     </w:p>
@@ -3798,55 +3934,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.Lithosphere</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B3">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.Stratosphere</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B4">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">D.Ionosphere</w:t>
       </w:r>
     </w:p>
@@ -3861,98 +3999,102 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B6">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">29.Which is the relay centre in our brain?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B7">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Pituitary gland</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B8">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.Thalamus</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B9">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.Spinal cord</w:t>
       </w:r>
     </w:p>
@@ -3987,78 +4129,82 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:B</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BC">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">30.Methane gas is invented by the scientist:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BD">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Alexandro Volta</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BE">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.Alexander Fleming</w:t>
       </w:r>
     </w:p>
@@ -4113,121 +4259,127 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:A</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C2">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">31.On which day’Mangalyan</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C3">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Was launched from Sriharikota?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C4">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.5,November 2012</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C5">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.5 November 2013</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C6">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.24 January 2014</w:t>
       </w:r>
     </w:p>
@@ -4262,55 +4414,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:B</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C9">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">32.Who is the Chief Election Commissioner of India?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CA">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.H.S.Brahma</w:t>
       </w:r>
     </w:p>
@@ -4385,55 +4539,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:Nasim Zaidi</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CF">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">33.Headquarters of KILA is at:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D0">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Kozhikode</w:t>
       </w:r>
     </w:p>
@@ -4448,55 +4604,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.Kottayam</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D2">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.Thrissur</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D3">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">D.Ernakulam</w:t>
       </w:r>
     </w:p>
@@ -4511,78 +4669,82 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D5">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">34.The final match of FIFA World Cup 2014 was between:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D6">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Germany and Argentina</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D7">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.Argentina and Brazil</w:t>
       </w:r>
     </w:p>
@@ -4637,98 +4799,102 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:A</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DB">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">35.What is the full form of ‘NITI’ in NITI Aayog?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DC">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.National Integration and Transforming India</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DD">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.National Institution for Transforming India</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DE">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.National Institution for Transporting India</w:t>
       </w:r>
     </w:p>
@@ -4763,55 +4929,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:B</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E1">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">36.Who won the Nobel Prize for Literature in 2014?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E2">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Alice Munro</w:t>
       </w:r>
     </w:p>
@@ -4826,55 +4994,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.Herta Muller</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E4">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.Patrick Modiano</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E5">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">D.Mo Yan</w:t>
       </w:r>
     </w:p>
@@ -4889,55 +5059,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E7">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">37.Who is the new President of Sri Lanka?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E8">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Mahindra Rajapaksa</w:t>
       </w:r>
     </w:p>
@@ -4972,141 +5144,147 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.Ranil Wickremasinghe</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EB">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">D.Maithripala Sirisena</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EC">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:D</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000ED">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">38.In which year ‘Bharat Ratna’,the highest civilian award in India was instituted?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EE">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.1952</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EF">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.1954</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F0">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.1956</w:t>
       </w:r>
     </w:p>
@@ -5141,78 +5319,82 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:B</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F3">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">39.Who is the present Governor of Kerala?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F4">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.P.Sadasivam</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F5">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.R.L.Bhatia</w:t>
       </w:r>
     </w:p>
@@ -5267,55 +5449,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:A</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F9">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">40.Which work of Subhash Chandra won Kendra Sahitya Academy Award 2014?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FA">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Ghatikarangal Nilayakunna Samayam</w:t>
       </w:r>
     </w:p>
@@ -5350,141 +5534,147 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.Parudeesa Nashtam</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FD">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">D.Manushyanu Oru Aamukham</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FE">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:D</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FF">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">41.The famous Champaran Satyagraha was started by Gandhiji in the year:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000100">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.1916</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000101">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.1917</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000102">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.1919</w:t>
       </w:r>
     </w:p>
@@ -5519,55 +5709,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:B</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000105">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">42.Which education reform was considered as the ‘Magna Carta’ of English Education in India?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000106">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Charter Act 1813</w:t>
       </w:r>
     </w:p>
@@ -5582,55 +5774,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.Hunter Commission</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000108">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.Wood’s Despatch</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000109">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">D.Indian University Act</w:t>
       </w:r>
     </w:p>
@@ -5645,55 +5839,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010B">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">43.Who was considered as the father of Indian Local Self Government?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010C">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Lord Mayo</w:t>
       </w:r>
     </w:p>
@@ -5728,98 +5924,102 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.Lord Lytton</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010F">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">D.Lord Rippon</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000110">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:D</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000111">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">44.In which year Rash Bihari Bose organized  the Indian Independence League at Bangkok?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000112">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.1938</w:t>
       </w:r>
     </w:p>
@@ -5834,55 +6034,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.1940</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000114">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.1942</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000115">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">D.1944</w:t>
       </w:r>
     </w:p>
@@ -5897,78 +6099,82 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000117">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">45.Which is the oldest mountain range in India?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000118">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Aravalli</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000119">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.Western Ghats</w:t>
       </w:r>
     </w:p>
@@ -6023,55 +6229,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:A</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011D">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">46.Which river was considered as sacred by the Vedic Aryans?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011E">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Sindhu</w:t>
       </w:r>
     </w:p>
@@ -6086,55 +6294,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.Ganga</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000120">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.Saraswathi</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000121">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">D.Brahmaputra</w:t>
       </w:r>
     </w:p>
@@ -6149,98 +6359,102 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000123">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">47.Who wrote the famous book ‘poverty and Un-British Rule in India?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000124">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.R.P.Dutt</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000125">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.Dadabhai Naoroji</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000126">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.M.G.Ranade</w:t>
       </w:r>
     </w:p>
@@ -6275,55 +6489,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:B</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000129">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">48.What was the original name of Swami Dayananda Saraswathi?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012A">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Kesab Chandra Sen</w:t>
       </w:r>
     </w:p>
@@ -6338,55 +6554,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.Narendranath Dutta</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012C">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.Mulshankar</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012D">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">D.Mohan Roy</w:t>
       </w:r>
     </w:p>
@@ -6401,55 +6619,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012F">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">49.Who among the following English men described the 1857 Revolt was a “National Rising”?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000130">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.T.R.Holmes</w:t>
       </w:r>
     </w:p>
@@ -6464,55 +6684,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.James  Mill</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000132">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.Benjamin Disraeli</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000133">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">D.Sir James Outram</w:t>
       </w:r>
     </w:p>
@@ -6527,78 +6749,82 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000135">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">50.Who was the Chief Organiser of the ‘Ghadar Movement’?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000136">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Lala Hardayal</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000137">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.Mahatma Gandhi</w:t>
       </w:r>
     </w:p>
@@ -6653,55 +6879,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:A</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013B">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">51.The famous work ‘Mokshapradeepam’was written by:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013C">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Dr.Palpu</w:t>
       </w:r>
     </w:p>
@@ -6736,98 +6964,102 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.V.T.Bhattathirippad</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013F">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">D.Brahmananda Sivayogi</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000140">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:D</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000141">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">52.Where was the famous news paper “Swadeshbhimani” started by Vakkom Abdul Khader Maulavi?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000142">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Kannur</w:t>
       </w:r>
     </w:p>
@@ -6842,55 +7074,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.Cochin</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000144">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.Anchutengu</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000145">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">D.Attingal</w:t>
       </w:r>
     </w:p>
@@ -6905,98 +7139,102 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000147">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">53.Nair Service Society was formed in the year:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000148">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.1911</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000149">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.1914</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014A">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.1917</w:t>
       </w:r>
     </w:p>
@@ -7031,55 +7269,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:B</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014D">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">54.Who founded ‘Advita Ashram’ at Aluva in 1913?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014E">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Chattambi Swami</w:t>
       </w:r>
     </w:p>
@@ -7114,141 +7354,147 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.Thycaud Ayya</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000151">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">D.Sri Narayana Guru</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000152">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:D</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000153">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">55.The famous Tirunelli temple lies in the valley of:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000154">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Ezhimala</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000155">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.Brahmagiri</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000156">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.Puralimala</w:t>
       </w:r>
     </w:p>
@@ -7283,55 +7529,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:B</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000159">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">56.Which if the following river was called as’Churni’in ancient times?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015A">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Bharatapuzha</w:t>
       </w:r>
     </w:p>
@@ -7366,121 +7614,127 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.Chaliar</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015D">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">D.Periyar</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015E">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:D</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015F">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">57.Which of the work contains the earliest reference to the town of Quilon?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000160">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Topographia Indika Christiana</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000161">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.Periplus of Erythrean Sea</w:t>
       </w:r>
     </w:p>
@@ -7535,55 +7789,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:A</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000165">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">58.Who was the leader of the first agricultural labourers stike in Kerala demanding  the social and economic issues ?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000166">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.A.K.Gopalan</w:t>
       </w:r>
     </w:p>
@@ -7618,141 +7874,147 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.Ems Namboodripad</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000169">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">D.Ayyankali</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016A">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:D</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016B">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">59.What was  the original name of Vagbhatananda?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016C">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Kunhiraman</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016D">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.Kunhikannan</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016E">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.Kunhunni</w:t>
       </w:r>
     </w:p>
@@ -7787,78 +8049,82 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:B</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000171">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">60.Who started Prathyaksha Raksha Daiva Sabha, a Dalit liberation movement in Kerala?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000172">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Poykayil Yohannan</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000173">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.Pandit Karuppan</w:t>
       </w:r>
     </w:p>
@@ -7913,55 +8179,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:A</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000177">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">61. What is the time limit within which an information is to be provided regarding the life and liberty of a person under the R.T.I.Act 2005?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000178">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.30 days</w:t>
       </w:r>
     </w:p>
@@ -7996,121 +8264,127 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.60 days</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017B">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">D.48 hours</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017C">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:D</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017D">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">62.The SC/ST(Prevention of Astrocities)Act 1989 enforced with effect from:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017E">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.30 th January 1990</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017F">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.22</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -8178,98 +8452,102 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:A</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000183">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">63.Who wrote the book”A vindication of the rights of woman?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000184">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Frieden</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000185">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.Mary Wollstone Craft</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000186">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.Ginsburg</w:t>
       </w:r>
     </w:p>
@@ -8304,78 +8582,82 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:B</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000189">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">64.The Lokayuktha Act was first passed in:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018A">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Maharashtra</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018B">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.West Bengal</w:t>
       </w:r>
     </w:p>
@@ -8430,55 +8712,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:A</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018F">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">65.Right to property was removed from the list of Fundamental Rights by the :</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000190">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.43</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -8519,70 +8803,74 @@
           <w:vertAlign w:val="superscript"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Amendment</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000192">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.44</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="superscript"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Amendment</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000193">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">D.42</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -8610,55 +8898,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000195">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">66.The chairman and members of the State Public Service Commission are appointed by:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000196">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.The President</w:t>
       </w:r>
     </w:p>
@@ -8693,141 +8983,147 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.The Chief Minister of the State</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000199">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">D.The Governor</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019A">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:D</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019B">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">67.Who act as the friend philosopher and guide of the Public Account Committee?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019C">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.The Prime Minister</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019D">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.Comptroller and Auditor General</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019E">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.The Speaker of the Lok Sabha</w:t>
       </w:r>
     </w:p>
@@ -8862,55 +9158,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:B</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A1">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">68.An order of court to produce a person suffering detention is called:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A2">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Mandamus</w:t>
       </w:r>
     </w:p>
@@ -8925,55 +9223,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.Certiorari</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A4">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.Habeas Corpus</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A5">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">D.Quo-Warranto</w:t>
       </w:r>
     </w:p>
@@ -8988,78 +9288,82 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A7">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">69.The concept of Directive Principles was borrowed from:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A8">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Irish Republic</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A9">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.Switzerland</w:t>
       </w:r>
     </w:p>
@@ -9114,55 +9418,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:A</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AD">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">70.’Sati-Self immolation of widows-was prohibited by law in Bengal in 1829 by the British Governor:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AE">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Sir John Shore</w:t>
       </w:r>
     </w:p>
@@ -9197,121 +9503,127 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.Wellesley</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B1">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">D.William Bentinck</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B2">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:D</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B3">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">71.Change the sentence into passive voice:”Manners reveal true character”</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B4">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.True character is revealed by manners.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B5">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.Good manners reveal good character</w:t>
       </w:r>
     </w:p>
@@ -9366,113 +9678,119 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:A</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B9">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">72.Replace the underlined phrase with one word:” I did not expect such </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:u w:val="single"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">childish talk </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">from a grow-up man”.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BA">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Tamper</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BB">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.Prattle</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BC">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.Ridicule</w:t>
       </w:r>
     </w:p>
@@ -9507,55 +9825,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:B</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BF">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">73.Fill in the blanks with a suitable idiom:”The policemen came to my house and accused me of stealing a necklace but I told them that they were……….</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C0">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Looking a gift horse in the mouth</w:t>
       </w:r>
     </w:p>
@@ -9590,121 +9910,127 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.one for the road</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C3">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">D.Barking up the wrong tree</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C4">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:D</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C5">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">74.Fill in the blank space with a suitable  word:”The Global Positioning  System(GPS) help us to------------“</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C6">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Navigate</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C7">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.Envelope</w:t>
       </w:r>
     </w:p>
@@ -9759,55 +10085,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:A</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CB">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">75.Fill in the blanks with suitable articles:”Can I have ………..omelette and ------------apple with my tea?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CC">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.a,an</w:t>
       </w:r>
     </w:p>
@@ -9822,55 +10150,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.a,a</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CE">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.an,an</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CF">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">D.an,a</w:t>
       </w:r>
     </w:p>
@@ -9885,78 +10215,82 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D1">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">76.Correct the following sentence:”No newses are good newses.”</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D2">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.No news is good news.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D3">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.No newses are good  newses.</w:t>
       </w:r>
     </w:p>
@@ -10011,55 +10345,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:A</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D7">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">77.The Masculine gender od’Duck’is:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D8">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Duckling</w:t>
       </w:r>
     </w:p>
@@ -10094,98 +10430,102 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.Swan</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001DB">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">D.Drake</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001DC">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:D</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001DD">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">78.Pick out the adjective from the following sentence:”Neha comes here every day”</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001DE">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Comes</w:t>
       </w:r>
     </w:p>
@@ -10200,55 +10540,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.Here</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E0">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.Every</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E1">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">D.Day</w:t>
       </w:r>
     </w:p>
@@ -10263,55 +10605,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E3">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">79.Fill in the suitable comparative form of the adjectives:”Have you heard the ------------news?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E4">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Late</w:t>
       </w:r>
     </w:p>
@@ -10326,55 +10670,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.later</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E6">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.Latest</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E7">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">D.Lated</w:t>
       </w:r>
     </w:p>
@@ -10389,121 +10735,127 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E9">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">80.Fill in the suitable prepositions:”My mother told me----never cry--------------</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001EA">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Spilt milk”</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001EB">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.of,on</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001EC">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.to,over</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001ED">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.that,at</w:t>
       </w:r>
     </w:p>
@@ -10538,55 +10890,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:B</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F0">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">81.The Target group under ICDS Scheme is:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F1">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Children of SC and ST</w:t>
       </w:r>
     </w:p>
@@ -10601,55 +10955,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.Children of below poverty line</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F3">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.Children in the age group 0-6 years</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F4">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">D.Children of Ex-Servicemen</w:t>
       </w:r>
     </w:p>
@@ -10664,55 +11020,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F6">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">82.Indira Awas Yogana is related to the construction of:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F7">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Rural Infrastructure</w:t>
       </w:r>
     </w:p>
@@ -10727,55 +11085,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.Urban Infrastructure</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F9">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.Rural Housing</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001FA">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">D.Urban housing</w:t>
       </w:r>
     </w:p>
@@ -10790,98 +11150,102 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001FC">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">83.Jawahar Rosgar Yojana was launched by:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001FD">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Smt.Indira Gandi</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001FE">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.Shri.Rajeev Gandhi</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001FF">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.Shri Narasimha Rao</w:t>
       </w:r>
     </w:p>
@@ -10916,93 +11280,99 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:B</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000202">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">84.The Antodaya Anna yojana was launched on:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000203">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.December 25</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="superscript"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2000</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000204">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.October 2</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -11096,98 +11466,102 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:A</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000208">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">85.Which of the following is a non-government organization?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000209">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.PMAGY</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000020A">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.NRDP</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000020B">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.NFFWP</w:t>
       </w:r>
     </w:p>
@@ -11222,78 +11596,82 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:B</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000020E">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">86.Valmiki Ambedkar Awas Yojana was introduced  with a view to improve the condition of the :</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000020F">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Urban slum dwellers</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000210">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.Rural dwellers</w:t>
       </w:r>
     </w:p>
@@ -11348,55 +11726,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:A</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000214">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">87.PMRY is primarily to assist the:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000215">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Rural Youths</w:t>
       </w:r>
     </w:p>
@@ -11431,98 +11811,102 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.Urban Youth</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000218">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">D.Educated Unemployed Youth</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000219">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:D</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000021A">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">88.Micro credit,entrepreneurship and empowerment are three important components of:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000021B">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.IRDP</w:t>
       </w:r>
     </w:p>
@@ -11557,121 +11941,127 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.ICDS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000021E">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">D.Kudumbasree</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000021F">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:D</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000220">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">89.Sampoorna Gramin Rozgar Yojana was dedicated to the nation by the prime minister:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000221">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Shri Atal Bihari Vajpayee</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000222">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.Shri.Rajeev Gandhi</w:t>
       </w:r>
     </w:p>
@@ -11726,55 +12116,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:A</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000226">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">90.What is the full form of MSY?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000227">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Mahila Samskrithi Yojana</w:t>
       </w:r>
     </w:p>
@@ -11809,98 +12201,102 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.Mahila Samyojak Yojana</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000022A">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">D.Mahila Samridhi Yojana</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000022B">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:D</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000022C">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">91.Which virus is treated as the first computer virus?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000022D">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Trojan horse</w:t>
       </w:r>
     </w:p>
@@ -11915,55 +12311,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.SCA virus</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000022F">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.Creeper virus</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000230">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">D.Rabbit</w:t>
       </w:r>
     </w:p>
@@ -11978,98 +12376,102 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000232">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">92.Which of the first search engine in the Internet?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000233">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Google</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000234">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.Archie</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000235">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.Alta Vista</w:t>
       </w:r>
     </w:p>
@@ -12104,55 +12506,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:B</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000238">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">93.When is World Computer Literacy Day celebrated?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000239">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.January 22</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -12223,111 +12627,116 @@
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000023C">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">D.December 2</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="superscript"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">nd</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000023D">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:D</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000023E">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">94.Which one is the first fully supported 64-bit operating system?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000023F">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Windows vista</w:t>
       </w:r>
     </w:p>
@@ -12342,55 +12751,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.Windows 7</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000241">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.Linux</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000242">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">D.Mac</w:t>
       </w:r>
     </w:p>
@@ -12405,98 +12816,102 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000244">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">95.What type of a software is an operation system?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000245">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Application software</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000246">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.System software</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000247">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.Embedded software</w:t>
       </w:r>
     </w:p>
@@ -12531,55 +12946,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:B</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000024A">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">96.What is the full form of the first Electonic Computer ENIAC?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000024B">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Electrical Numerical Integrator and Calculator</w:t>
       </w:r>
     </w:p>
@@ -12654,98 +13071,102 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:Electronic Numerical Integrater and Calculator</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000250">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">97.The unauthorized reproduction in the computer crime is considered as:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000251">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Software Sabotage</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000252">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.Software piracy</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000253">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.Masquerading </w:t>
       </w:r>
     </w:p>
@@ -12780,55 +13201,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:B</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000256">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">98.In IT Act 2000,which section deals with the punishment of cyber terrorism?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000257">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.66(B)</w:t>
       </w:r>
     </w:p>
@@ -12843,55 +13266,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.67(B)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000259">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.66(F)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000025A">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">D.45(F)</w:t>
       </w:r>
     </w:p>
@@ -12906,55 +13331,57 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000025C">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">99.What is the process of loading the operating system files into dynamic random access memory</w:t>
         <w:br w:type="textWrapping"/>
         <w:t xml:space="preserve">?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000025D">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Formatting</w:t>
@@ -12991,121 +13418,127 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C.Data Sharing</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000260">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">D.Booting</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000261">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:D</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000262">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">100.Which technology is used in the processor of a computer to simulates a single processor into two virtual processors to the operating system?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000263">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Hyper threading technology </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000264">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.Multi core technology</w:t>
       </w:r>
     </w:p>
@@ -13363,50 +13796,51 @@
         <w:rPr>
           <w:color w:val="1155cc"/>
           <w:u w:val="single"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">WWW.WISHYOUONLINE.BLOGSPOT.COM</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:displayBackgroundShape w:val="1"/>
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:compat>
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
@@ -13414,163 +13848,171 @@
     <w:name w:val="TableNormal"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="100.0" w:type="dxa"/>
         <w:left w:w="100.0" w:type="dxa"/>
         <w:bottom w:w="100.0" w:type="dxa"/>
         <w:right w:w="100.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
       <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.facebook.com/WISHYOUONLINE" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wishyouonline.blogspot.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>