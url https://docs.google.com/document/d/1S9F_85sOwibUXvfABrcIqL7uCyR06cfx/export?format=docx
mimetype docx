--- v0 (2026-02-22)
+++ v1 (2026-05-02)
@@ -1543,396 +1543,284 @@
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rtl w:val="0"/>
-[...20 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comptant sur votre présence, veuillez accepter, Mesdames et Messieurs, l’expression de mes meilleurs sentiments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-720" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
-          <w:rtl w:val="0"/>
-[...20 lines deleted...]
-        <w:jc w:val="left"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
-        </w:rPr>
-[...7 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lionel ALLASIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
-        </w:rPr>
-[...68 lines deleted...]
-          <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Président du Comité Régional de Tir à l’Arc</w:t>
       </w:r>
-    </w:p>
-[...39 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
           <wp:anchor allowOverlap="1" behindDoc="1" distB="0" distT="0" distL="0" distR="0" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3950999</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>71639</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2369880" cy="983160"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="145025489" name="image1.png"/>
+            <wp:docPr id="145025489" name="image3.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image1.png"/>
+                    <pic:cNvPr id="0" name="image3.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2369880" cy="983160"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
           <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1536511</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1796244" cy="1000125"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapNone/>
-            <wp:docPr descr="Une image contenant croquis, dessin, Dessin d’enfant, ligne&#10;&#10;Description générée automatiquement" id="145025486" name="image3.png"/>
+            <wp:docPr descr="Une image contenant croquis, dessin, Dessin d’enfant, ligne&#10;&#10;Description générée automatiquement" id="145025486" name="image1.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="Une image contenant croquis, dessin, Dessin d’enfant, ligne&#10;&#10;Description générée automatiquement" id="0" name="image3.png"/>
+                    <pic:cNvPr descr="Une image contenant croquis, dessin, Dessin d’enfant, ligne&#10;&#10;Description générée automatiquement" id="0" name="image1.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1796244" cy="1000125"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
       <w:pPr>
         <w:ind w:left="-360" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:cs="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="003366"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
@@ -1951,285 +1839,285 @@
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1027748" cy="1027748"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:cs="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:cs="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -2242,51 +2130,51 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:cs="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">9h30 : Accueil</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:cs="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -2299,51 +2187,51 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:cs="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">10h : ASSEMBLEE GENERALE ORDINAIRE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:cs="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -2357,51 +2245,51 @@
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:cs="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Rapport moral</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:cs="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -2415,51 +2303,51 @@
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:cs="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Quitus au président</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:cs="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -2473,51 +2361,51 @@
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:cs="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Rapport financier</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:cs="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -2531,51 +2419,51 @@
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:cs="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Quitus au trésorier</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:cs="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -2589,51 +2477,51 @@
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:cs="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Tarif licences 2027</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:cs="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -2646,51 +2534,51 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:cs="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">     Présentation du prévisionnel financier</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:cs="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -2704,90 +2592,90 @@
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:cs="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Remise des récompenses aux clubs</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:cs="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:cs="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -2800,90 +2688,90 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:cs="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">12h 30 – 14h00 Pause déjeuner : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:cs="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:cs="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -2897,51 +2785,51 @@
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:cs="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Rapport d’activité </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:cs="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -2954,51 +2842,51 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:cs="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">     Perspectives saison 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:cs="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -3012,90 +2900,90 @@
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:cs="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Questions diverses</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:cs="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:cs="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -3116,159 +3004,159 @@
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">16h00 : Fin de l’Assemblée générale</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:cs="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-622" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
           <wp:anchor allowOverlap="1" behindDoc="1" distB="0" distT="0" distL="0" distR="0" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4275773</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>51420</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2058352" cy="851447"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="145025488" name="image1.png"/>
+            <wp:docPr id="145025488" name="image3.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image1.png"/>
+                    <pic:cNvPr id="0" name="image3.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2058352" cy="851447"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
       <w:pPr>
         <w:ind w:left="-360" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:cs="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="003366"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
@@ -3287,207 +3175,207 @@
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1027748" cy="1027748"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-622" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-622" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
@@ -3496,90 +3384,90 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">LETTRE DE PROCURATION</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
@@ -3609,366 +3497,366 @@
         </w:rPr>
         <w:br w:type="textWrapping"/>
         <w:br w:type="textWrapping"/>
         <w:t xml:space="preserve">J</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">e soussigné(e), ……………………………………………………………. </w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-720" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-720" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">président(e) du club de …………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-720" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rtl w:val="0"/>
-        </w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">agissant en qualité de MANDANT, donne pouvoir de MANDATAIRE  à :</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">président(e) du club de …………………………………………………….</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rtl w:val="0"/>
-        </w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">M   ……………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">agissant en qualité de MANDANT, donne pouvoir de MANDATAIRE  à :</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
-      <w:pPr>
-[...129 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
@@ -4020,129 +3908,129 @@
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Rappel</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> : le MANDANT et le MANDATAIRE doivent appartenir à la même structure sportive</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
@@ -4176,51 +4064,51 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> (nom, prénom) …………………………………………………. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
@@ -4267,51 +4155,51 @@
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Signature précédée de la mention « Bon pour pouvoir »</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:br w:type="textWrapping"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3540" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
@@ -4345,51 +4233,51 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(nom, prénom)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3540" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
@@ -4423,51 +4311,51 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Signature précédée de la mention « Lu et accepté »</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
@@ -4476,168 +4364,168 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-622" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-622" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="1"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-622" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
@@ -4696,81 +4584,81 @@
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">                                             </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
           <wp:anchor allowOverlap="1" behindDoc="1" distB="0" distT="0" distL="0" distR="0" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4456220</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2049355" cy="847725"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="145025484" name="image1.png"/>
+            <wp:docPr id="145025484" name="image3.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image1.png"/>
+                    <pic:cNvPr id="0" name="image3.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2049355" cy="847725"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-622" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
@@ -4779,168 +4667,168 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Corsiva" w:cs="Corsiva" w:eastAsia="Corsiva" w:hAnsi="Corsiva"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="800000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Corsiva" w:cs="Corsiva" w:eastAsia="Corsiva" w:hAnsi="Corsiva"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Corsiva" w:cs="Corsiva" w:eastAsia="Corsiva" w:hAnsi="Corsiva"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
@@ -4949,90 +4837,90 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Corsiva" w:cs="Corsiva" w:eastAsia="Corsiva" w:hAnsi="Corsiva"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">REPAS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Corsiva" w:cs="Corsiva" w:eastAsia="Corsiva" w:hAnsi="Corsiva"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
@@ -5046,129 +4934,129 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">                        </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
@@ -5177,51 +5065,51 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Le Comité Régional prendra en charge un repas par club.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
@@ -5254,90 +5142,90 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Merci de préciser si le club sera présent lors de cette Assemblée Générale et souhaite réserver un repas.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
@@ -5346,51 +5234,51 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Le club de ……………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
@@ -5399,90 +5287,90 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">sera présent et demande un repas gratuit.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
@@ -5491,90 +5379,90 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Les clubs ont la possibilité de réserver d’autres repas à 24 Euros.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
@@ -5607,51 +5495,51 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Nombre de repas à 24 euros : ……</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
@@ -5660,90 +5548,90 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Imprimé et chèque à l’ordre du CRTAO, à renvoyer impérativement avant le 16 février à</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
@@ -5757,51 +5645,51 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Lan Despeyroux</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
@@ -5810,51 +5698,51 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">487 route de Galoubet BEAUMAT</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
@@ -5863,90 +5751,90 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">46240 CŒUR DE CAUSSE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
@@ -5974,51 +5862,51 @@
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pour le repas gratuit club</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> seulement : possibilité de réserver par mail :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
@@ -6034,90 +5922,90 @@
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:smallCaps w:val="0"/>
             <w:strike w:val="0"/>
             <w:color w:val="0563c1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:vertAlign w:val="baseline"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">lan.despeyroux@arc-occitanie.fr</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
@@ -6187,151 +6075,151 @@
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Arial"/>
   <w:font w:name="Comic Sans MS"/>
   <w:font w:name="Times New Roman"/>
   <w:font w:name="Courier New"/>
   <w:font w:name="Corsiva">
     <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
     <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
     <w:embedItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId3" w:subsetted="0"/>
     <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId4" w:subsetted="0"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId5" w:subsetted="0"/>
     <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId6" w:subsetted="0"/>
   </w:font>
   <w:font w:name="Noto Sans Symbols">
     <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId7" w:subsetted="0"/>
     <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId8" w:subsetted="0"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="0000ff"/>
         <w:sz w:val="10"/>
         <w:szCs w:val="10"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="0"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="1134" w:firstLine="0"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:drawing>
         <wp:anchor allowOverlap="1" behindDoc="1" distB="0" distT="0" distL="0" distR="0" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4447223</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-22859</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2001202" cy="827807"/>
           <wp:effectExtent b="0" l="0" r="0" t="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="145025483" name="image1.png"/>
+          <wp:docPr id="145025483" name="image3.png"/>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="image1.png"/>
+                  <pic:cNvPr id="0" name="image3.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect b="0" l="0" r="0" t="0"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2001202" cy="827807"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect"/>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
@@ -7677,59 +7565,59 @@
       <w:shd w:fill="auto" w:val="clear"/>
       <w:spacing w:after="120" w:before="240" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i w:val="1"/>
       <w:iCs w:val="1"/>
       <w:smallCaps w:val="0"/>
       <w:strike w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:u w:val="none"/>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lan.despeyroux@arc-occitanie.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arc-occitanie.fr/election-des-delegues-ag-ffta-2026/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lan.despeyroux@arc-occitanie.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arc-occitanie.fr/election-des-delegues-ag-ffta-2026/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Corsiva-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Corsiva-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Corsiva-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Corsiva-boldItalic.ttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Tahoma-regular.ttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Tahoma-bold.ttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-regular.ttf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-bold.ttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>