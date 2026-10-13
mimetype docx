--- v0 (2026-07-31)
+++ v1 (2026-10-13)
@@ -2559,56 +2559,56 @@
         <w:t xml:space="preserve">Câu 8.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Công thức tính diện tích mặt cầu bán kính </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="159385" cy="158750"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1114" name="image60.png"/>
+            <wp:docPr id="1114" name="image56.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image60.png"/>
+                    <pic:cNvPr id="0" name="image56.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId116"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="159385" cy="158750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -2661,56 +2661,56 @@
         <w:t xml:space="preserve">A</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="690880" cy="222885"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1115" name="image65.png"/>
+            <wp:docPr id="1115" name="image73.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image65.png"/>
+                    <pic:cNvPr id="0" name="image73.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId117"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="690880" cy="222885"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -2738,56 +2738,56 @@
         <w:t xml:space="preserve">B</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="606425" cy="180975"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1116" name="image67.png"/>
+            <wp:docPr id="1116" name="image65.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image67.png"/>
+                    <pic:cNvPr id="0" name="image65.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId118"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="606425" cy="180975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -2815,56 +2815,56 @@
         <w:t xml:space="preserve">C</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="723265" cy="424815"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1117" name="image57.png"/>
+            <wp:docPr id="1117" name="image69.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image57.png"/>
+                    <pic:cNvPr id="0" name="image69.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId119"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="723265" cy="424815"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -2892,56 +2892,56 @@
         <w:t xml:space="preserve">D.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="690880" cy="222885"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1118" name="image69.png"/>
+            <wp:docPr id="1118" name="image55.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image69.png"/>
+                    <pic:cNvPr id="0" name="image55.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId120"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="690880" cy="222885"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -4306,108 +4306,108 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">                              </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="2228850" cy="476250"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1119" name="image86.png"/>
+            <wp:docPr id="1119" name="image78.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image86.png"/>
+                    <pic:cNvPr id="0" name="image78.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId121"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2228850" cy="476250"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="790575" cy="257175"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1130" name="image62.png"/>
+            <wp:docPr id="1130" name="image63.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image62.png"/>
+                    <pic:cNvPr id="0" name="image63.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId122"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="790575" cy="257175"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -5037,56 +5037,56 @@
             <w:pPr>
               <w:spacing w:before="120" w:line="312" w:lineRule="auto"/>
               <w:ind w:right="49"/>
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:drawing>
                 <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>59691</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>187960</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1362075" cy="1117600"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
                   <wp:wrapSquare wrapText="bothSides" distB="0" distT="0" distL="114300" distR="114300"/>
-                  <wp:docPr id="1146" name="image80.jpg"/>
+                  <wp:docPr id="1146" name="image85.jpg"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image80.jpg"/>
+                          <pic:cNvPr id="0" name="image85.jpg"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId123"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1362075" cy="1117600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
@@ -5132,825 +5132,825 @@
         <w:t xml:space="preserve"> (2,25 điểm ) </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Cho nửa đường tròn tâm </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="162560" cy="180975"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1122" name="image64.png"/>
+            <wp:docPr id="1122" name="image74.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image64.png"/>
+                    <pic:cNvPr id="0" name="image74.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId124"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="162560" cy="180975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> đường kính </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="600075" cy="161925"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1123" name="image61.png"/>
+            <wp:docPr id="1123" name="image57.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image61.png"/>
+                    <pic:cNvPr id="0" name="image57.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId125"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="600075" cy="161925"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. Trên nửa mặt phẳng bờ </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="257810" cy="161925"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1124" name="image63.png"/>
+            <wp:docPr id="1124" name="image59.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image63.png"/>
+                    <pic:cNvPr id="0" name="image59.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId126"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="257810" cy="161925"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, cùng phía với nửa đường tròn vẽ </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="476885" cy="199390"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1125" name="image56.png"/>
+            <wp:docPr id="1125" name="image58.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image56.png"/>
+                    <pic:cNvPr id="0" name="image58.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId127"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="476885" cy="199390"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> lần lượt là các tia tiếp tuyến của </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="276860" cy="257175"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1126" name="image66.png"/>
+            <wp:docPr id="1126" name="image62.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image66.png"/>
+                    <pic:cNvPr id="0" name="image62.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId128"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="276860" cy="257175"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">tại </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="143510" cy="161925"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1127" name="image76.png"/>
+            <wp:docPr id="1127" name="image66.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image76.png"/>
+                    <pic:cNvPr id="0" name="image66.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId129"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="143510" cy="161925"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> và </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="181610" cy="180975"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1128" name="image83.png"/>
+            <wp:docPr id="1128" name="image70.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image83.png"/>
+                    <pic:cNvPr id="0" name="image70.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId130"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="181610" cy="180975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Gọi </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="123825" cy="161925"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1129" name="image59.png"/>
+            <wp:docPr id="1129" name="image60.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image59.png"/>
+                    <pic:cNvPr id="0" name="image60.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId131"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="123825" cy="161925"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> là trung điểm của </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="314325" cy="180975"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1120" name="image68.png"/>
+            <wp:docPr id="1120" name="image61.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image68.png"/>
+                    <pic:cNvPr id="0" name="image61.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId132"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="314325" cy="180975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Lấy hai điểm </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="362585" cy="199390"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1121" name="image77.png"/>
+            <wp:docPr id="1121" name="image67.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image77.png"/>
+                    <pic:cNvPr id="0" name="image67.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId133"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="362585" cy="199390"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> nằm trên </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="476885" cy="199390"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1140" name="image56.png"/>
+            <wp:docPr id="1140" name="image58.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image56.png"/>
+                    <pic:cNvPr id="0" name="image58.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId127"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="476885" cy="199390"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">sao cho </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="800100" cy="219075"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1141" name="image70.png"/>
+            <wp:docPr id="1141" name="image79.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image70.png"/>
+                    <pic:cNvPr id="0" name="image79.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId134"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="800100" cy="219075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="800100" cy="219075"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1142" name="image71.png"/>
+            <wp:docPr id="1142" name="image80.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image71.png"/>
+                    <pic:cNvPr id="0" name="image80.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId134"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="800100" cy="219075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. Gọi </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="200025" cy="161925"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1143" name="image73.png"/>
+            <wp:docPr id="1143" name="image77.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image73.png"/>
+                    <pic:cNvPr id="0" name="image77.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId135"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="200025" cy="161925"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> là hình chiếu vuông góc của </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="123825" cy="161925"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1144" name="image59.png"/>
+            <wp:docPr id="1144" name="image60.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image59.png"/>
+                    <pic:cNvPr id="0" name="image60.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId131"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="123825" cy="161925"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> lên </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="295910" cy="199390"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1145" name="image74.png"/>
+            <wp:docPr id="1145" name="image75.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image74.png"/>
+                    <pic:cNvPr id="0" name="image75.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId136"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="295910" cy="199390"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -5986,56 +5986,56 @@
         <w:t xml:space="preserve">1.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">  Chứng minh tứ giác </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="438785" cy="161925"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1147" name="image81.png"/>
+            <wp:docPr id="1147" name="image84.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image81.png"/>
+                    <pic:cNvPr id="0" name="image84.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId137"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="438785" cy="161925"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -6077,56 +6077,56 @@
         <w:t xml:space="preserve">2.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">  Gọi </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="438785" cy="199390"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1148" name="image79.png"/>
+            <wp:docPr id="1148" name="image86.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image79.png"/>
+                    <pic:cNvPr id="0" name="image86.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId138"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="438785" cy="199390"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -6181,212 +6181,212 @@
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> với </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="219710" cy="161925"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1138" name="image72.png"/>
+            <wp:docPr id="1138" name="image76.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image72.png"/>
+                    <pic:cNvPr id="0" name="image76.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId140"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="219710" cy="161925"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">và </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="276860" cy="161925"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1139" name="image84.png"/>
+            <wp:docPr id="1139" name="image87.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image84.png"/>
+                    <pic:cNvPr id="0" name="image87.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId141"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="276860" cy="161925"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> với </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="257810" cy="199390"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1131" name="image55.png"/>
+            <wp:docPr id="1131" name="image64.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image55.png"/>
+                    <pic:cNvPr id="0" name="image64.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId142"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="257810" cy="199390"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chứng minh </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="600075" cy="180975"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1132" name="image58.png"/>
+            <wp:docPr id="1132" name="image68.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image58.png"/>
+                    <pic:cNvPr id="0" name="image68.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId143"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="600075" cy="180975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -6431,108 +6431,108 @@
         <w:t xml:space="preserve">3.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chứng minh tích AP. BQ không đổi. Xác định vị trí các điểm </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="362585" cy="199390"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1133" name="image78.png"/>
+            <wp:docPr id="1133" name="image71.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image78.png"/>
+                    <pic:cNvPr id="0" name="image71.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId133"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="362585" cy="199390"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> trên  Ax, By sao cho diện tích </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="457200" cy="199390"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1134" name="image75.png"/>
+            <wp:docPr id="1134" name="image72.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image75.png"/>
+                    <pic:cNvPr id="0" name="image72.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId144"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="457200" cy="199390"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -6608,56 +6608,56 @@
         <w:t xml:space="preserve">0,5 điểm</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">)  Cho ba số dương a, b, c thỏa mãn </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="991235" cy="180975"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1135" name="image85.png"/>
+            <wp:docPr id="1135" name="image81.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image85.png"/>
+                    <pic:cNvPr id="0" name="image81.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId145"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="991235" cy="180975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -6705,56 +6705,56 @@
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="3238500" cy="457200"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1136" name="image87.png"/>
+            <wp:docPr id="1136" name="image83.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image87.png"/>
+                    <pic:cNvPr id="0" name="image83.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId146"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3238500" cy="457200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -8647,51 +8647,51 @@
       <w:tblCellMar>
         <w:top w:w="15.0" w:type="dxa"/>
         <w:left w:w="15.0" w:type="dxa"/>
         <w:bottom w:w="15.0" w:type="dxa"/>
         <w:right w:w="15.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table4">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="108.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject26.bin"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject16.bin"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.wmf"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject15.bin"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.wmf"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject14.bin"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.wmf"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image41.wmf"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject47.bin"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image47.wmf"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject48.bin"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject41.bin"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject23.bin"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.wmf"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.wmf"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image49.wmf"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject49.bin"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image49.wmf"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject50.bin"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.wmf"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject31.bin"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.wmf"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject30.bin"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.wmf"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject29.bin"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.wmf"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject28.bin"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.wmf"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject27.bin"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject3.bin"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject25.bin"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.wmf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject24.bin"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.wmf"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image76.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image66.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image56.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image63.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject33.bin"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image86.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.wmf"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image69.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject32.bin"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.wmf"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image61.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.wmf"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image64.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image80.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image62.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image44.wmf"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject44.bin"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image42.wmf"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject43.bin"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.wmf"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image50.wmf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject34.bin"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject42.bin"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.wmf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject37.bin"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image45.wmf"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject46.bin"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image44.wmf"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject45.bin"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image67.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image65.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image60.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image88.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image57.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject36.bin"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject53.bin"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image53.wmf"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject52.bin"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image52.wmf"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject51.bin"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image51.wmf"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image46.wmf"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject8.bin"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject54.bin"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image54.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image38.wmf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject38.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject40.bin"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.wmf"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image58.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image55.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image84.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image72.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.wmf"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject39.bin"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image87.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.wmf"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image85.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject35.bin"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image75.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.wmf"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject12.bin"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.wmf"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject11.bin"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.wmf"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject10.bin"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.wmf"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject9.bin"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.wmf"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject13.bin"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image82.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image79.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image81.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image68.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image59.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image83.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image74.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image73.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image70.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image77.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject7.bin"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.wmf"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject6.bin"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.wmf"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject5.bin"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject4.bin"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject17.bin"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.wmf"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.wmf"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject22.bin"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.wmf"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject21.bin"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.wmf"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject20.bin"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.wmf"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject19.bin"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.wmf"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject18.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject26.bin"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject16.bin"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.wmf"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject15.bin"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.wmf"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject14.bin"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.wmf"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image41.wmf"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject47.bin"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image47.wmf"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject48.bin"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject41.bin"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject23.bin"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.wmf"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.wmf"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image49.wmf"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject49.bin"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image49.wmf"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject50.bin"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.wmf"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject31.bin"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.wmf"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject30.bin"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.wmf"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject29.bin"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.wmf"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject28.bin"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.wmf"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject27.bin"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject3.bin"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject25.bin"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.wmf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject24.bin"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.wmf"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image66.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image62.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image58.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image59.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject33.bin"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image78.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.wmf"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image55.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject32.bin"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.wmf"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image57.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.wmf"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image74.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image85.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image63.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image44.wmf"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject44.bin"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image42.wmf"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject43.bin"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.wmf"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image50.wmf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject34.bin"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject42.bin"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.wmf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject37.bin"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image45.wmf"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject46.bin"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image44.wmf"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject45.bin"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image65.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image73.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image56.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image88.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image69.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject36.bin"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject53.bin"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image53.wmf"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject52.bin"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image52.wmf"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject51.bin"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image51.wmf"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image46.wmf"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject8.bin"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject54.bin"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image54.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image38.wmf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject38.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject40.bin"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.wmf"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image68.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image64.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image87.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image76.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.wmf"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject39.bin"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image83.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.wmf"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image81.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject35.bin"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.wmf"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject12.bin"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.wmf"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject11.bin"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.wmf"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject10.bin"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.wmf"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject9.bin"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.wmf"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject13.bin"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image82.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image86.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image84.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image61.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image60.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image70.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image75.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image77.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image79.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image67.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject7.bin"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.wmf"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject6.bin"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.wmf"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject5.bin"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject4.bin"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject17.bin"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.wmf"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.wmf"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject22.bin"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.wmf"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject21.bin"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.wmf"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject20.bin"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.wmf"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject19.bin"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.wmf"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject18.bin"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Tahoma-regular.ttf"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Tahoma-bold.ttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>