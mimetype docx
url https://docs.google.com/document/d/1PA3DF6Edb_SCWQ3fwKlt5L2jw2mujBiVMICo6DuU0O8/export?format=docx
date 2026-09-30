--- v0 (2026-08-12)
+++ v1 (2026-09-30)
@@ -8459,56 +8459,56 @@
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000021F">
     <w:pPr>
       <w:pageBreakBefore w:val="0"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:rPr/>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr/>
       <w:drawing>
         <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
           <wp:extent cx="5943600" cy="25400"/>
           <wp:effectExtent b="0" l="0" r="0" t="0"/>
-          <wp:docPr descr="horizontal line" id="1" name="image4.png"/>
+          <wp:docPr descr="horizontal line" id="1" name="image3.png"/>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr descr="horizontal line" id="0" name="image4.png"/>
+                  <pic:cNvPr descr="horizontal line" id="0" name="image3.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect b="0" l="0" r="0" t="0"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5943600" cy="25400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect"/>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
@@ -8551,56 +8551,56 @@
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000224">
     <w:pPr>
       <w:pageBreakBefore w:val="0"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:spacing w:before="0" w:lineRule="auto"/>
       <w:rPr/>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr/>
       <w:drawing>
         <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
           <wp:extent cx="5943600" cy="25400"/>
           <wp:effectExtent b="0" l="0" r="0" t="0"/>
-          <wp:docPr descr="horizontal line" id="4" name="image3.png"/>
+          <wp:docPr descr="horizontal line" id="4" name="image4.png"/>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr descr="horizontal line" id="0" name="image3.png"/>
+                  <pic:cNvPr descr="horizontal line" id="0" name="image4.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect b="0" l="0" r="0" t="0"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5943600" cy="25400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect"/>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>