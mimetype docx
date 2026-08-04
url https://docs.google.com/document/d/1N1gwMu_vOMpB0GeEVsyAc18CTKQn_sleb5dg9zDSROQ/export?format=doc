--- v0 (2025-10-30)
+++ v1 (2026-08-04)
@@ -31,217 +31,233 @@
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:rFonts w:ascii="Ubuntu" w:cs="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table1"/>
-        <w:tblW w:w="12225.0" w:type="dxa"/>
+        <w:tblW w:w="12235.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-975.0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="915"/>
-        <w:gridCol w:w="9705"/>
-        <w:gridCol w:w="1605"/>
+        <w:gridCol w:w="8640"/>
+        <w:gridCol w:w="2680"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="915"/>
-            <w:gridCol w:w="9705"/>
-            <w:gridCol w:w="1605"/>
+            <w:gridCol w:w="8640"/>
+            <w:gridCol w:w="2680"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
-          <w:trHeight w:val="520" w:hRule="atLeast"/>
+          <w:trHeight w:val="920" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:shd w:fill="00adbc" w:val="clear"/>
+            <w:shd w:fill="4c42cf" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="0.0" w:type="dxa"/>
               <w:left w:w="0.0" w:type="dxa"/>
               <w:bottom w:w="0.0" w:type="dxa"/>
               <w:right w:w="0.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ubuntu" w:cs="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:shd w:fill="00adbc" w:val="clear"/>
+            <w:shd w:fill="4c42cf" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="0.0" w:type="dxa"/>
               <w:left w:w="0.0" w:type="dxa"/>
               <w:bottom w:w="0.0" w:type="dxa"/>
               <w:right w:w="0.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="570" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ubuntu" w:cs="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Ubuntu" w:cs="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="33"/>
+                <w:szCs w:val="33"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Review - Make a Recommendation</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:shd w:fill="00adbc" w:val="clear"/>
+            <w:shd w:fill="4c42cf" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="0.0" w:type="dxa"/>
-              <w:left w:w="0.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="0.0" w:type="dxa"/>
-              <w:right w:w="0.0" w:type="dxa"/>
+              <w:right w:w="280.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-              <w:rPr/>
+              <w:rPr>
+                <w:rFonts w:ascii="Ubuntu" w:cs="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="7665a0"/>
+                <w:sz w:val="38"/>
+                <w:szCs w:val="38"/>
+              </w:rPr>
               <w:drawing>
-                <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
-                  <wp:extent cx="500063" cy="500063"/>
+                <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
+                  <wp:extent cx="1079500" cy="177800"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
                   <wp:docPr id="1" name="image1.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="image1.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId6"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="500063" cy="500063"/>
+                            <a:ext cx="1079500" cy="177800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
@@ -254,298 +270,354 @@
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_ec5r2fyqmti6" w:id="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rFonts w:ascii="Space Grotesk" w:cs="Space Grotesk" w:eastAsia="Space Grotesk" w:hAnsi="Space Grotesk"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pre-Review</w:t>
       </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Creator’s Name: </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:u w:val="single"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">_</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:t xml:space="preserve">_Student #1</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_________________________________</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+      <w:pPr>
+        <w:pageBreakBefore w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+      <w:pPr>
+        <w:pageBreakBefore w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:rFonts w:ascii="Gloria Hallelujah" w:cs="Gloria Hallelujah" w:eastAsia="Gloria Hallelujah" w:hAnsi="Gloria Hallelujah"/>
           <w:u w:val="single"/>
-          <w:rtl w:val="0"/>
-[...10 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">One thing I want feedback on is…</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">How can I make more rules for my app </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
-[...36 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rtl w:val="0"/>
-[...17 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">__________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_3ta0nlkcqrja" w:id="1"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rFonts w:ascii="Space Grotesk" w:cs="Space Grotesk" w:eastAsia="Space Grotesk" w:hAnsi="Space Grotesk"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Reviewer Section</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:before="0" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:color w:val="5d6770"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Reviewer’s Name: </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
           <w:b w:val="0"/>
-          <w:color w:val="5d6770"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">_</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Gloria Hallelujah" w:cs="Gloria Hallelujah" w:eastAsia="Gloria Hallelujah" w:hAnsi="Gloria Hallelujah"/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
           <w:u w:val="single"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Student #2</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
           <w:b w:val="0"/>
-          <w:color w:val="5d6770"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">________________________________</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:before="0" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Project Link: </w:t>
       </w:r>
       <w:hyperlink r:id="rId7">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
+            <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
             <w:color w:val="1155cc"/>
+            <w:sz w:val="19"/>
+            <w:szCs w:val="19"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">https://docs.google.com/document/d/1MZaf2W27TiTSFWUGlC0f5Qce4V3wBKetFd1TkC--m_c/edit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -600,575 +672,710 @@
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Evidence I Found</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Types of Evidence</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Ideas for More</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gloria Hallelujah" w:cs="Gloria Hallelujah" w:eastAsia="Gloria Hallelujah" w:hAnsi="Gloria Hallelujah"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Gloria Hallelujah" w:cs="Gloria Hallelujah" w:eastAsia="Gloria Hallelujah" w:hAnsi="Gloria Hallelujah"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">I see a problem trying to be solved in choosing an animal for someone</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">The problem is well-defined, including a question that the recommender will answer. Steps of the process clearly relate back to the problem.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gloria Hallelujah" w:cs="Gloria Hallelujah" w:eastAsia="Gloria Hallelujah" w:hAnsi="Gloria Hallelujah"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Gloria Hallelujah" w:cs="Gloria Hallelujah" w:eastAsia="Gloria Hallelujah" w:hAnsi="Gloria Hallelujah"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">What is the purpose of this animal? Is this animal going to be a pet or something else?.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gloria Hallelujah" w:cs="Gloria Hallelujah" w:eastAsia="Gloria Hallelujah" w:hAnsi="Gloria Hallelujah"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Gloria Hallelujah" w:cs="Gloria Hallelujah" w:eastAsia="Gloria Hallelujah" w:hAnsi="Gloria Hallelujah"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">One conclusion for each data collecting question is found which is useful</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">The data is analyzed using the cross tabulation tables, and at least five relevant conclusions are drawn from each relationship between the types of data.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gloria Hallelujah" w:cs="Gloria Hallelujah" w:eastAsia="Gloria Hallelujah" w:hAnsi="Gloria Hallelujah"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Gloria Hallelujah" w:cs="Gloria Hallelujah" w:eastAsia="Gloria Hallelujah" w:hAnsi="Gloria Hallelujah"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">More conclusions can be drawn from the survey and results. Check to see if any other options have majorities of a certain animal. </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gloria Hallelujah" w:cs="Gloria Hallelujah" w:eastAsia="Gloria Hallelujah" w:hAnsi="Gloria Hallelujah"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Gloria Hallelujah" w:cs="Gloria Hallelujah" w:eastAsia="Gloria Hallelujah" w:hAnsi="Gloria Hallelujah"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Rules are found for what should happen for each answer</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">The algorithm includes at least five rules that clearly relate back to the results and conclusions drawn from the cross tabulation tables.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gloria Hallelujah" w:cs="Gloria Hallelujah" w:eastAsia="Gloria Hallelujah" w:hAnsi="Gloria Hallelujah"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Gloria Hallelujah" w:cs="Gloria Hallelujah" w:eastAsia="Gloria Hallelujah" w:hAnsi="Gloria Hallelujah"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">The rules could be different as more conclusions are drawn rather than just giving each animal a point.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gloria Hallelujah" w:cs="Gloria Hallelujah" w:eastAsia="Gloria Hallelujah" w:hAnsi="Gloria Hallelujah"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Gloria Hallelujah" w:cs="Gloria Hallelujah" w:eastAsia="Gloria Hallelujah" w:hAnsi="Gloria Hallelujah"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Four questions are asked to help collect data to be able to analyze to make conclusions for results</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">At least four types of data to be collected are clearly identified, a survey is designed to collect the needed data, and choices around the data collection process are explained in the presentation.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gloria Hallelujah" w:cs="Gloria Hallelujah" w:eastAsia="Gloria Hallelujah" w:hAnsi="Gloria Hallelujah"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Gloria Hallelujah" w:cs="Gloria Hallelujah" w:eastAsia="Gloria Hallelujah" w:hAnsi="Gloria Hallelujah"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Just need to make sure justification is given during presentation for the questions asked.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gloria Hallelujah" w:cs="Gloria Hallelujah" w:eastAsia="Gloria Hallelujah" w:hAnsi="Gloria Hallelujah"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Gloria Hallelujah" w:cs="Gloria Hallelujah" w:eastAsia="Gloria Hallelujah" w:hAnsi="Gloria Hallelujah"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">See two user tests in which both people got the result they wanted.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">The algorithm is tested at least three times, and any feedback from the users is taken into consideration, with an explanation of why it should or should not result in changes to the algorithm.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gloria Hallelujah" w:cs="Gloria Hallelujah" w:eastAsia="Gloria Hallelujah" w:hAnsi="Gloria Hallelujah"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Gloria Hallelujah" w:cs="Gloria Hallelujah" w:eastAsia="Gloria Hallelujah" w:hAnsi="Gloria Hallelujah"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Test it at least one more time just to check if there any problems that could happen like ties or to make sure results are all okay.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_amd49ov83f6" w:id="2"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
@@ -1205,389 +1412,474 @@
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:before="0" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_ngu4ltw2dkjb" w:id="4"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rFonts w:ascii="Space Grotesk" w:cs="Space Grotesk" w:eastAsia="Space Grotesk" w:hAnsi="Space Grotesk"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Free Response Feedback</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:rFonts w:ascii="Gloria Hallelujah" w:cs="Gloria Hallelujah" w:eastAsia="Gloria Hallelujah" w:hAnsi="Gloria Hallelujah"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">I like… </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the questions asked as well as the cross tabulation. The results are well written out and clear to read so conclusions can be accurately drawn from the data.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+      <w:pPr>
+        <w:pageBreakBefore w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+      <w:pPr>
+        <w:pageBreakBefore w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">___________________________</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+      <w:pPr>
+        <w:pageBreakBefore w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+      <w:pPr>
+        <w:pageBreakBefore w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:rFonts w:ascii="Gloria Hallelujah" w:cs="Gloria Hallelujah" w:eastAsia="Gloria Hallelujah" w:hAnsi="Gloria Hallelujah"/>
           <w:u w:val="single"/>
-          <w:rtl w:val="0"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Gloria Hallelujah" w:cs="Gloria Hallelujah" w:eastAsia="Gloria Hallelujah" w:hAnsi="Gloria Hallelujah"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I wish…</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:u w:val="single"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...72 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+        <w:t xml:space="preserve">there were more conclusions drawn about the data. I think that could help you with your rules </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:rFonts w:ascii="Gloria Hallelujah" w:cs="Gloria Hallelujah" w:eastAsia="Gloria Hallelujah" w:hAnsi="Gloria Hallelujah"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:b w:val="1"/>
-[...10 lines deleted...]
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+      <w:pPr>
+        <w:pageBreakBefore w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that are determining the end result.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_____________________________</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">______________________________</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+      <w:pPr>
+        <w:pageBreakBefore w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+      <w:pPr>
+        <w:pageBreakBefore w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:rFonts w:ascii="Gloria Hallelujah" w:cs="Gloria Hallelujah" w:eastAsia="Gloria Hallelujah" w:hAnsi="Gloria Hallelujah"/>
           <w:u w:val="single"/>
-          <w:rtl w:val="0"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What if…</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">you went back to your tables to try and find more conclusions and then change your rules </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:rFonts w:ascii="Gloria Hallelujah" w:cs="Gloria Hallelujah" w:eastAsia="Gloria Hallelujah" w:hAnsi="Gloria Hallelujah"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Gloria Hallelujah" w:cs="Gloria Hallelujah" w:eastAsia="Gloria Hallelujah" w:hAnsi="Gloria Hallelujah"/>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:u w:val="single"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">that are determining the end result.</w:t>
-[...112 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">based on what new things you found.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">________________________________________</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:before="0" w:lineRule="auto"/>
         <w:ind w:left="370.79999999999995" w:hanging="360"/>
         <w:rPr/>
@@ -1622,53 +1914,59 @@
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:before="0" w:lineRule="auto"/>
         <w:ind w:left="370.79999999999995" w:hanging="360"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_bpfdwrq56cg8" w:id="7"/>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rFonts w:ascii="Space Grotesk" w:cs="Space Grotesk" w:eastAsia="Space Grotesk" w:hAnsi="Space Grotesk"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Creator’s Reflection</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
       <w:pPr>
@@ -1686,105 +1984,123 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">What</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> piece of feedback was most helpful to you? Why? </w:t>
       </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gloria Hallelujah" w:cs="Gloria Hallelujah" w:eastAsia="Gloria Hallelujah" w:hAnsi="Gloria Hallelujah"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gloria Hallelujah" w:cs="Gloria Hallelujah" w:eastAsia="Gloria Hallelujah" w:hAnsi="Gloria Hallelujah"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Gloria Hallelujah" w:cs="Gloria Hallelujah" w:eastAsia="Gloria Hallelujah" w:hAnsi="Gloria Hallelujah"/>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">I think having more people test my app will be helpful. Just looking at my rules I can see how someone can end up with a tie and I want to make sure there is nothing else like that. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
@@ -1838,97 +2154,120 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">What piece of feedback surprised you the most? Why? </w:t>
       </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gloria Hallelujah" w:cs="Gloria Hallelujah" w:eastAsia="Gloria Hallelujah" w:hAnsi="Gloria Hallelujah"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Gloria Hallelujah" w:cs="Gloria Hallelujah" w:eastAsia="Gloria Hallelujah" w:hAnsi="Gloria Hallelujah"/>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">I didn’t think that I could make more conclusions. I seemed to make accurate conclusions, one for each question but it sounds like I can make more.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
@@ -2001,137 +2340,168 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Based on feedback, what changes will you make to your app </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">proposal</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">? </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gloria Hallelujah" w:cs="Gloria Hallelujah" w:eastAsia="Gloria Hallelujah" w:hAnsi="Gloria Hallelujah"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Gloria Hallelujah" w:cs="Gloria Hallelujah" w:eastAsia="Gloria Hallelujah" w:hAnsi="Gloria Hallelujah"/>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">I am going to test my app more to check for things like ties and also ask for help on making more conclusion based on my data. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference r:id="rId8" w:type="default"/>
       <w:headerReference r:id="rId9" w:type="first"/>
       <w:footerReference r:id="rId10" w:type="default"/>
       <w:footerReference r:id="rId11" w:type="first"/>
       <w:pgSz w:h="15840" w:w="12240" w:orient="portrait"/>
       <w:pgMar w:bottom="720" w:top="431.99999999999994" w:left="979.2" w:right="720" w:header="0" w:footer="720"/>
       <w:pgNumType w:start="1"/>
       <w:titlePg w:val="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Arial"/>
   <w:font w:name="Trebuchet MS"/>
   <w:font w:name="Ubuntu">
     <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
     <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
     <w:embedItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId3" w:subsetted="0"/>
     <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId4" w:subsetted="0"/>
   </w:font>
+  <w:font w:name="Geist">
+    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId5" w:subsetted="0"/>
+    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId6" w:subsetted="0"/>
+    <w:embedItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId7" w:subsetted="0"/>
+    <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId8" w:subsetted="0"/>
+  </w:font>
   <w:font w:name="Gloria Hallelujah">
-    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId5" w:subsetted="0"/>
+    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId9" w:subsetted="0"/>
+  </w:font>
+  <w:font w:name="Space Grotesk">
+    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId10" w:subsetted="0"/>
+    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId11" w:subsetted="0"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
     <w:pPr>
       <w:pageBreakBefore w:val="0"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:jc w:val="right"/>
       <w:rPr/>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr/>
       <w:fldChar w:fldCharType="begin"/>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
       <w:fldChar w:fldCharType="separate"/>
@@ -2390,85 +2760,88 @@
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="100.0" w:type="dxa"/>
         <w:left w:w="100.0" w:type="dxa"/>
         <w:bottom w:w="100.0" w:type="dxa"/>
         <w:right w:w="100.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:before="460" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Ubuntu" w:cs="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu"/>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:color w:val="7665a0"/>
       <w:sz w:val="38"/>
       <w:szCs w:val="38"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="0"/>
       <w:spacing w:before="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Ubuntu" w:cs="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu"/>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:color w:val="7665a0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Ubuntu" w:cs="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu"/>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:color w:val="ffa400"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="0" w:before="160" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:cs="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       <w:color w:val="666666"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
@@ -2478,112 +2851,114 @@
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="0" w:before="160" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:cs="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       <w:color w:val="666666"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="0" w:before="160" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:cs="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="0" w:before="0" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:cs="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       <w:sz w:val="42"/>
       <w:szCs w:val="42"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="200" w:before="0" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:cs="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table2">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1MZaf2W27TiTSFWUGlC0f5Qce4V3wBKetFd1TkC--m_c/edit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Ubuntu-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Ubuntu-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Ubuntu-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Ubuntu-boldItalic.ttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/GloriaHallelujah-regular.ttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Ubuntu-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Ubuntu-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Ubuntu-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Ubuntu-boldItalic.ttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/SpaceGrotesk-bold.ttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/SpaceGrotesk-regular.ttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/GloriaHallelujah-regular.ttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Geist-regular.ttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Geist-bold.ttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Geist-italic.ttf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Geist-boldItalic.ttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>