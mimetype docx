--- v0 (2026-04-21)
+++ v1 (2026-07-29)
@@ -30,52 +30,50 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="120" w:before="360" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
@@ -90,326 +88,317 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nama Penulis Pertama*, </w:t>
-[...37 lines deleted...]
-        <w:t xml:space="preserve">(Garamond 11, Bold, spasi 1)</w:t>
+        <w:t xml:space="preserve">Nama Penulis Pertama*, Nama Penulis Kedua, dan seterusnya (Garamond 11, Bold, spasi 1)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Afiliasi Penulis Pertama, Penulis Kedua, dan seterusnya (Fakultas, Universitas, Negara)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">E-mail Penulis pertama, penulis kedua dan seterusnya (Garamond 10, spasi 1, Italic )</w:t>
+        <w:t xml:space="preserve">E-mail Penulis pertama, penulis kedua dan seterusnya (Garamond 1</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, spasi 1, Italic )</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
       <w:pPr>
         <w:spacing w:before="600" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="567" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-          <w:i w:val="0"/>
-[...3 lines deleted...]
-          <w:vertAlign w:val="baseline"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Abstract</w:t>
+      </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Abstract:</w:t>
+        <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Abstrak dalam Bahasa Inggris ini memuat uraian singkat mengenai masalah dan tujuan penelitian, metode yang digunakan dan hasil penelitian. Tekanan penulisan abstrak terutama pada hasil dan analisis penelitian. Abstrak ditulis dalam dua bahasa; bahasa Indonesia dan Bahasa Inggris, hanya saja abstrak bahasa Inggris disajikan terlebih dahulu dengan format miring atau Italic. Jumlah kata berkisar antara 150-200 kata. Pengetikan abstrak dilakukan dengan spasi 1 atau tunggal front 10 jenis huruf Garamond dengan margin yang lebih sempit dari margin kanan dan kiri teks utama. Kata kunci perlu dicantumkan untuk menggambarkan ranah masalah yang diteliti dan istilah-istilah pokok yang mendasari pelaksanaan penelitian. Kata-kata kunci dapat berupa kata tunggal atau gabungan kata. Jumlah kata-kata kunci 3-5 kata. Kata-kata kunci ini diperlukan untuk komputerisasi. Pencarian judul penelitian dan abstraknya dipermudah dengan kata-kata kunci tersebut.</w:t>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Abstract. The abstract should provide a concise overview of the research problem, research objectives, methodology, and research findings. The emphasis should be placed primarily on the research findings and their analysis. The abstract must be written in both English and Indonesian, with the English version presented first and formatted in italics. The abstract should consist of 150–200 words. It should be typed in 11-point Garamond font, single-spaced, with narrower left and right margins than those used for the main text. Keywords should be included to represent the scope of the study and the principal concepts underlying the research. Keywords may consist of single words or phrases, with a total of 3–5 keywords. These keywords facilitate indexing and computerized retrieval, making it easier to locate the research title and abstract in academic databases.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
       <w:pPr>
         <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="567" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -446,819 +435,784 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Abstrak:</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Abstrak dalam Bahasa Indonesia ini memuat uraian singkat mengenai masalah dan tujuan penelitian, metode yang digunakan dan hasil penelitian. Tekanan penulisan abstrak terutama pada hasil dan analisis penelitian. Abstrak ditulis dalam dua bahasa; bahasa Indonesia dan Bahasa Inggris, hanya saja abstrak bahasa Inggris disajikan terlebih dahulu dengan format miring atau Italic. Jumlah kata berkisar antara 150-200 kata. Pengetikan abstrak dilakukan dengan spasi 1 atau tunggal front 10 jenis huruf Garamond dengan margin yang lebih sempit dari margin kanan dan kiri teks utama. Kata kunci perlu dicantumkan untuk menggambarkan ranah masalah yang diteliti dan istilah-istilah pokok yang mendasari pelaksana an penelitian. Kata-kata kunci dapat berupa kata tunggal atau gabungan kata. Jumlah kata-kata kunci 3-5 kata. Kata-kata kunci ini diperlukan untuk komputerisasi pencarian judul penelitian dan abstraknya dipermudah dengan kata-kata kunci tersebut.</w:t>
+        <w:t xml:space="preserve"> Abstrak dalam Bahasa Indonesia ini memuat uraian singkat mengenai masalah dan tujuan penelitian, metode yang digunakan dan hasil penelitian. Tekanan penulisan abstrak terutama pada hasil dan analisis penelitian. Abstrak ditulis dalam dua bahasa; bahasa Indonesia dan Bahasa Inggris, hanya saja abstrak bahasa Inggris disajikan terlebih dahulu dengan format miring atau Italic. Jumlah kata berkisar antara 150-200 kata. Pengetikan abstrak dilakukan dengan spasi 1 atau tunggal front 1</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jenis huruf Garamond dengan margin yang lebih sempit dari margin kanan dan kiri teks utama. Kata kunci perlu dicantumkan untuk menggambarkan ranah masalah yang diteliti dan istilah-istilah pokok yang mendasari pelaksanaan penelitian. Kata-kata kunci dapat berupa kata tunggal atau gabungan kata. Jumlah kata-kata kunci 3-5 kata. Kata-kata kunci ini diperlukan untuk komputerisasi pencarian judul penelitian dan abstraknya dipermudah dengan kata-kata kunci tersebut.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="567" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Kata Kunci:</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Isi, Format, Artikel.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">STRUKTUR PENULISAN</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tulisan harus dimulai dengan judul, abstrak, dan kata kunci. Manuskrip utama harus terdiri dari Pendahuluan (Introduction), Metode (Method), Pembahasan atau Hasil (Result and Discussion), dan Simpulan (Conclusion); diakhiri dengan daftar pustaka.</w:t>
+        <w:t xml:space="preserve">Tulisan harus dimulai dengan judul, abstrak, dan kata kunci. Manuskrip utama harus terdiri dari Pendahuluan (Introduction), Metode (Method), Hasil dan Pembahasan (Result and Discussion), dan Simpulan (Conclusion); diakhiri dengan daftar pustaka.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">PENDAHULUAN (Garamond, 11, spasi 1,5)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pendahuluan (Introduction) terdiri dari latar belakang tulisan, masalah penelitian, penelitian sebelumnya, dan kerangka teoritis. Panjang pendahuluan sebaiknya tidak lebih dari 30% dari keseluruhan artikel. Pada bagian ini penulis menjelaskan mengapa penelitian ini penting dan bagaimana kedudukannya di antara penelitian terdahulu.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">METODE PENELITIAN</w:t>
+        <w:t xml:space="preserve">METODE</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Metode penelitian berisi: desain penelitian, pengumpulan data dan analisis data. Bagian ini berisi penjelasan taktis, prosedural, atau Langkah-langkah operasional. Hindari menggunakan pengertian-pengertian atau referensi mengenai metode. Panjang metode penelitian sebaiknya berkisar 10% dari keseluruhan artikel.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">HASIL DAN PEMBAHASAN</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pembahasan (result) berisi hasil penelitian dan diskusi. Pembahasan secara umum meliputi subtema artikel yang menjelaskan dan mengungkapkan hasil penelitian, serta analisis antar bagiannya. Panjang </w:t>
-[...5 lines deleted...]
-          <w:bCs w:val="1"/>
+        <w:t xml:space="preserve">Pembahasan (result) berisi hasil penelitian dan diskusi. Pembahasan secara umum meliputi subtema artikel yang menjelaskan dan mengungkapkan hasil penelitian, serta analisis antar bagiannya. Panjang bagian hasil dan pembahasan sebaiknya berkisar </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">HASIL DAN PEMBAHASAN</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> sebaiknya berkisar 40% dari keseluruhan artikel.</w:t>
+        <w:t xml:space="preserve">0% dari keseluruhan artikel.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Bagian hasil berisi data hasil penelitian dari permasalahan secara kuantitatif dan/atau kualitatif secara tepat dan lengkap yang dapat menggunakan informasi dalam bentuk gambar/grafik/tabel/uraian. Gambar/grafik/tabel diletakkan di bagian bawah atau bagian atas halaman untuk mempermudah visualisasi.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pembahasan merupakan bagian penting dalam sebuah artikel, berisi uraian hasil analisis data penelitian secara jelas, interpretasi atau penafsiran temuan di lapangan, keterkaitan hasil penelitian dengan konsep, teori, atau hasil penelitian lain yang relevan, menyusun teori baru atau memodifikasi yang sudah ada serta implikasi terhadap perkembangan keilmuan di bidang masing-masing.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Penulisan Tabel dan Gambar </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Penulisan judul tabel dan nama tabel ditulis di atas tabel. Ditulis dengan huruf Times New Roman, ukuran 10, cetak tebal, dan margin tengah. Tulisan di dalam tabel ditulis dengan huruf Times New Roman,  ukuran 10 pt dengan spasi 1, baris pertama yang berisi judul tiap kolom dicetak tebal. Seperti contoh di bawah ini :</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="540"/>
           <w:tab w:val="left" w:leader="none" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabel 1</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Kategori Skor Hasil Pra Penelitian, Siklus I, dan Siklus II</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table1"/>
         <w:tblW w:w="6629.000000000001" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-108.0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
           <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
         </w:tblBorders>
@@ -1277,947 +1231,929 @@
             <w:gridCol w:w="1134"/>
             <w:gridCol w:w="1588"/>
             <w:gridCol w:w="1247"/>
             <w:gridCol w:w="1276"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="540"/>
                 <w:tab w:val="left" w:leader="none" w:pos="1260"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-                <w:b w:val="0"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Kategori</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="540"/>
                 <w:tab w:val="left" w:leader="none" w:pos="1260"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-                <w:b w:val="0"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Skor</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="540"/>
                 <w:tab w:val="left" w:leader="none" w:pos="1260"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-                <w:b w:val="0"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Pra penelitian</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="540"/>
                 <w:tab w:val="left" w:leader="none" w:pos="1260"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-                <w:b w:val="0"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Siklus I</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="540"/>
                 <w:tab w:val="left" w:leader="none" w:pos="1260"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-                <w:b w:val="0"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Siklus II</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="540"/>
                 <w:tab w:val="left" w:leader="none" w:pos="1260"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Tidak baik</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="540"/>
                 <w:tab w:val="left" w:leader="none" w:pos="1260"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt; 40%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="540"/>
                 <w:tab w:val="left" w:leader="none" w:pos="1260"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="540"/>
                 <w:tab w:val="left" w:leader="none" w:pos="1260"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="540"/>
                 <w:tab w:val="left" w:leader="none" w:pos="1260"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="540"/>
                 <w:tab w:val="left" w:leader="none" w:pos="1260"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Kurang baik</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="540"/>
                 <w:tab w:val="left" w:leader="none" w:pos="1260"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">40%-55%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="540"/>
                 <w:tab w:val="left" w:leader="none" w:pos="1260"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">LB, PJ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="540"/>
                 <w:tab w:val="left" w:leader="none" w:pos="1260"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="540"/>
                 <w:tab w:val="left" w:leader="none" w:pos="1260"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="540"/>
                 <w:tab w:val="left" w:leader="none" w:pos="1260"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Cukup</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="540"/>
                 <w:tab w:val="left" w:leader="none" w:pos="1260"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">56%-75%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="540"/>
                 <w:tab w:val="left" w:leader="none" w:pos="1260"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">LA, LC, LD, LE, PA, PB, PC, PD, PE, PF, PG, PH, PI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="540"/>
                 <w:tab w:val="left" w:leader="none" w:pos="1260"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">LB, PI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="540"/>
                 <w:tab w:val="left" w:leader="none" w:pos="1260"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="540"/>
                 <w:tab w:val="left" w:leader="none" w:pos="1260"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Baik</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="540"/>
                 <w:tab w:val="left" w:leader="none" w:pos="1260"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">76%-100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="540"/>
                 <w:tab w:val="left" w:leader="none" w:pos="1260"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="540"/>
                 <w:tab w:val="left" w:leader="none" w:pos="1260"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">LA , LC, LD, LE, PA, PB, PC, PD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="540"/>
                 <w:tab w:val="left" w:leader="none" w:pos="1260"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">LA,LB, LC, LD, LE, PA, PB, PC, PD, PE, PF, PG</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Gambar </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pencantuman judul gambar dan nama gambar ditulis di bawah gambar. Ditulis dengan huruf Times New Roman, ukuran 10 pt, cetak tebal, dan margin tengah. Diberi nomor sesuai dengan urutan gambar, seperti contoh di bawah ini :</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
@@ -2254,97 +2190,93 @@
                       <a:ext cx="725170" cy="904875"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-          <w:b w:val="0"/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Gambar 1</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Logo UIN Sayyid Ali Rahmatullah Tulungagung</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
@@ -2355,2257 +2287,1287 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">SIMPULAN</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Simpulan berisi ringkasan hasil penelitian yang merupakan sumbangan terhadap kajian perempuan dan anak. Simpulan menjawab permasalahan penelitian dan sesuai dengan tujuan penelitian. Ditulis dalam 1 paragraf. Penulis diperkenankan memberikan rekomendasi penelitian yang ditulis di paragraf terpisah dengan simpulan.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-          <w:b w:val="0"/>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:i w:val="0"/>
-[...12 lines deleted...]
-      </w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
-[...14 lines deleted...]
-          <w:vertAlign w:val="baseline"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-[...166 lines deleted...]
-        <w:t xml:space="preserve">ukuran 11 pt, dimulai langsung dari pinggir dan dilakukan dengan konsisten. </w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
-        <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
-[...5 lines deleted...]
-          <w:bCs w:val="0"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Berikut ini contoh penulisan </w:t>
-[...113 lines deleted...]
-        <w:t xml:space="preserve">Urutan penulisan dengan mencantumkan nama pengarang, judul, kota, penerbit, dan halaman. </w:t>
+        <w:t xml:space="preserve">DAFTAR PUSTAKA</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
-      <w:pPr>
-[...547 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-          <w:bCs w:val="0"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rtl w:val="0"/>
-        </w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Penyebutan sumber pada artikel yang dijadikan rujukan menggunakan sistem penulisan </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in note</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang merujuk pada</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mendeley dengan Style </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">APA 7Th </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kutipan </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ditulis 1 spasi dengan huruf </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Garamond </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ukuran 11 pt, dimulai langsung dari pinggir dan dilakukan dengan konsisten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-          <w:bCs w:val="0"/>
+        <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Berikut ini contoh penulisan </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Footnote </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dan </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daftar Pustaka</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Urutan penulisan dengan mencantumkan nama pengarang, judul, kota, penerbit, dan halaman. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:i w:val="0"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Daftar Pustaka</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DAFTAR PUSTAKA</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...12 lines deleted...]
-        <w:ind w:left="851" w:right="0" w:hanging="851"/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="630"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-          <w:b w:val="0"/>
-[...10 lines deleted...]
-          <w:vertAlign w:val="baseline"/>
+          <w:color w:val="1155cc"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-          <w:b w:val="0"/>
-[...19 lines deleted...]
-          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Piolanti, A., Schmid, I. E., Fiderer, F. J., Ward, C. L., Stöckl, H., &amp; Foran, H. M. (2025). Global Prevalence of Sexual Violence Against Children. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:smallCaps w:val="0"/>
-[...168 lines deleted...]
-        <w:t xml:space="preserve">Defri Werdiono, “Upaya Menyelamatkan Gambut,” </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">JAMA Pediatrics</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:vertAlign w:val="baseline"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">10 Agustus 2010, 10.</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">179</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(3).</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+            <w:color w:val="1155cc"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://doi.org/10.1001/jamapediatrics.2024.5326</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
       <w:pPr>
-        <w:ind w:left="720" w:firstLine="0"/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="630"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:vertAlign w:val="baseline"/>
+          <w:color w:val="1155cc"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rtl w:val="0"/>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Werdiono, Defri. “Upaya Menyelamatkan Gambut.” </w:t>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pugh, J. (2024). The child’s right to bodily integrity and autonomy: A conceptual analysis. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:vertAlign w:val="baseline"/>
-[...276 lines deleted...]
-        <w:t xml:space="preserve">Mark A. Hlatky et l,. “Quality-of-life and Depressive Symtoms in Postmenopausal Women after Receiving Hormone Therapy: Result from the Heart and Estrogen/ Progestin Replacement Study (HERS) Trial, “</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clinical Ethics</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:vertAlign w:val="baseline"/>
-[...13 lines deleted...]
-      </w:r>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(4).</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+            <w:color w:val="1155cc"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://doi.org/10.1177/14777509231188817</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
       <w:pPr>
-        <w:ind w:left="720" w:firstLine="0"/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="630"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-          <w:i w:val="0"/>
-[...3 lines deleted...]
-          <w:vertAlign w:val="baseline"/>
+          <w:color w:val="1155cc"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rtl w:val="0"/>
-[...48 lines deleted...]
-        <w:t xml:space="preserve">Hlatky, Mark A., Derek Boothroyd, Eric Vittinghoff, Penny Sharp, dan Mary A. Whooley. “Quality-of-life and Depressive Symtoms in Postmenopausal Women after Receiving Hormone Therapy: Result from the Heart and Estrogen/ Progestin Replacement Study (HERS) Trial, “</w:t>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rabe, J. (2024). SEXUAL VIOLENCE AGAINST CHILDREN. In </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:vertAlign w:val="baseline"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">no. 5 (6 Februari, 2002), http://jama.amaassn.org/issues/v287n5/rfull/joc10108.html.#aainfo.</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Routledge Handbook of Childhood Studies and Global Development</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+            <w:color w:val="1155cc"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://doi.org/10.4324/9781003155843-25</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
       <w:pPr>
-        <w:ind w:left="851" w:hanging="851"/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="630"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
-          <w:i w:val="0"/>
-[...1 lines deleted...]
-          <w:vertAlign w:val="baseline"/>
+          <w:color w:val="1155cc"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rtl w:val="0"/>
-[...86 lines deleted...]
-        <w:t xml:space="preserve">John Burnett, “Victorian Working Women: Sweated Labor,” </w:t>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reindl, V., Wass, S., Leong, V., Scharke, W., Wistuba, S., Wirth, C. L., Konrad, K., &amp; Gerloff, C. (2022). Multimodal hyperscanning reveals that synchrony of body and mind are distinct in mother-child dyads. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:vertAlign w:val="baseline"/>
-[...84 lines deleted...]
-        <w:t xml:space="preserve">Burnett, John. “Victorian Working Women: Sweated Labor.” </w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NeuroImage</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:vertAlign w:val="baseline"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">http://www.victorianweb.org/history/work/burnett2.html (diakses 9 Februari, 2010).</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">251</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId15">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+            <w:color w:val="1155cc"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://doi.org/10.1016/j.neuroimage.2022.118982</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...12 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="630"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Jamia" w:cs="Jamia" w:eastAsia="Jamia" w:hAnsi="Jamia"/>
-[...11 lines deleted...]
-          <w:vertAlign w:val="baseline"/>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="1155cc"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sabani, F., Widia, W., Yusuf, M., &amp; Musa, L. A. D. (2022). Pengenalan Pendidikan Seks Pada Anak Usia Dini Melalui Lagu Tradisional. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Edukasi Islami: Jurnal Pendidikan Islam</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(03).</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+            <w:color w:val="1155cc"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://doi.org/10.30868/ei.v11i03.4332</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="630"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="1155cc"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Siscawati, M. (2016). Investigating Development of Feminist Pedagogy in Universities: Learning from Gender Studies, Universitas Indonesia. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jurnal Perempuan</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(3), 251–264.</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId19">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+            <w:color w:val="1155cc"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://doi.org/10.34309/jp.v21i3.131</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="630"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solehati, T., Kharisma, P. A., Nurasifa, M., Handayani, W., Haryati, E. A., Nurazizah, S. A., Pertiwi, F. R. C., &amp; Kosasih, C. E. (2023). Metode Pencegahan Kekerasan Seksual pada Anak Berbasis Orang Tua: Systematic Review. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jurnal Obsesi : Jurnal Pendidikan Anak Usia Dini</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(4), 4128–4143.</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId21">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+            <w:color w:val="1155cc"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://doi.org/10.31004/obsesi.v7i4.5139</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference r:id="rId8" w:type="default"/>
-[...3 lines deleted...]
-      <w:footerReference r:id="rId12" w:type="even"/>
+      <w:headerReference r:id="rId22" w:type="default"/>
+      <w:headerReference r:id="rId23" w:type="first"/>
+      <w:footerReference r:id="rId24" w:type="default"/>
+      <w:footerReference r:id="rId25" w:type="first"/>
+      <w:footerReference r:id="rId26" w:type="even"/>
       <w:pgSz w:h="13608" w:w="9072" w:orient="portrait"/>
       <w:pgMar w:bottom="1588" w:top="1588" w:left="1247" w:right="1247" w:header="851" w:footer="680"/>
       <w:pgNumType w:start="195"/>
       <w:titlePg w:val="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Arial"/>
   <w:font w:name="Cambria"/>
-  <w:font w:name="Times New Roman"/>
   <w:font w:name="Iowan Old Style Roman"/>
   <w:font w:name="Garamond">
     <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
     <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
     <w:embedItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId3" w:subsetted="0"/>
     <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId4" w:subsetted="0"/>
   </w:font>
   <w:font w:name="Bookman Old Style"/>
   <w:font w:name="Script MT Bold"/>
   <w:font w:name="Times"/>
   <w:font w:name="Jamia"/>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:color="000000" w:space="1" w:sz="4" w:val="single"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
@@ -4614,51 +3576,51 @@
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">Pusat Studi Gender dan Anak (PSGA) UIN Sayyid Ali Rahmatullah Tulungagung</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:color="000000" w:space="1" w:sz="4" w:val="single"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
@@ -4696,214 +3658,180 @@
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:highlight w:val="white"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">Corresponding Author</w:t>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-        <w:bCs w:val="0"/>
+        <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-        <w:bCs w:val="0"/>
+        <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
       <w:fldChar w:fldCharType="separate"/>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-        <w:bCs w:val="0"/>
+        <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-        <w:bCs w:val="0"/>
+        <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distB="0" distT="0" distL="114300" distR="114300">
           <wp:extent cx="117475" cy="116840"/>
           <wp:effectExtent b="0" l="0" r="0" t="0"/>
           <wp:docPr descr="logo Jurnal Martabat V2" id="2" name="image2.png"/>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
                   <pic:cNvPr descr="logo Jurnal Martabat V2" id="0" name="image2.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect b="0" l="0" r="0" t="0"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="117475" cy="116840"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect"/>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-        <w:bCs w:val="0"/>
+        <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
-[...23 lines deleted...]
-      </w:rPr>
+      <w:t xml:space="preserve"> Martabat: Jurnal Perempuan dan Anak</w:t>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:drawing>
         <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>2047875</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>1438275</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="114300" cy="114300"/>
           <wp:effectExtent b="0" l="0" r="0" t="0"/>
           <wp:wrapNone/>
           <wp:docPr descr="logo Jurnal Martabat V2" id="5" name="image2.png"/>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
                   <pic:cNvPr descr="logo Jurnal Martabat V2" id="0" name="image2.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect b="0" l="0" r="0" t="0"/>
@@ -4951,51 +3879,51 @@
                   <a:srcRect b="0" l="0" r="0" t="0"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="114300" cy="114300"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect"/>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
@@ -5103,51 +4031,51 @@
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
       <w:fldChar w:fldCharType="separate"/>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1843" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Iowan Old Style Roman" w:cs="Iowan Old Style Roman" w:eastAsia="Iowan Old Style Roman" w:hAnsi="Iowan Old Style Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
@@ -5203,51 +4131,51 @@
                   <pic:cNvPr descr="logo Jurnal Martabat V2" id="0" name="image2.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect b="0" l="0" r="0" t="0"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="806450" cy="775970"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect"/>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:color="a8d08d" w:space="1" w:sz="18" w:val="single"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:color="a8d08d" w:space="1" w:sz="18" w:val="single"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
         <w:tab w:val="left" w:leader="none" w:pos="720"/>
       </w:tabs>
       <w:spacing w:after="0" w:before="60" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1843" w:right="57" w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
@@ -5261,51 +4189,51 @@
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.x31eo1p7kspn" w:id="0"/>
     <w:bookmarkEnd w:id="0"/>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">ISSN (p): 2581-2076; ISSN (e): 2581-0472</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:color="a8d08d" w:space="1" w:sz="18" w:val="single"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:color="a8d08d" w:space="1" w:sz="18" w:val="single"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
         <w:tab w:val="left" w:leader="none" w:pos="720"/>
         <w:tab w:val="center" w:leader="none" w:pos="4962"/>
         <w:tab w:val="left" w:leader="none" w:pos="6521"/>
       </w:tabs>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1843" w:right="57" w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
@@ -5439,51 +4367,51 @@
       <w:fldChar w:fldCharType="begin"/>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
       <w:fldChar w:fldCharType="separate"/>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">201</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:color="a8d08d" w:space="1" w:sz="18" w:val="single"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:color="a8d08d" w:space="1" w:sz="18" w:val="single"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
         <w:tab w:val="left" w:leader="none" w:pos="720"/>
         <w:tab w:val="center" w:leader="none" w:pos="4962"/>
         <w:tab w:val="left" w:leader="none" w:pos="6521"/>
       </w:tabs>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1843" w:right="57" w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
@@ -5509,51 +4437,51 @@
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="0000ff"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">doi.org/10.21274/martabat.2024.8.1.87-106</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Jamia" w:cs="Jamia" w:eastAsia="Jamia" w:hAnsi="Jamia"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
@@ -5609,167 +4537,51 @@
         <w:bCs w:val="0"/>
         <w:i w:val="1"/>
         <w:iCs w:val="1"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">Tiga Kata dalam judul...</w:t>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-[...115 lines deleted...]
-</w:numbering>
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders w:val="1"/>
   <w:compat>
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
@@ -5919,51 +4731,51 @@
       <w:rFonts w:ascii="Times" w:cs="Times" w:eastAsia="Times" w:hAnsi="Times"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="108.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.31004/obsesi.v7i4.5139" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.31004/obsesi.v7i4.5139" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1001/jamapediatrics.2024.5326" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1001/jamapediatrics.2024.5326" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/14777509231188817" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/14777509231188817" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4324/9781003155843-25" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4324/9781003155843-25" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.neuroimage.2022.118982" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.neuroimage.2022.118982" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.30868/ei.v11i03.4332" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.30868/ei.v11i03.4332" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.34309/jp.v21i3.131" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.34309/jp.v21i3.131" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Garamond-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Garamond-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Garamond-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Garamond-boldItalic.ttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21274/martabat.2024.8.1.65-86" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>