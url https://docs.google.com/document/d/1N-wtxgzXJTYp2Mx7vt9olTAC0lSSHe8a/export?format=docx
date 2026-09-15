--- v1 (2026-07-29)
+++ v2 (2026-09-15)
@@ -435,51 +435,70 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Abstrak:</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Abstrak dalam Bahasa Indonesia ini memuat uraian singkat mengenai masalah dan tujuan penelitian, metode yang digunakan dan hasil penelitian. Tekanan penulisan abstrak terutama pada hasil dan analisis penelitian. Abstrak ditulis dalam dua bahasa; bahasa Indonesia dan Bahasa Inggris, hanya saja abstrak bahasa Inggris disajikan terlebih dahulu dengan format miring atau Italic. Jumlah kata berkisar antara 150-200 kata. Pengetikan abstrak dilakukan dengan spasi 1 atau tunggal front 1</w:t>
+        <w:t xml:space="preserve"> Abstrak dalam Bahasa Indonesia ini memuat uraian singkat mengenai masalah dan tujuan penelitian, metode yang digunakan dan hasil penelitian. Tekanan penulisan abstrak terutama pada hasil dan analisis penelitian. Abstrak ditulis dalam dua bahasa; bahasa Indonesia dan Bahasa Inggris, hanya saja abstrak bahasa Inggris disajikan terlebih dahulu dengan format miring atau Italic. Jumlah kata berkisar antara 1</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0-200 kata. Pengetikan abstrak dilakukan dengan spasi 1 atau tunggal front 1</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> jenis huruf Garamond dengan margin yang lebih sempit dari margin kanan dan kiri teks utama. Kata kunci perlu dicantumkan untuk menggambarkan ranah masalah yang diteliti dan istilah-istilah pokok yang mendasari pelaksanaan penelitian. Kata-kata kunci dapat berupa kata tunggal atau gabungan kata. Jumlah kata-kata kunci 3-5 kata. Kata-kata kunci ini diperlukan untuk komputerisasi pencarian judul penelitian dan abstraknya dipermudah dengan kata-kata kunci tersebut.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="567" w:firstLine="0"/>