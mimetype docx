--- v0 (2025-10-24)
+++ v1 (2026-08-16)
@@ -1,29 +1,30 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
@@ -53,57 +54,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">EXAM DATE:24-09-2016</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1.If a man spends 65% of his salary and saves Rs.525 per month.His monthly salary is:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Rs.1000</w:t>
@@ -180,57 +183,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:B</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2.Out of 800 oranges,80 are rotten.Find percentage of good oranges.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.80%</w:t>
@@ -307,57 +312,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">3.Diagonals of a Rhombus are 16 cm and 12 cm then its perimeter is</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.28 cm</w:t>
@@ -434,57 +441,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:B</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">4.A can do a piece of work in 10 days and B in 15 days .How long will they  take together to finish it?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.6 days*</w:t>
@@ -561,57 +570,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:A</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">5.Kennel:Dog::Stable:?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Horse*</w:t>
@@ -688,57 +699,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:A</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">6.Choose the odd one</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.2011</w:t>
@@ -815,57 +828,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:B</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">7.Choose the odd one.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Smart</w:t>
@@ -942,57 +957,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">8.125,?,343,512,729</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.216*</w:t>
@@ -1069,57 +1086,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:A</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">9.The smallest number which when divided by 9 and 15 leaves a remainder 7 in each case</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.22</w:t>
@@ -1196,57 +1215,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:D</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">10.HCF of 90 and 162 is</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.9</w:t>
@@ -1323,57 +1344,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">11.LCM and HCF of two numbers are 36 and 6.If one number is 12 then other number is</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.12</w:t>
@@ -1450,57 +1473,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:B</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">12.If A:B=8:9 and B:C=15:16 then A:C=?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.1:2</w:t>
@@ -1577,57 +1602,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:D</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">13.If in code of alphabet AT=20,BAT=40 then CAT=?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.36</w:t>
@@ -1704,57 +1731,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:D</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">14.Odometer is to mileage as compass is to</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Speed</w:t>
@@ -1831,72 +1860,75 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">15.One morning Rahul and VIshal were talking to each other face to face at a junction.If Vishal’s shadow</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">was exactly  to the left of Rahul,which direction was Rahul facing?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.East</w:t>
@@ -1973,57 +2005,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">16.26,37,50,65,----</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.76</w:t>
@@ -2100,57 +2134,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:B</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">17.An aeroplane flies 600 km in 20 minutes then the speed of aeroplane is</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.1200 km/hr</w:t>
@@ -2227,76 +2263,80 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">18.Volume of a cube is 64 cm</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:vertAlign w:val="superscript"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">.Then its total surface area is</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.8 cm</w:t>
@@ -2422,57 +2462,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:D</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">19.A clock seen through the mirror when time is 7’0 clock</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.3:20</w:t>
@@ -2549,57 +2591,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">20.Find the odd one out:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.1248</w:t>
@@ -2676,57 +2720,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:D</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">21.Which among the following is major component of LPG?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Butane*</w:t>
@@ -2803,57 +2849,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:A</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">22.The chief ore of Aluminium is</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000082">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Haematite</w:t>
@@ -2930,57 +2978,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:D</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">23.’Dry Ice’ is the solid form of </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Water</w:t>
@@ -3057,57 +3107,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:B</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008D">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">24.Which of the following is necessary for the dermal synthesis of  Vitamin D?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008E">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Gamma rays</w:t>
@@ -3184,57 +3236,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:D</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000093">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">25.Which among the following blood groups is known as ‘Universal Donor’?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000094">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.A group</w:t>
@@ -3311,57 +3365,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000099">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">26.Which instrument is used to measure atmospheric humidity?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009A">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Hygrometer*</w:t>
@@ -3438,57 +3494,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:A</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009F">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">27.Which of the following pairs of acids forms ‘aqua regia’,the liquid that dissolves gold?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A0">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Nitric acid and sulphuric acid</w:t>
@@ -3565,57 +3623,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A5">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">28.The hormone which is responsible for maintaining water balance in our body</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A6">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Vasopressin*</w:t>
@@ -3674,57 +3734,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:A</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AA">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">29.Who is the only person to have won two unshared Nobel Prizes in two different fields?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AB">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Marie Curie</w:t>
@@ -3801,57 +3863,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:B</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B0">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">30.Which of the following planets does not have a natural satellite?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B1">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Earth</w:t>
@@ -3928,57 +3992,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B6">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">31.Study of moon</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B7">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Nephrology</w:t>
@@ -4035,57 +4101,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:D</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BB">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">32.The scientific name of modern human being is:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BC">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Homo Sapiens*</w:t>
@@ -4162,57 +4230,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:A</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C1">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">33.The winner of ‘Odakkuzhal Award 2016’is:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C2">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.O.N.V.Kuruppu</w:t>
@@ -4271,57 +4341,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:B</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C6">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">34.Name the Greek Philosopher who wrote “The Republic”.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C7">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Secrates</w:t>
@@ -4398,57 +4470,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CC">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">35.Name the world football player who got FIFA Balandior Award</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CD">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Messi*</w:t>
@@ -4525,57 +4599,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:A</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D2">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">36.The NSG operation against.the terrorist attack in Pathankot Airport is known as:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D3">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Operation Vijay</w:t>
@@ -4652,57 +4728,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D8">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">37.Name the National Park of India for Rhinosores.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D9">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Jim Korbet</w:t>
@@ -4779,57 +4857,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:B</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DE">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">38.Mao-Tse-Tung led the ‘Long March’in the year of:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DF">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.1931</w:t>
@@ -4906,57 +4986,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:D</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E4">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">39.’Santiago’is a prominent figure of a novel,that won wide recognition.Name the novel?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E5">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Brida</w:t>
@@ -5033,57 +5115,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EA">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">40.Which are the countries that Ashes Cricket tests hold between?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EB">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.England-New Zealand</w:t>
@@ -5160,57 +5244,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:B</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F0">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">41.Which among the following Indian States,highest temperature is recorded?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F1">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Rajasthan*</w:t>
@@ -5269,57 +5355,59 @@
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">D.Uttar Pradesh</w:t>
         <w:br w:type="textWrapping"/>
         <w:t xml:space="preserve">Ans:A</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F5">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">42.The first Five Year Plan in India was started on:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F6">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.August 15,1949</w:t>
@@ -5396,57 +5484,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:D</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FB">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">43.Who made the famous slogan ‘Do or Die’?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FC">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Subhash Chandra Bose</w:t>
@@ -5523,57 +5613,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000101">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">44.Which of the following  offer described by Gandhiji as ‘Post date cheque’?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000102">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Cripps Mission*</w:t>
@@ -5650,57 +5742,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:A</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000107">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">45.The total length of the coast line in India is calculated as:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000108">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.6876 km</w:t>
@@ -5759,57 +5853,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:B</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010C">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">46.The oldest Mountain Ranges in India?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010D">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Vindhya Range</w:t>
@@ -5886,57 +5982,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:D</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000112">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">47.The Tebhaga Movement was launched in the State of:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000113">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Andhra Pradesh</w:t>
@@ -6013,57 +6111,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:D</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000118">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">48.Acharya Vinoba Bhave associated with:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000119">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Panchayati Raj</w:t>
@@ -6140,57 +6240,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:B</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011E">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">49.Who is the author of the book ‘My Country,My Life’?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011F">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Indira Gandhi</w:t>
@@ -6267,57 +6369,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:B</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000124">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">50.Who is the first President of Indian National Congress?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000125">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Annie Besant</w:t>
@@ -6394,57 +6498,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:D</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012A">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">51.Where is place in kerala began the first Butterfly Park in Asia?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012B">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Pookkode</w:t>
@@ -6521,57 +6627,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:D</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000130">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">52.Which is the first model Fisheries tourist village in India?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000131">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Kumbalahgi*</w:t>
@@ -6648,57 +6756,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:A</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000136">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">53.What was the real name of Vagbhadanandha?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000137">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.K.P.Kunjikannan</w:t>
@@ -6757,57 +6867,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:D</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013B">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">54.Who enunciated dictum ‘One Caste,One Religion,One Family,One World and One God’?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013C">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Vaikunda Swamikal*</w:t>
@@ -6884,57 +6996,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:A</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000141">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">55.Following rivers are not tributary of Periyar:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000142">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Mullayar</w:t>
@@ -7011,57 +7125,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000147">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">56.Height of the Anamudi Peak:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000148">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.2650 m</w:t>
@@ -7138,57 +7254,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:B</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014D">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">57.Who was the social reformer related to ‘Kallumala Agitation’?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014E">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Kurumban Daivathan</w:t>
@@ -7265,57 +7383,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:D</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000153">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">58.Who was the Martyr of Palliyam Satyagraha?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000154">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Arattupuzha Velayudha Panikkar</w:t>
@@ -7392,57 +7512,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000159">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">59.The historic place Kadathanadu is in:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015A">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Kannur</w:t>
@@ -7519,57 +7641,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015F">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">60.Who was founded Muhammadeeya Sabha in Kannur?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000160">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Sheikh Muhammed Hamadani Thangal</w:t>
@@ -7646,57 +7770,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:B</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000165">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">61.Who presides over the joint sitting of both the Houses of the Parliament?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000166">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Speaker of Lok Sabha*</w:t>
@@ -7773,57 +7899,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:A</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016B">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">62.National Commission for Scheduled Castes is a/an</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016C">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Advisory body</w:t>
@@ -7900,72 +8028,75 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000171">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">63.According to the United Nations Convention on the Rights of the Child(1989),which was ratified by</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">India in 1992,a child is a person below the age of</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000172">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.15 years</w:t>
@@ -8042,57 +8173,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:D</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000177">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">64.The Election Commission of India is a body consisting of </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000178">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Two members including the Chief Election Commissioner</w:t>
@@ -8169,57 +8302,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:B</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017D">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">65.Which among the following Act reduced the Right to Franchise to 18 years from 21 years?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017E">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.61</w:t>
@@ -8348,57 +8483,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:A</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000183">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">66.Which Article of the Constitution empowers the High Courts to issue Writs?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000184">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Article 32</w:t>
@@ -8475,72 +8612,75 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000189">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">67.Who is competent to remove the Chairman and other members of the State Public Services</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Commissions?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018A">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.President of India*</w:t>
@@ -8617,57 +8757,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:A</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018F">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">68.Which of the following office is described as the ‘Guardian of Public Purse’?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000190">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Chief Justice of India</w:t>
@@ -8744,57 +8886,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:B</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000195">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">69.The Parliament enacted the Right to Information Act in the year:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000196">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.2002</w:t>
@@ -8871,72 +9015,75 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:D</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019B">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">70.The Right to Education Act(2009)provides for Free and Compulsory Education to all children of the</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">age of:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019C">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Five to fifteen years</w:t>
@@ -9013,57 +9160,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:B</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A1">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">71.Light travels---------than sound.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A2">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Fast</w:t>
@@ -9140,72 +9289,75 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:B</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A7">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">72.The manager asked Regha to wait outside the room.So he has to be ----the room but he must not</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">move far--------it.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A8">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Through/near</w:t>
@@ -9282,57 +9434,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:B</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AD">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">73.Which of the following pair is wrong?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AE">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Glass-glasses</w:t>
@@ -9409,72 +9563,75 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:D</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B3">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">74.The orphanage could not have been constructed without the efforts of the altruist who helped in his</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">spare time.Find out the antonym of the italized word.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B4">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Humanitarian</w:t>
@@ -9551,57 +9708,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:----------</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B9">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">75.The police-----------no idea</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BA">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Has</w:t>
@@ -9678,57 +9837,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:B</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BF">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">76.When I saw my old friend,I was </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C0">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Delightful</w:t>
@@ -9805,57 +9966,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C5">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">77.It has been a controversial topic whether--------should be made legal or not.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C6">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Euthanasia*</w:t>
@@ -9932,57 +10095,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:A</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CB">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">78.David worked hard to keep the wolf from the door.Find out the meaning of the italized idiom.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CC">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.To keep dangers away</w:t>
@@ -10059,57 +10224,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D1">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">79.Alice------that she liked fruits with ice creams</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D2">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Talked</w:t>
@@ -10186,57 +10353,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:D</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D7">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">80.Polygraph tests—accepted in court cases</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D8">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Have been*</w:t>
@@ -10313,57 +10482,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:A</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001DD">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">81.Mahila Samridhi Yojana was started in</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001DE">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.2 October 1993*</w:t>
@@ -10440,57 +10611,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:A</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E3">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">82.The main target group of Jawahar Roagar Yojana is</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E4">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Jobless educated youth</w:t>
@@ -10567,57 +10740,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E9">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">83.------------is interested to give employment to jobless educated youth</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001EA">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Samagra Awaas Yojana</w:t>
@@ -10694,72 +10869,75 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:D</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001EF">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">84.The Indira Awaas Yojana operationalised from 1999-2000 is a major scheme the Government’s</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministry of Rural Development and</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F0">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.NABARD*</w:t>
@@ -10836,57 +11014,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:A</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F5">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">85.Reaching families through women and reaching communities through families’is the slogan of </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F6">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Bharat Nirman</w:t>
@@ -10963,57 +11143,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:D</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001FB">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">86.To provide electricity to every villages is the objective of</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001FC">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Sampoorna Grameen Rozgar Yojana</w:t>
@@ -11090,72 +11272,75 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:B</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000201">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">87.Providing economic security to the rural women and to encourage the saving habits among them are</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">the objectives of</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000202">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Balika Samridhi Yojana</w:t>
@@ -11232,57 +11417,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000207">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">88.To improve the quality of life of people and overall habitat in the rural areas is the basic objective of </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000208">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Samagra Awaas Yojana*</w:t>
@@ -11359,57 +11546,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:A</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000020D">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">89.NREP and RLEGP combined together and started a new programme called</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000020E">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Prime Minister’s Rozgar Yojana</w:t>
@@ -11486,72 +11675,75 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:B</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000213">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">90.---------was launched to ameliorating the conditions of the urban slumdwellers living below poverty</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">line who do not possess adequate shelters</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000214">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Valmiki Ambedkar Awaas Yojana*</w:t>
@@ -11628,57 +11820,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:A</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000219">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">91.Programs stored in ROM are called</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000021A">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Hardware</w:t>
@@ -11755,72 +11949,75 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:B</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000021F">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">92.A program that has capability to infect other programs and make copies of itself and spread into</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">other programs is called</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000220">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Virus</w:t>
@@ -11897,57 +12094,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:B</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000225">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">93.Which of the following is the 1’s complement of 10?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000226">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.01*</w:t>
@@ -12027,50 +12226,51 @@
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:A</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000022B">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">94.An optical input device that interprets pencil marks on paper media is</w:t>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Magnetic Tape</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000022C">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
@@ -12134,57 +12334,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:D</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000230">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">95.What is the full form of CRT?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000231">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Current Ray Tube</w:t>
@@ -12261,57 +12463,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:D</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000236">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">96.Which technology is used in a CDROM Drive?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000237">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Mechanical</w:t>
@@ -12388,72 +12592,75 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000023C">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">97.----------refers to E-mail that appears to have been originated from one source when it was actually</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">sent from another source.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000023D">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.E-mail bombing</w:t>
@@ -12530,57 +12737,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000242">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">98.The symbols used in an assembly language are:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000243">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Mnemonics*</w:t>
@@ -12657,76 +12866,80 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:A</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000248">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">99.From what location are the 1</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:vertAlign w:val="superscript"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">st</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> computer instructions available on boot up?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000249">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.CPU</w:t>
@@ -12803,57 +13016,59 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ans:B</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000024E">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">100.A hard disk is divided into tracks which are further subdivided into</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000024F">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.Clusters</w:t>
@@ -12956,181 +13171,190 @@
   <w:font w:name="Georgia"/>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000255">
     <w:pPr>
       <w:pageBreakBefore w:val="0"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4680"/>
         <w:tab w:val="right" w:leader="none" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000256">
     <w:pPr>
       <w:pageBreakBefore w:val="0"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4680"/>
         <w:tab w:val="right" w:leader="none" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="720" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:hyperlink r:id="rId1">
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="0000ff"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">WWW.FACEBOOK.COM/EXAMCHOICES.IN</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve"> ,IF YOU SHARE TO YOUR FRIENDS.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000254">
     <w:pPr>
       <w:pageBreakBefore w:val="0"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4680"/>
         <w:tab w:val="right" w:leader="none" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:before="720" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">THANKS FOR YOUR SUPPORT.VISIT </w:t>
     </w:r>
     <w:hyperlink r:id="rId1">
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="0000ff"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">WWW.EXAMCHOICES.IN</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:displayBackgroundShape w:val="1"/>
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:compat>
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
@@ -13138,163 +13362,171 @@
     <w:name w:val="TableNormal"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="100.0" w:type="dxa"/>
         <w:left w:w="100.0" w:type="dxa"/>
         <w:bottom w:w="100.0" w:type="dxa"/>
         <w:right w:w="100.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
       <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.facebook.com/EXAMCHOICES.IN" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.examchoices.in" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>