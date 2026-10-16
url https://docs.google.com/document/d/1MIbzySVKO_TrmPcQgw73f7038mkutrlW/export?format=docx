--- v0 (2026-07-18)
+++ v1 (2026-10-16)
@@ -1,3067 +1,3067 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...13 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
-    <w:p w:rsidR="00771341" w:rsidRPr="00BB78D4" w:rsidRDefault="00771341">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00BB78D4">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">REQUERIMENTO PARA </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00390998" w:rsidRDefault="00390998" w:rsidP="00777043">
-[...26 lines deleted...]
-    <w:p w:rsidR="00825491" w:rsidRPr="00BB78D4" w:rsidRDefault="00825491" w:rsidP="00825491">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CADASTRO TÉCNICO MUNICIPAL DE ATIVIDADES POTENCIALMENTE POLUIDORAS (CTM/APP)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="pt-BR"/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Cidade e estado, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00777043">
-[...14 lines deleted...]
-          <w:lang w:eastAsia="pt-BR"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XX</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00777043">
-[...14 lines deleted...]
-          <w:lang w:eastAsia="pt-BR"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXXX</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00777043">
-[...10 lines deleted...]
-    <w:p w:rsidR="00825491" w:rsidRPr="00BB78D4" w:rsidRDefault="00825491" w:rsidP="00825491">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">202X</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-        <w:spacing w:after="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="00825491" w:rsidRPr="00BB78D4" w:rsidRDefault="00EC2AC2" w:rsidP="00825491">
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="pt-BR"/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Eu, </w:t>
       </w:r>
-      <w:r w:rsidR="001E6281" w:rsidRPr="001E6281">
-[...5 lines deleted...]
-          <w:lang w:eastAsia="pt-BR"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">nome </w:t>
       </w:r>
-      <w:r w:rsidR="001E6281" w:rsidRPr="001E6281">
-[...43 lines deleted...]
-          <w:lang w:eastAsia="pt-BR"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">completo</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, brasileiro(a),</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0053594C">
-[...51 lines deleted...]
-          <w:lang w:eastAsia="pt-BR"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">estado civil</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, portador(a) da carteira de identidade nº </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXXX</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A32C40">
-[...70 lines deleted...]
-          <w:lang w:eastAsia="pt-BR"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SSP/MT</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e do CPF nº </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXXX</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, residente e domiciliado(a) ao endereço Avenida/Rua </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXXXX</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, Bairro </w:t>
       </w:r>
-      <w:r w:rsidRPr="00820D89">
-[...14 lines deleted...]
-          <w:lang w:eastAsia="pt-BR"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXXX</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, município de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00820D89">
-[...14 lines deleted...]
-          <w:lang w:eastAsia="pt-BR"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXXX</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E6281">
-[...174 lines deleted...]
-          <w:lang w:eastAsia="pt-BR"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MT</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Venho através deste, solicitar a inserção do empreendimento que represento como </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXSócio, procurador, etc.XX</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> com Razão Social </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XX(nome do empreendimento caso PF)XX </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e CNPJ/CPF nº</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> XXXX</w:t>
       </w:r>
-      <w:r w:rsidR="00825491" w:rsidRPr="00BB78D4">
-[...81 lines deleted...]
-    <w:p w:rsidR="00825491" w:rsidRPr="00BB78D4" w:rsidRDefault="00825491" w:rsidP="00825491">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no CADASTRO TÉCNICO MUNICIPAL DE ATIVIDADES POTENCIALMENTE POLUIDORAS (CTM/APP), em conformidade com os documentos em anexo exigidos através do Decreto nº 98 de 03 de Agosto de 2017, que declaro ter pleno conhecimento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="00825491" w:rsidRPr="00BB78D4" w:rsidRDefault="00825491" w:rsidP="00825491">
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="00825491" w:rsidRPr="00BB78D4" w:rsidRDefault="00825491" w:rsidP="00825491">
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="00825491" w:rsidRPr="00A32C40" w:rsidRDefault="00825491" w:rsidP="00825491">
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Atenciosamente,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-    <w:p w:rsidR="00C169DD" w:rsidRPr="00BB78D4" w:rsidRDefault="00C169DD" w:rsidP="00C169DD">
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nome Completo</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="00C169DD" w:rsidRPr="00BB78D4" w:rsidRDefault="00C169DD" w:rsidP="00C169DD">
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="00C169DD" w:rsidRDefault="00C169DD" w:rsidP="00C169DD">
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="00E319EF" w:rsidRDefault="00E319EF" w:rsidP="00C169DD">
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="00E319EF" w:rsidRPr="00BB78D4" w:rsidRDefault="00E319EF" w:rsidP="00C169DD">
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="003F6F82" w:rsidRPr="00BB78D4" w:rsidRDefault="003F6F82" w:rsidP="00C169DD">
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="00C169DD" w:rsidRPr="00BB78D4" w:rsidRDefault="00C169DD" w:rsidP="00C169DD">
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="003F6F82" w:rsidRPr="00BB78D4" w:rsidRDefault="003F6F82" w:rsidP="00C169DD">
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="003F6F82" w:rsidRPr="00BB78D4" w:rsidRDefault="00F04635" w:rsidP="00C169DD">
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">À</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...15 lines deleted...]
-    <w:p w:rsidR="00C169DD" w:rsidRPr="00BB78D4" w:rsidRDefault="006539CF" w:rsidP="00C169DD">
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Coordenadoria de Meio Ambiente</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...15 lines deleted...]
-    <w:p w:rsidR="00C169DD" w:rsidRPr="00BB78D4" w:rsidRDefault="00C169DD" w:rsidP="00C169DD">
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="00C169DD" w:rsidRPr="00BB78D4" w:rsidRDefault="00C169DD" w:rsidP="00C169DD">
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="00C169DD" w:rsidRPr="00BB78D4" w:rsidRDefault="00C169DD" w:rsidP="00C169DD">
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="pt-BR"/>
-[...8 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9923" w:type="dxa"/>
-        <w:tblInd w:w="-72" w:type="dxa"/>
+        <w:tblStyle w:val="Table1"/>
+        <w:tblW w:w="9923.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="-142.0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...2 lines deleted...]
-        </w:tblCellMar>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9923"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="9923"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="004C2412" w:rsidRPr="00BB78D4" w:rsidTr="00F04635">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9923" w:type="dxa"/>
-            <w:shd w:val="pct10" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:fill="e6e6e6" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="004C2412" w:rsidRPr="00BB78D4" w:rsidRDefault="00EC2AC2" w:rsidP="00A32C40">
-[...2 lines deleted...]
-              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+            <w:pPr>
+              <w:keepNext w:val="1"/>
+              <w:spacing w:after="60" w:before="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:outlineLvl w:val="2"/>
-[...2 lines deleted...]
-                <w:b/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="32"/>
-                <w:szCs w:val="20"/>
-[...6 lines deleted...]
-                <w:b/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="32"/>
-                <w:szCs w:val="20"/>
-[...8 lines deleted...]
-                <w:b/>
+                <w:szCs w:val="32"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cadastro Técnico Municipal de Atividades Potencialmente Poluidoras (CTM/APP) – </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ff0000"/>
                 <w:sz w:val="32"/>
-                <w:szCs w:val="20"/>
-[...33 lines deleted...]
-              <w:t>Empreendimento</w:t>
+                <w:szCs w:val="32"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Empreendimento</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004C2412" w:rsidRDefault="004C2412" w:rsidP="004C2412">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="pt-BR"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="pt-BR"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9923" w:type="dxa"/>
-        <w:tblInd w:w="-72" w:type="dxa"/>
+        <w:tblStyle w:val="Table2"/>
+        <w:tblW w:w="9923.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="-142.0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...2 lines deleted...]
-        </w:tblCellMar>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3261"/>
         <w:gridCol w:w="3222"/>
         <w:gridCol w:w="1456"/>
         <w:gridCol w:w="1984"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="3261"/>
+            <w:gridCol w:w="3222"/>
+            <w:gridCol w:w="1456"/>
+            <w:gridCol w:w="1984"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="001E6281" w:rsidRPr="00BB78D4" w:rsidTr="00777043">
+      <w:tr>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="472"/>
+          <w:cantSplit w:val="1"/>
+          <w:trHeight w:val="472" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9923" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="001E6281" w:rsidRDefault="001E6281" w:rsidP="00777043">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="001E6281" w:rsidRDefault="001E6281" w:rsidP="001E6281">
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pessoa Física (  )</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> (  )</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pessoa Jurídica (  )</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00777043" w:rsidRPr="00BB78D4" w:rsidTr="00777043">
+      <w:tr>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="472"/>
+          <w:cantSplit w:val="1"/>
+          <w:trHeight w:val="472" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9923" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00777043" w:rsidRDefault="00777043" w:rsidP="00777043">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...89 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Razão Social (PJ)  /  Nome Proprietário (PF): </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+            <w:pPr>
+              <w:spacing w:after="60" w:before="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...1 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C2412" w:rsidRPr="00BB78D4" w:rsidTr="00F04635">
+      <w:tr>
         <w:trPr>
-          <w:cantSplit/>
+          <w:cantSplit w:val="1"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9923" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="004C2412" w:rsidRPr="00BB78D4" w:rsidRDefault="004C2412" w:rsidP="00777043">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...26 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nome Fantasia:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+            <w:pPr>
+              <w:spacing w:after="60" w:before="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="20"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00777043" w:rsidRPr="00BB78D4" w:rsidTr="00F04635">
+      <w:tr>
         <w:trPr>
-          <w:cantSplit/>
+          <w:cantSplit w:val="1"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9923" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00777043" w:rsidRDefault="00777043" w:rsidP="00777043">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...13 lines deleted...]
-          <w:p w:rsidR="00777043" w:rsidRPr="00777043" w:rsidRDefault="00777043" w:rsidP="00777043">
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CNPJ/CPF:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...1 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C2412" w:rsidRPr="00BB78D4" w:rsidTr="00F04635">
+      <w:tr>
         <w:trPr>
-          <w:cantSplit/>
+          <w:cantSplit w:val="1"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9923" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="004C2412" w:rsidRPr="00BB78D4" w:rsidRDefault="004C2412" w:rsidP="00777043">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Endereço Empreendimento:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="1"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="004C2412" w:rsidRPr="00BB78D4" w:rsidRDefault="004C2412" w:rsidP="00777043">
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bairro:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...1 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Município:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CEP:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C2412" w:rsidRPr="00BB78D4" w:rsidTr="001E6281">
+      <w:tr>
         <w:trPr>
-          <w:cantSplit/>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Telefone:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Celular:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-mail:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="1"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="004C2412" w:rsidRPr="00BB78D4" w:rsidRDefault="004C2412" w:rsidP="00777043">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...13 lines deleted...]
-          <w:p w:rsidR="004C2412" w:rsidRPr="00BB78D4" w:rsidRDefault="004C2412" w:rsidP="00777043">
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atividade Principal:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="20"/>
-[...10 lines deleted...]
-          <w:p w:rsidR="004C2412" w:rsidRPr="00BB78D4" w:rsidRDefault="004C2412" w:rsidP="00777043">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...28 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="20"/>
-[...47 lines deleted...]
-            </w:pPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00777043" w:rsidRPr="00BB78D4" w:rsidTr="00777043">
-[...137 lines deleted...]
-      <w:tr w:rsidR="00777043" w:rsidRPr="00BB78D4" w:rsidTr="0040583D">
+      <w:tr>
         <w:trPr>
-          <w:cantSplit/>
+          <w:cantSplit w:val="1"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9923" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00777043" w:rsidRPr="00BB78D4" w:rsidRDefault="00777043" w:rsidP="00777043">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00777043" w:rsidRDefault="00777043" w:rsidP="00777043">
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atividade exercida presente na Resolução nº 74/2025:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="20"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00777043" w:rsidRPr="00BB78D4" w:rsidRDefault="00777043" w:rsidP="00777043">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="20"/>
-[...64 lines deleted...]
-            </w:pPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004C2412" w:rsidRPr="00BB78D4" w:rsidRDefault="004C2412" w:rsidP="004C2412">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="pt-BR"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9923" w:type="dxa"/>
-        <w:tblInd w:w="-72" w:type="dxa"/>
+        <w:tblStyle w:val="Table3"/>
+        <w:tblW w:w="9923.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="-142.0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...2 lines deleted...]
-        </w:tblCellMar>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3189"/>
         <w:gridCol w:w="6734"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="3189"/>
+            <w:gridCol w:w="6734"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="004C2412" w:rsidRPr="00BB78D4" w:rsidTr="00F04635">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="004C2412" w:rsidRPr="00BB78D4" w:rsidRDefault="00A32C40" w:rsidP="004C2412">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="center" w:pos="1524"/>
+                <w:tab w:val="center" w:leader="none" w:pos="1524"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data:</w:t>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
+            <w:pPr>
+              <w:spacing w:after="0" w:before="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...24 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...25 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assinatura verificável no ITI</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
+            <w:pPr>
+              <w:spacing w:after="0" w:before="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="20"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
+            <w:pPr>
+              <w:spacing w:after="0" w:before="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="20"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
+            <w:pPr>
+              <w:spacing w:after="0" w:before="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="20"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F04635" w:rsidRPr="00BB78D4" w:rsidRDefault="00F04635" w:rsidP="004C2412">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="pt-BR"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="pt-BR"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00C169DD" w:rsidRPr="001E6281" w:rsidRDefault="001E6281" w:rsidP="001E6281">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="pt-BR"/>
-[...5 lines deleted...]
-          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="pt-BR"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Obs.: FAVOR ATENTAR-SE À DIFERENCIAÇÃO PJ/PF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="pt-BR"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="pt-BR"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="pt-BR"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="pt-BR"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="pt-BR"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="pt-BR"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="pt-BR"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="pt-BR"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="pt-BR"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="pt-BR"/>
-[...15 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:headerReference r:id="rId7" w:type="default"/>
+      <w:footerReference r:id="rId8" w:type="default"/>
+      <w:pgSz w:h="16838" w:w="11906" w:orient="portrait"/>
+      <w:pgMar w:bottom="1417" w:top="796" w:left="1134" w:right="1133" w:header="851" w:footer="708"/>
+      <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-[...34 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:font w:name="Calibri"/>
+  <w:font w:name="Times New Roman"/>
+  <w:font w:name="Georgia"/>
+  <w:font w:name="Arial"/>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="00BB78D4" w:rsidRPr="00A75FB1" w:rsidRDefault="00BB78D4" w:rsidP="00A30F69">
+<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
     <w:pPr>
-      <w:pStyle w:val="Rodap"/>
-      <w:ind w:right="-567" w:hanging="567"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
+        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="-567" w:hanging="567"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00A75FB1">
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t>Rua São Luís, N° 812 NE, Nossa Senhora Aparecida, Campo Novo do Parecis – MT, CEP 78.360-000</w:t>
+      <w:t xml:space="preserve">Rua São Luís, N° 812 NE, Nossa Senhora Aparecida, Campo Novo do Parecis – MT, CEP 78.360-000</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00BB78D4" w:rsidRPr="00A75FB1" w:rsidRDefault="00BB78D4" w:rsidP="00A30F69">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
     <w:pPr>
-      <w:pStyle w:val="Rodap"/>
-      <w:ind w:right="-567" w:hanging="567"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
+        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="-567" w:hanging="567"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00A75FB1">
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t>Fone: (65) 99956-2344 | cma@camponovodoparecis.mt.gov.br</w:t>
+      <w:t xml:space="preserve">Fone: (65) 99956-2344 | cma@camponovodoparecis.mt.gov.br</w:t>
     </w:r>
-    <w:r w:rsidR="0001347C">
-[...11 lines deleted...]
-      </w:pict>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-905826</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>303213</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="7962900" cy="478790"/>
+              <wp:effectExtent b="0" l="0" r="0" t="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="15" name=""/>
+              <a:graphic>
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:cNvPr id="2" name="Shape 2"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="1369313" y="3545368"/>
+                        <a:ext cx="7953375" cy="469265"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="00B050"/>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:before="0" w:line="240"/>
+                            <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                            <w:jc w:val="left"/>
+                            <w:textDirection w:val="btLr"/>
+                          </w:pPr>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:drawing>
+            <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-905826</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>303213</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="7962900" cy="478790"/>
+              <wp:effectExtent b="0" l="0" r="0" t="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="15" name="image3.png"/>
+              <a:graphic>
+                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:pic>
+                    <pic:nvPicPr>
+                      <pic:cNvPr id="0" name="image3.png"/>
+                      <pic:cNvPicPr preferRelativeResize="0"/>
+                    </pic:nvPicPr>
+                    <pic:blipFill>
+                      <a:blip r:embed="rId1"/>
+                      <a:srcRect/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </pic:blipFill>
+                    <pic:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="7962900" cy="478790"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect"/>
+                      <a:ln/>
+                    </pic:spPr>
+                  </pic:pic>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="00176719" w:rsidRDefault="00A75FB1" w:rsidP="00176719">
+<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
     <w:pPr>
-      <w:pStyle w:val="Cabealho"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
+        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-        <w:lang w:eastAsia="pt-BR"/>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
-[...59 lines deleted...]
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+        <wp:anchor allowOverlap="1" behindDoc="1" distB="0" distT="0" distL="0" distR="0" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>5223510</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="margin">
-            <wp:posOffset>-1026160</wp:posOffset>
+            <wp:posOffset>-1026159</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1066800" cy="904875"/>
-          <wp:effectExtent l="19050" t="0" r="0" b="0"/>
+          <wp:effectExtent b="0" l="0" r="0" t="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="13" name="Imagem 0" descr="logo coordenadoria.png"/>
-[...3 lines deleted...]
-          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <wp:docPr descr="logo coordenadoria.png" id="17" name="image1.png"/>
+          <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="logo coordenadoria.png"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr descr="logo coordenadoria.png" id="0" name="image1.png"/>
+                  <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId2"/>
-                  <a:srcRect l="2392" t="9431" r="61960" b="4237"/>
+                  <a:blip r:embed="rId1"/>
+                  <a:srcRect b="4237" l="2392" r="61960" t="9431"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1066800" cy="904875"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect">
-[...1 lines deleted...]
-                  </a:prstGeom>
+                  <a:prstGeom prst="rect"/>
+                  <a:ln/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:drawing>
+        <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-129539</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>2540</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="886460" cy="914400"/>
+          <wp:effectExtent b="0" l="0" r="0" t="0"/>
+          <wp:wrapNone/>
+          <wp:docPr descr="G:\Drives compartilhados\Coordenadoria de Meio Ambiente - CMA\LOGO_PREFEITURA_VERTICAL_PNG.png" id="16" name="image2.png"/>
+          <a:graphic>
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic>
+                <pic:nvPicPr>
+                  <pic:cNvPr descr="G:\Drives compartilhados\Coordenadoria de Meio Ambiente - CMA\LOGO_PREFEITURA_VERTICAL_PNG.png" id="0" name="image2.png"/>
+                  <pic:cNvPicPr preferRelativeResize="0"/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2"/>
+                  <a:srcRect b="41970" l="24359" r="24255" t="0"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="886460" cy="914400"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect"/>
+                  <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00176719" w:rsidRPr="00A75FB1" w:rsidRDefault="00176719" w:rsidP="00BB78D4">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
     <w:pPr>
-      <w:pStyle w:val="Cabealho"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="8504"/>
-        <w:tab w:val="left" w:pos="9639"/>
+        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
+        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+        <w:tab w:val="left" w:leader="none" w:pos="9639"/>
       </w:tabs>
-      <w:ind w:left="1260" w:hanging="1260"/>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="1260" w:right="0" w:hanging="1260"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:b/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00A75FB1">
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:b/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t>PREFEITURA MUNICIPAL DE CAMPO NOVO DO PARECIS – MT</w:t>
+      <w:t xml:space="preserve">PREFEITURA MUNICIPAL DE CAMPO NOVO DO PARECIS – MT</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00176719" w:rsidRPr="00A75FB1" w:rsidRDefault="00176719" w:rsidP="00BB78D4">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
     <w:pPr>
-      <w:pStyle w:val="Cabealho"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="8504"/>
-        <w:tab w:val="left" w:pos="9639"/>
+        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
+        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+        <w:tab w:val="left" w:leader="none" w:pos="9639"/>
       </w:tabs>
-      <w:ind w:left="1260" w:hanging="1260"/>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="1260" w:right="0" w:hanging="1260"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:b/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00A75FB1">
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:b/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t>Secretaria Municipal de Desenvolvimento Econômico e Meio Ambiente</w:t>
+      <w:t xml:space="preserve">Secretaria Municipal de Desenvolvimento Econômico e Meio Ambiente</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00176719" w:rsidRPr="00A30F69" w:rsidRDefault="00176719" w:rsidP="00BB78D4">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
     <w:pPr>
-      <w:pStyle w:val="Cabealho"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="8504"/>
-        <w:tab w:val="left" w:pos="9639"/>
+        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
+        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+        <w:tab w:val="left" w:leader="none" w:pos="9639"/>
       </w:tabs>
-      <w:ind w:left="1260" w:hanging="1260"/>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="1260" w:right="0" w:hanging="1260"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:cstheme="minorHAnsi"/>
-        <w:b/>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="23"/>
         <w:szCs w:val="23"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00A75FB1">
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:b/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t>Coordenadoria de Meio Ambiente – CMA/CNP</w:t>
+      <w:t xml:space="preserve">Coordenadoria de Meio Ambiente – CMA/CNP</w:t>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00176719" w:rsidRDefault="00176719" w:rsidP="00F04635">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
     <w:pPr>
-      <w:pStyle w:val="Cabealho"/>
-      <w:ind w:left="-567"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
+        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="-567" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
       <w:rPr>
-        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
   </w:p>
-  <w:p w:rsidR="00D17774" w:rsidRPr="00F04635" w:rsidRDefault="00D17774" w:rsidP="00F04635">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
     <w:pPr>
-      <w:pStyle w:val="Cabealho"/>
-      <w:ind w:left="-567"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
+        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="-567" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
       <w:rPr>
-        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions"/>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...99 lines deleted...]
-  <w:themeFontLang w:val="pt-BR"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:compat>
+    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+  </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...6 lines deleted...]
-  <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="pt_BR"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...146 lines deleted...]
-    <w:rsid w:val="001E6281"/>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo1">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo1Char"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C169DD"/>
     <w:pPr>
-      <w:keepNext/>
+      <w:keepNext w:val="1"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:b/>
+      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="28"/>
-      <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="pt-BR"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Fontepargpadro" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
+  <w:style w:type="table" w:styleId="Tabelanormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:qFormat w:val="1"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblInd w:w="0.0" w:type="dxa"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108" w:type="dxa"/>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
+  <w:style w:type="numbering" w:styleId="Semlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cabealho">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CabealhoChar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00D17774"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
+  <w:style w:type="character" w:styleId="CabealhoChar" w:customStyle="1">
     <w:name w:val="Cabeçalho Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Cabealho"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D17774"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rodap">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="RodapChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00D17774"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
+  <w:style w:type="character" w:styleId="RodapChar" w:customStyle="1">
     <w:name w:val="Rodapé Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Rodap"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="00D17774"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodebalo">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodebaloChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00D17774"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextodebaloChar">
+  <w:style w:type="character" w:styleId="TextodebaloChar" w:customStyle="1">
     <w:name w:val="Texto de balão Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Textodebalo"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="00D17774"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Corpodetexto">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CorpodetextoChar"/>
     <w:rsid w:val="00D17774"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:b/>
+      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b w:val="1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CorpodetextoChar">
+  <w:style w:type="character" w:styleId="CorpodetextoChar" w:customStyle="1">
     <w:name w:val="Corpo de texto Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Corpodetexto"/>
     <w:rsid w:val="00D17774"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:b/>
+      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b w:val="1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Char">
+  <w:style w:type="character" w:styleId="Ttulo1Char" w:customStyle="1">
     <w:name w:val="Título 1 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo1"/>
     <w:rsid w:val="00C169DD"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:b/>
+      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b w:val="1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="70.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="70.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table2">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="70.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="70.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table3">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="70.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="70.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...19 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3303,70 +3303,50 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-[...32 lines deleted...]
-</Properties>
+<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhUDHrns8B+zqFQhPNdVV46rpcG4w==">CgMxLjA4AHIhMU1JYnp5U1ZLT19Ucm1QY1FndzczZjcwMzhta3V0cmxX</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
+</file>
+
+<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Padrao</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...2 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>