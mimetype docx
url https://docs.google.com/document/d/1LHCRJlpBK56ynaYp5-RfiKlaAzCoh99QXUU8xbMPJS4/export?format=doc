--- v4 (2026-09-13)
+++ v5 (2026-10-31)
@@ -2446,50 +2446,55 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:cs="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       <w:sz w:val="42"/>
       <w:szCs w:val="42"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="200" w:before="0" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:cs="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       <w:i w:val="1"/>
       <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TableofFigures">
+    <w:name w:val="table of figures"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
   </w:style>
   <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table2">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table3">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table4">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>