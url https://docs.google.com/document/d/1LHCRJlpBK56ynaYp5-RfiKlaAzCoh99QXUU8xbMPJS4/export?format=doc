--- v2 (2026-03-03)
+++ v3 (2026-07-17)
@@ -6,1891 +6,2065 @@
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
         <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ubuntu" w:cs="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+          <w:color w:val="6a62d9"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...175 lines deleted...]
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_kbjtw276n0wj" w:id="0"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_ehhk866bdile" w:id="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+          <w:color w:val="6a62d9"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Core Question</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">When and how should internet service providers be allowed to treat some kinds of  internet traffic different from others?</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pageBreakBefore w:val="0"/>
-        <w:rPr/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+          <w:color w:val="6a62d9"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_2vo48n7ft4kj" w:id="1"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+          <w:color w:val="6a62d9"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Impacted Groups</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table2"/>
+        <w:tblStyle w:val="Table1"/>
         <w:tblW w:w="10335.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3435"/>
         <w:gridCol w:w="6900"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="3435"/>
             <w:gridCol w:w="6900"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="400" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:b w:val="1"/>
-[...6 lines deleted...]
-                <w:bCs w:val="1"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Impacted Group and Description</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+            <w:pPr>
+              <w:pageBreakBefore w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interests, Benefits, and Harms</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+            <w:pPr>
+              <w:pageBreakBefore w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internet Service Providers (ISP) - </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The companies that build the networks that make up the Internet.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+            <w:pPr>
+              <w:pageBreakBefore w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">They would like to charge more for certain types of traffic to travel over their networks. This would make them more money. Many new services like Netflix also send huge amounts of data but aren’t currently required to pay more for all that traffic. ISPs would  like to charge more for “fast lanes”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+            <w:pPr>
+              <w:pageBreakBefore w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internet Content Providers - </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Companies like Netflix, Google, and others that build websites, apps, and services that use the Internet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:b w:val="1"/>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">Interests, Benefits, and Harms</w:t>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">They would prefer that ISPs could not charge them more money depending on who they are or the data they send. Large companies like Netflix would be giving up money. Small companies are worried they couldn’t compete if bigger companies can pay for “fast lanes”.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:color w:val="ff0000"/>
-[...22 lines deleted...]
-              <w:t xml:space="preserve">The companies that build the networks that make up the Internet.</w:t>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Consumers - </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Everyday citizens using the Internet </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:color w:val="ff0000"/>
-[...31 lines deleted...]
-          </w:tcPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">They’d like to have access to high quality services without paying lots of money.</w:t>
+            </w:r>
+          </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:color w:val="ff0000"/>
-[...36 lines deleted...]
-          </w:tcPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:color w:val="ff0000"/>
-[...125 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Fast lanes might make certain services work better but over the long term could prevent even better ones from being able to compete.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ubuntu" w:cs="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu"/>
-[...2 lines deleted...]
-          <w:color w:val="7665a0"/>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+          <w:color w:val="6a62d9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ubuntu" w:cs="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu"/>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="6a62d9"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Ubuntu" w:cs="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu"/>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:color w:val="7665a0"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="6a62d9"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Technical Background</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
-[...11 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table3"/>
+        <w:tblStyle w:val="Table2"/>
         <w:tblW w:w="10541.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3513.6666666666665"/>
         <w:gridCol w:w="3513.6666666666665"/>
         <w:gridCol w:w="3513.6666666666665"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="3513.6666666666665"/>
             <w:gridCol w:w="3513.6666666666665"/>
             <w:gridCol w:w="3513.6666666666665"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:b w:val="1"/>
-[...6 lines deleted...]
-                <w:bCs w:val="1"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Technical Concept</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:b w:val="1"/>
-[...6 lines deleted...]
-                <w:bCs w:val="1"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">What It Means (in your own words)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:b w:val="1"/>
-[...6 lines deleted...]
-                <w:bCs w:val="1"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Why It Matters for This Dilemma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:color w:val="ff0000"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">IP Addresses</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:color w:val="ff0000"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">A label used to identify where data is going or coming from</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:color w:val="ff0000"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPs can see IP addresses and use that to track who is sending/receiving lots of data, like Netflix</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:color w:val="ff0000"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Packets</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:color w:val="ff0000"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Data is split into small chunks called packets when sent online</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:color w:val="ff0000"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPs can prioritize or delay certain packets depending on what they’re carrying (video vs. email)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:color w:val="ff0000"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Routers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:color w:val="ff0000"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Devices that decide where packets should go based on IP info</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:color w:val="ff0000"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPs control routers, so they can choose to slow down or speed up different types of content</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:color w:val="ff0000"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Redundancy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:color w:val="ff0000"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Having multiple paths for data to travel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:color w:val="ff0000"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Makes it harder for one ISP to block access completely, but still doesn’t stop them from prioritizing traffic</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:color w:val="ff0000"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Streaming Video Example</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:color w:val="ff0000"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Watching Netflix means huge amounts of data are sent very fast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:color w:val="ff0000"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPs may want to charge more or give faster lanes to this kind of data, which affects fairness for other companies</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
           <w:color w:val="ff0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pageBreakBefore w:val="0"/>
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="6a62d9"/>
+        </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_tx5g0kqa2fh6" w:id="3"/>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_tx5g0kqa2fh6" w:id="2"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+          <w:color w:val="6a62d9"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recommended Policy Solution</w:t>
+      </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Recommended Policy Solution</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table4"/>
+        <w:tblStyle w:val="Table3"/>
         <w:tblW w:w="10530.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6480"/>
         <w:gridCol w:w="4050"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="6480"/>
             <w:gridCol w:w="4050"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="400" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr>
-                <w:color w:val="ff0000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Policy</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:b w:val="1"/>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:color w:val="ff0000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Allow ISPs to create fast lanes only for certain kinds of content like streaming video, but do not allow them to charge different companies different prices for the same data type. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:b w:val="1"/>
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Pros / Who Benefits</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
-                <w:color w:val="ff0000"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Makes sure content that needs a fast lane still move quickly</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
-                <w:color w:val="ff0000"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Prevents large companies in a specific type of industry (e.g. streaming video) from crowding out small ones</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
-                <w:color w:val="ff0000"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Consumers still get the content they want with high speed content prioritized</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:b w:val="1"/>
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Cons / Who is Harmed?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
-                <w:color w:val="ff0000"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPs will be upset they can’t charge more money</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
-                <w:color w:val="ff0000"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Streaming video might still crowd out other content types.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference r:id="rId7" w:type="default"/>
-[...2 lines deleted...]
-      <w:footerReference r:id="rId10" w:type="first"/>
+      <w:headerReference r:id="rId6" w:type="default"/>
+      <w:headerReference r:id="rId7" w:type="first"/>
+      <w:footerReference r:id="rId8" w:type="default"/>
+      <w:footerReference r:id="rId9" w:type="first"/>
       <w:pgSz w:h="15840" w:w="12240" w:orient="portrait"/>
       <w:pgMar w:bottom="720" w:top="431.99999999999994" w:left="979.2" w:right="720" w:header="0" w:footer="720"/>
       <w:pgNumType w:start="1"/>
       <w:titlePg w:val="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Arial"/>
   <w:font w:name="Trebuchet MS"/>
   <w:font w:name="Ubuntu">
     <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
     <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
     <w:embedItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId3" w:subsetted="0"/>
     <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId4" w:subsetted="0"/>
   </w:font>
+  <w:font w:name="Geist">
+    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId5" w:subsetted="0"/>
+    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId6" w:subsetted="0"/>
+    <w:embedItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId7" w:subsetted="0"/>
+    <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId8" w:subsetted="0"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
     <w:pPr>
       <w:pageBreakBefore w:val="0"/>
       <w:jc w:val="right"/>
-      <w:rPr/>
+      <w:rPr>
+        <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+      </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
+        <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">Computer Science Principles</w:t>
       <w:tab/>
       <w:tab/>
       <w:tab/>
       <w:tab/>
       <w:tab/>
       <w:tab/>
       <w:tab/>
       <w:tab/>
       <w:tab/>
       <w:tab/>
       <w:tab/>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr/>
       <w:fldChar w:fldCharType="begin"/>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
       <w:fldChar w:fldCharType="separate"/>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
     <w:pPr>
       <w:pageBreakBefore w:val="0"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:jc w:val="left"/>
-      <w:rPr/>
+      <w:rPr>
+        <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+      </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
     <w:pPr>
       <w:pageBreakBefore w:val="0"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
-      <w:rPr/>
+      <w:rPr>
+        <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+      </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...16 lines deleted...]
-        <w:bCs w:val="1"/>
+      <w:spacing w:before="200" w:line="360" w:lineRule="auto"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
         <w:rtl w:val="0"/>
       </w:rPr>
-      <w:br w:type="textWrapping"/>
-      <w:t xml:space="preserve">Exemplar: Internet Dilemmas One Pager</w:t>
+      <w:t xml:space="preserve">Name(s)_______________________________________________ Period ______ Date _______</w:t>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="Table4"/>
+      <w:tblW w:w="12240.0" w:type="dxa"/>
+      <w:jc w:val="left"/>
+      <w:tblInd w:w="-975.0" w:type="dxa"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblLook w:val="0600"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="8920"/>
+      <w:gridCol w:w="3320"/>
+      <w:tblGridChange w:id="0">
+        <w:tblGrid>
+          <w:gridCol w:w="8920"/>
+          <w:gridCol w:w="3320"/>
+        </w:tblGrid>
+      </w:tblGridChange>
+    </w:tblGrid>
+    <w:tr>
+      <w:trPr>
+        <w:cantSplit w:val="0"/>
+        <w:trHeight w:val="810" w:hRule="atLeast"/>
+        <w:tblHeader w:val="0"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:shd w:fill="6a62d9" w:val="clear"/>
+          <w:tcMar>
+            <w:top w:w="0.0" w:type="dxa"/>
+            <w:left w:w="0.0" w:type="dxa"/>
+            <w:bottom w:w="0.0" w:type="dxa"/>
+            <w:right w:w="0.0" w:type="dxa"/>
+          </w:tcMar>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+          <w:pPr>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:ind w:left="720" w:right="570" w:firstLine="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+              <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
+              <w:color w:val="ffffff"/>
+              <w:sz w:val="36"/>
+              <w:szCs w:val="36"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:rPr>
+              <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+              <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
+              <w:color w:val="ffffff"/>
+              <w:sz w:val="36"/>
+              <w:szCs w:val="36"/>
+              <w:rtl w:val="0"/>
+            </w:rPr>
+            <w:t xml:space="preserve">[KEY] Internet Dilemma Policy One Pager</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:shd w:fill="6a62d9" w:val="clear"/>
+          <w:tcMar>
+            <w:top w:w="0.0" w:type="dxa"/>
+            <w:left w:w="0.0" w:type="dxa"/>
+            <w:bottom w:w="0.0" w:type="dxa"/>
+            <w:right w:w="0.0" w:type="dxa"/>
+          </w:tcMar>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
+          <w:pPr>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:rPr/>
+            <w:drawing>
+              <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
+                <wp:extent cx="1657350" cy="280714"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:docPr id="2" name="image1.png"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="image1.png"/>
+                        <pic:cNvPicPr preferRelativeResize="0"/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1"/>
+                        <a:srcRect b="0" l="0" r="0" t="0"/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1657350" cy="280714"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:ln/>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:rPr>
+              <w:rtl w:val="0"/>
+            </w:rPr>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+    <w:pPr>
+      <w:pStyle w:val="Heading2"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+      </w:rPr>
+    </w:pPr>
+    <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_wx5t936imwxx" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
     <w:pPr>
-      <w:pageBreakBefore w:val="0"/>
-[...8 lines deleted...]
-      <w:rPr/>
+      <w:spacing w:before="200" w:line="360" w:lineRule="auto"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
+        <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Name(s)_______________________________________________ Period ____________  Date ____________</w:t>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="Table5"/>
+      <w:tblW w:w="12240.0" w:type="dxa"/>
+      <w:jc w:val="left"/>
+      <w:tblInd w:w="-975.0" w:type="dxa"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblLook w:val="0600"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="8920"/>
+      <w:gridCol w:w="3320"/>
+      <w:tblGridChange w:id="0">
+        <w:tblGrid>
+          <w:gridCol w:w="8920"/>
+          <w:gridCol w:w="3320"/>
+        </w:tblGrid>
+      </w:tblGridChange>
+    </w:tblGrid>
+    <w:tr>
+      <w:trPr>
+        <w:cantSplit w:val="0"/>
+        <w:trHeight w:val="810" w:hRule="atLeast"/>
+        <w:tblHeader w:val="0"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:shd w:fill="6a62d9" w:val="clear"/>
+          <w:tcMar>
+            <w:top w:w="0.0" w:type="dxa"/>
+            <w:left w:w="0.0" w:type="dxa"/>
+            <w:bottom w:w="0.0" w:type="dxa"/>
+            <w:right w:w="0.0" w:type="dxa"/>
+          </w:tcMar>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
+          <w:pPr>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:ind w:left="720" w:right="570" w:firstLine="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+              <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
+              <w:color w:val="ffffff"/>
+              <w:sz w:val="36"/>
+              <w:szCs w:val="36"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:rPr>
+              <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+              <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
+              <w:color w:val="ffffff"/>
+              <w:sz w:val="36"/>
+              <w:szCs w:val="36"/>
+              <w:rtl w:val="0"/>
+            </w:rPr>
+            <w:t xml:space="preserve">[KEY] Internet Dilemma Policy One Pager</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:shd w:fill="6a62d9" w:val="clear"/>
+          <w:tcMar>
+            <w:top w:w="0.0" w:type="dxa"/>
+            <w:left w:w="0.0" w:type="dxa"/>
+            <w:bottom w:w="0.0" w:type="dxa"/>
+            <w:right w:w="0.0" w:type="dxa"/>
+          </w:tcMar>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
+          <w:pPr>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:rPr/>
+            <w:drawing>
+              <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
+                <wp:extent cx="1657350" cy="280714"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:docPr id="1" name="image1.png"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="image1.png"/>
+                        <pic:cNvPicPr preferRelativeResize="0"/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1"/>
+                        <a:srcRect b="0" l="0" r="0" t="0"/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1657350" cy="280714"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:ln/>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:rPr>
+              <w:rtl w:val="0"/>
+            </w:rPr>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
     <w:pPr>
-      <w:pageBreakBefore w:val="0"/>
-[...9 lines deleted...]
-      <w:rPr/>
+      <w:pStyle w:val="Heading2"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...6 lines deleted...]
-    </w:r>
+    <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_16hl8oj8efjw" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
@@ -2278,119 +2452,171 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="200" w:before="0" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:cs="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       <w:i w:val="1"/>
       <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table2">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table3">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table4">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar/>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tcPr/>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table2">
+  <w:style w:type="table" w:styleId="Table5">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar/>
     </w:tblPr>
-  </w:style>
-[...12 lines deleted...]
-    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tcPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tcPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tcPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tcPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tcPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tcPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tcPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tcPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tcPr/>
+    </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Ubuntu-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Ubuntu-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Ubuntu-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Ubuntu-boldItalic.ttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Ubuntu-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Ubuntu-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Ubuntu-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Ubuntu-boldItalic.ttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Geist-regular.ttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Geist-bold.ttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Geist-italic.ttf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Geist-boldItalic.ttf"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>