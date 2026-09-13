--- v3 (2026-07-17)
+++ v4 (2026-09-13)
@@ -1804,56 +1804,56 @@
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:shd w:fill="6a62d9" w:val="clear"/>
           <w:tcMar>
             <w:top w:w="0.0" w:type="dxa"/>
             <w:left w:w="0.0" w:type="dxa"/>
             <w:bottom w:w="0.0" w:type="dxa"/>
             <w:right w:w="0.0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
           <w:pPr>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr/>
             <w:drawing>
               <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                 <wp:extent cx="1657350" cy="280714"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                <wp:docPr id="2" name="image1.png"/>
+                <wp:docPr id="1" name="image2.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image1.png"/>
+                        <pic:cNvPr id="0" name="image2.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:srcRect b="0" l="0" r="0" t="0"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1657350" cy="280714"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
@@ -1895,56 +1895,56 @@
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">Name(s)_______________________________________________ Period ____________  Date ____________</w:t>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Table5"/>
       <w:tblW w:w="12240.0" w:type="dxa"/>
       <w:jc w:val="left"/>
       <w:tblInd w:w="-975.0" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="0600"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="8920"/>
-      <w:gridCol w:w="3320"/>
+      <w:gridCol w:w="9345"/>
+      <w:gridCol w:w="2895"/>
       <w:tblGridChange w:id="0">
         <w:tblGrid>
-          <w:gridCol w:w="8920"/>
-          <w:gridCol w:w="3320"/>
+          <w:gridCol w:w="9345"/>
+          <w:gridCol w:w="2895"/>
         </w:tblGrid>
       </w:tblGridChange>
     </w:tblGrid>
     <w:tr>
       <w:trPr>
         <w:cantSplit w:val="0"/>
         <w:trHeight w:val="810" w:hRule="atLeast"/>
         <w:tblHeader w:val="0"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:shd w:fill="6a62d9" w:val="clear"/>
           <w:tcMar>
             <w:top w:w="0.0" w:type="dxa"/>
             <w:left w:w="0.0" w:type="dxa"/>
             <w:bottom w:w="0.0" w:type="dxa"/>
             <w:right w:w="0.0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
           <w:pPr>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:ind w:left="720" w:right="570" w:firstLine="0"/>
             <w:rPr>
@@ -1970,71 +1970,71 @@
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:shd w:fill="6a62d9" w:val="clear"/>
           <w:tcMar>
             <w:top w:w="0.0" w:type="dxa"/>
             <w:left w:w="0.0" w:type="dxa"/>
             <w:bottom w:w="0.0" w:type="dxa"/>
             <w:right w:w="0.0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
           <w:pPr>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr/>
             <w:drawing>
               <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
-                <wp:extent cx="1657350" cy="280714"/>
+                <wp:extent cx="1371600" cy="228600"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                <wp:docPr id="1" name="image1.png"/>
+                <wp:docPr id="2" name="image1.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image1.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:srcRect b="0" l="0" r="0" t="0"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1657350" cy="280714"/>
+                          <a:ext cx="1371600" cy="228600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
     <w:pPr>
       <w:pStyle w:val="Heading2"/>
       <w:rPr>
         <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
         <w:sz w:val="2"/>
@@ -2568,51 +2568,51 @@
     <w:tblStylePr w:type="neCell">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tcPr/>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Ubuntu-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Ubuntu-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Ubuntu-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Ubuntu-boldItalic.ttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Geist-regular.ttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Geist-bold.ttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Geist-italic.ttf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Geist-boldItalic.ttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>