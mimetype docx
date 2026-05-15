--- v0 (2026-02-28)
+++ v1 (2026-05-15)
@@ -21,56 +21,56 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId7">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1155cc"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:drawing>
             <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
               <wp:extent cx="5943600" cy="660400"/>
               <wp:effectExtent b="0" l="0" r="0" t="0"/>
-              <wp:docPr descr="South Asia Institute" id="1" name="image2.png"/>
+              <wp:docPr descr="South Asia Institute" id="1" name="image1.png"/>
               <a:graphic>
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic>
                     <pic:nvPicPr>
-                      <pic:cNvPr descr="South Asia Institute" id="0" name="image2.png"/>
+                      <pic:cNvPr descr="South Asia Institute" id="0" name="image1.png"/>
                       <pic:cNvPicPr preferRelativeResize="0"/>
                     </pic:nvPicPr>
                     <pic:blipFill>
                       <a:blip r:embed="rId8"/>
                       <a:srcRect b="0" l="0" r="0" t="0"/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="5943600" cy="660400"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect"/>
                       <a:ln/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -267,56 +267,56 @@
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="838200" cy="295275"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image1.png"/>
+            <wp:docPr id="2" name="image2.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image1.png"/>
+                    <pic:cNvPr id="0" name="image2.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="838200" cy="295275"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -37198,51 +37198,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
       <w:i w:val="1"/>
       <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jpo@austin.utexas.edu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-sa/4.0/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://liberalarts.utexas.edu/southasia/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jpo@austin.utexas.edu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-sa/4.0/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://liberalarts.utexas.edu/southasia/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>