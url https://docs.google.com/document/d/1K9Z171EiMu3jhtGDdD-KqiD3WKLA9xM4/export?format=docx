--- v0 (2026-07-20)
+++ v1 (2026-09-23)
@@ -531,51 +531,51 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="572"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="547" w:right="123" w:hanging="427"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Berdasarkan cerita/berita dari poin (5) di atas, kemukakan sikap dan perilaku yang mengamalkan dan melanggar Nilai-Nilai Dasar PNS BerAKHLAK, selanjutnya berikan rekomendasi apa yang ditawarkan sebagai upaya untuk memperbaiki sikap tersebut. Buat dalam bentuk video sebagai afirmasi terhadap diri Anda sendiri, durasi maksimal 5 menit.</w:t>
+        <w:t xml:space="preserve">Berdasarkan cerita/berita dari poin (5) di atas, kemukakan sikap dan perilaku yang mengamalkan dan melanggar Nilai-Nilai Dasar PNS BerAKHLAK, selanjutnya berikan rekomendasi apa yang ditawarkan sebagai upaya untuk memperbaiki sikap tersebut. Buat dalam bentuk video/rekaman suara sebagai afirmasi terhadap diri Anda sendiri, durasi maksimal 5 menit. Cantumkan link video/rekaman suara tersebut pada kolom 6.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="572"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="547" w:right="123" w:hanging="427"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
@@ -677,61 +677,61 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pengumpulan Tugas </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">dihari yang sama, Sabtu, 18 Juli 2026, paling lambat</w:t>
+        <w:t xml:space="preserve">(untuk Angkat 348, Kelompok 1) pada hari Sabtu, 12 September 2026, paling lambat</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Pukul 18.00 WIB </w:t>
+        <w:t xml:space="preserve"> Pukul 15.00 Wita </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">diupload di</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> LMS Sipijar </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
@@ -970,237 +970,237 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="3722"/>
           <w:tab w:val="left" w:leader="none" w:pos="4508"/>
           <w:tab w:val="left" w:leader="none" w:pos="5362"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:lock w:val="contentLocked"/>
-        <w:id w:val="1405915"/>
+        <w:id w:val="1036256842"/>
         <w:tag w:val="goog_rdk_24"/>
       </w:sdtPr>
       <w:sdtContent>
         <w:tbl>
           <w:tblPr>
             <w:tblStyle w:val="Table1"/>
             <w:tblW w:w="9285.0" w:type="dxa"/>
             <w:jc w:val="left"/>
             <w:tblBorders>
               <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:insideH w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:insideV w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblLook w:val="0600"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="600"/>
             <w:gridCol w:w="3885"/>
             <w:gridCol w:w="1515"/>
             <w:gridCol w:w="3285"/>
             <w:tblGridChange w:id="0">
               <w:tblGrid>
                 <w:gridCol w:w="600"/>
                 <w:gridCol w:w="3885"/>
                 <w:gridCol w:w="1515"/>
                 <w:gridCol w:w="3285"/>
               </w:tblGrid>
             </w:tblGridChange>
           </w:tblGrid>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:trHeight w:val="330" w:hRule="atLeast"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:sdt>
               <w:sdtPr>
                 <w:lock w:val="contentLocked"/>
-                <w:id w:val="-762028392"/>
+                <w:id w:val="318305298"/>
                 <w:tag w:val="goog_rdk_0"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcBorders>
                       <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
                     </w:tcBorders>
                     <w:tcMar>
                       <w:top w:w="40.0" w:type="dxa"/>
                       <w:left w:w="0.0" w:type="dxa"/>
                       <w:bottom w:w="40.0" w:type="dxa"/>
                       <w:right w:w="0.0" w:type="dxa"/>
                     </w:tcMar>
                     <w:vAlign w:val="bottom"/>
                   </w:tcPr>
                   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:b w:val="1"/>
                         <w:bCs w:val="1"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:b w:val="1"/>
                         <w:bCs w:val="1"/>
                         <w:rtl w:val="0"/>
                       </w:rPr>
                       <w:t xml:space="preserve">No</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
             <w:sdt>
               <w:sdtPr>
                 <w:lock w:val="contentLocked"/>
-                <w:id w:val="15394746"/>
+                <w:id w:val="1903443126"/>
                 <w:tag w:val="goog_rdk_1"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcBorders>
                       <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                     </w:tcBorders>
                     <w:tcMar>
                       <w:top w:w="40.0" w:type="dxa"/>
                       <w:left w:w="40.0" w:type="dxa"/>
                       <w:bottom w:w="40.0" w:type="dxa"/>
                       <w:right w:w="40.0" w:type="dxa"/>
                     </w:tcMar>
                     <w:vAlign w:val="bottom"/>
                   </w:tcPr>
                   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:b w:val="1"/>
                         <w:bCs w:val="1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:b w:val="1"/>
                         <w:bCs w:val="1"/>
                         <w:rtl w:val="0"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Nama Anggota </w:t>
                     </w:r>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:rtl w:val="0"/>
                       </w:rPr>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
             <w:sdt>
               <w:sdtPr>
                 <w:lock w:val="contentLocked"/>
-                <w:id w:val="-87315903"/>
+                <w:id w:val="-1215674477"/>
                 <w:tag w:val="goog_rdk_2"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcBorders>
                       <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                     </w:tcBorders>
                     <w:tcMar>
                       <w:top w:w="40.0" w:type="dxa"/>
                       <w:left w:w="40.0" w:type="dxa"/>
                       <w:bottom w:w="40.0" w:type="dxa"/>
                       <w:right w:w="40.0" w:type="dxa"/>
                     </w:tcMar>
                     <w:vAlign w:val="bottom"/>
                   </w:tcPr>
                   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:b w:val="1"/>
                         <w:bCs w:val="1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:b w:val="1"/>
                         <w:bCs w:val="1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:rtl w:val="0"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Nomor Absen</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
             <w:sdt>
               <w:sdtPr>
                 <w:lock w:val="contentLocked"/>
-                <w:id w:val="-1299013747"/>
+                <w:id w:val="-1246092673"/>
                 <w:tag w:val="goog_rdk_3"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcBorders>
                       <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                     </w:tcBorders>
                     <w:tcMar>
                       <w:top w:w="40.0" w:type="dxa"/>
                       <w:left w:w="40.0" w:type="dxa"/>
                       <w:bottom w:w="40.0" w:type="dxa"/>
                       <w:right w:w="40.0" w:type="dxa"/>
                     </w:tcMar>
                     <w:vAlign w:val="bottom"/>
                   </w:tcPr>
                   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:b w:val="1"/>
@@ -1211,875 +1211,875 @@
                     </w:pPr>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:b w:val="1"/>
                         <w:bCs w:val="1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:rtl w:val="0"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Jabatan Peserta</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:trHeight w:val="330" w:hRule="atLeast"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:sdt>
               <w:sdtPr>
                 <w:lock w:val="contentLocked"/>
-                <w:id w:val="615028963"/>
+                <w:id w:val="488648662"/>
                 <w:tag w:val="goog_rdk_4"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcBorders>
                       <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                     </w:tcBorders>
                     <w:tcMar>
                       <w:top w:w="40.0" w:type="dxa"/>
                       <w:left w:w="40.0" w:type="dxa"/>
                       <w:bottom w:w="40.0" w:type="dxa"/>
                       <w:right w:w="40.0" w:type="dxa"/>
                     </w:tcMar>
                     <w:vAlign w:val="bottom"/>
                   </w:tcPr>
                   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:rtl w:val="0"/>
                       </w:rPr>
                       <w:t xml:space="preserve">1</w:t>
                     </w:r>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:rtl w:val="0"/>
                       </w:rPr>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
             <w:sdt>
               <w:sdtPr>
                 <w:lock w:val="contentLocked"/>
-                <w:id w:val="-1439621481"/>
+                <w:id w:val="-475418473"/>
                 <w:tag w:val="goog_rdk_5"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcBorders>
                       <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                     </w:tcBorders>
                     <w:tcMar>
                       <w:top w:w="40.0" w:type="dxa"/>
                       <w:left w:w="40.0" w:type="dxa"/>
                       <w:bottom w:w="40.0" w:type="dxa"/>
                       <w:right w:w="40.0" w:type="dxa"/>
                     </w:tcMar>
                     <w:vAlign w:val="bottom"/>
                   </w:tcPr>
                   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:rtl w:val="0"/>
                       </w:rPr>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
             <w:sdt>
               <w:sdtPr>
                 <w:lock w:val="contentLocked"/>
-                <w:id w:val="-569439940"/>
+                <w:id w:val="939293948"/>
                 <w:tag w:val="goog_rdk_6"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcBorders>
                       <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                     </w:tcBorders>
                     <w:tcMar>
                       <w:top w:w="40.0" w:type="dxa"/>
                       <w:left w:w="40.0" w:type="dxa"/>
                       <w:bottom w:w="40.0" w:type="dxa"/>
                       <w:right w:w="40.0" w:type="dxa"/>
                     </w:tcMar>
                     <w:vAlign w:val="bottom"/>
                   </w:tcPr>
                   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:rtl w:val="0"/>
                       </w:rPr>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
             <w:sdt>
               <w:sdtPr>
                 <w:lock w:val="contentLocked"/>
-                <w:id w:val="-163047028"/>
+                <w:id w:val="-760337491"/>
                 <w:tag w:val="goog_rdk_7"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcBorders>
                       <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                     </w:tcBorders>
                     <w:tcMar>
                       <w:top w:w="40.0" w:type="dxa"/>
                       <w:left w:w="40.0" w:type="dxa"/>
                       <w:bottom w:w="40.0" w:type="dxa"/>
                       <w:right w:w="40.0" w:type="dxa"/>
                     </w:tcMar>
                     <w:vAlign w:val="bottom"/>
                   </w:tcPr>
                   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
                       <w:ind w:right="-64.84251968503827"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:rtl w:val="0"/>
                       </w:rPr>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:trHeight w:val="330" w:hRule="atLeast"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:sdt>
               <w:sdtPr>
                 <w:lock w:val="contentLocked"/>
-                <w:id w:val="-122640916"/>
+                <w:id w:val="-1063700434"/>
                 <w:tag w:val="goog_rdk_8"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcBorders>
                       <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                     </w:tcBorders>
                     <w:tcMar>
                       <w:top w:w="40.0" w:type="dxa"/>
                       <w:left w:w="40.0" w:type="dxa"/>
                       <w:bottom w:w="40.0" w:type="dxa"/>
                       <w:right w:w="40.0" w:type="dxa"/>
                     </w:tcMar>
                     <w:vAlign w:val="bottom"/>
                   </w:tcPr>
                   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:rtl w:val="0"/>
                       </w:rPr>
                       <w:t xml:space="preserve">2</w:t>
                     </w:r>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:rtl w:val="0"/>
                       </w:rPr>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
             <w:sdt>
               <w:sdtPr>
                 <w:lock w:val="contentLocked"/>
-                <w:id w:val="306838364"/>
+                <w:id w:val="786359321"/>
                 <w:tag w:val="goog_rdk_9"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcBorders>
                       <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                     </w:tcBorders>
                     <w:tcMar>
                       <w:top w:w="40.0" w:type="dxa"/>
                       <w:left w:w="40.0" w:type="dxa"/>
                       <w:bottom w:w="40.0" w:type="dxa"/>
                       <w:right w:w="40.0" w:type="dxa"/>
                     </w:tcMar>
                     <w:vAlign w:val="bottom"/>
                   </w:tcPr>
                   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:rtl w:val="0"/>
                       </w:rPr>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
             <w:sdt>
               <w:sdtPr>
                 <w:lock w:val="contentLocked"/>
-                <w:id w:val="-714083274"/>
+                <w:id w:val="-175662985"/>
                 <w:tag w:val="goog_rdk_10"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcBorders>
                       <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                     </w:tcBorders>
                     <w:tcMar>
                       <w:top w:w="40.0" w:type="dxa"/>
                       <w:left w:w="40.0" w:type="dxa"/>
                       <w:bottom w:w="40.0" w:type="dxa"/>
                       <w:right w:w="40.0" w:type="dxa"/>
                     </w:tcMar>
                     <w:vAlign w:val="bottom"/>
                   </w:tcPr>
                   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:rtl w:val="0"/>
                       </w:rPr>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
             <w:sdt>
               <w:sdtPr>
                 <w:lock w:val="contentLocked"/>
-                <w:id w:val="1381395071"/>
+                <w:id w:val="-798626476"/>
                 <w:tag w:val="goog_rdk_11"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcBorders>
                       <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                     </w:tcBorders>
                     <w:tcMar>
                       <w:top w:w="40.0" w:type="dxa"/>
                       <w:left w:w="40.0" w:type="dxa"/>
                       <w:bottom w:w="40.0" w:type="dxa"/>
                       <w:right w:w="40.0" w:type="dxa"/>
                     </w:tcMar>
                     <w:vAlign w:val="bottom"/>
                   </w:tcPr>
                   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:rtl w:val="0"/>
                       </w:rPr>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:trHeight w:val="330" w:hRule="atLeast"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:sdt>
               <w:sdtPr>
                 <w:lock w:val="contentLocked"/>
-                <w:id w:val="795236364"/>
+                <w:id w:val="-1857458275"/>
                 <w:tag w:val="goog_rdk_12"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcBorders>
                       <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                     </w:tcBorders>
                     <w:tcMar>
                       <w:top w:w="40.0" w:type="dxa"/>
                       <w:left w:w="40.0" w:type="dxa"/>
                       <w:bottom w:w="40.0" w:type="dxa"/>
                       <w:right w:w="40.0" w:type="dxa"/>
                     </w:tcMar>
                     <w:vAlign w:val="bottom"/>
                   </w:tcPr>
                   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:rtl w:val="0"/>
                       </w:rPr>
                       <w:t xml:space="preserve">3</w:t>
                     </w:r>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:rtl w:val="0"/>
                       </w:rPr>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
             <w:sdt>
               <w:sdtPr>
                 <w:lock w:val="contentLocked"/>
-                <w:id w:val="-1638433609"/>
+                <w:id w:val="-2053955503"/>
                 <w:tag w:val="goog_rdk_13"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcBorders>
                       <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                     </w:tcBorders>
                     <w:tcMar>
                       <w:top w:w="40.0" w:type="dxa"/>
                       <w:left w:w="40.0" w:type="dxa"/>
                       <w:bottom w:w="40.0" w:type="dxa"/>
                       <w:right w:w="40.0" w:type="dxa"/>
                     </w:tcMar>
                     <w:vAlign w:val="bottom"/>
                   </w:tcPr>
                   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:rtl w:val="0"/>
                       </w:rPr>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
             <w:sdt>
               <w:sdtPr>
                 <w:lock w:val="contentLocked"/>
-                <w:id w:val="-1805643721"/>
+                <w:id w:val="-1683570570"/>
                 <w:tag w:val="goog_rdk_14"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcBorders>
                       <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                     </w:tcBorders>
                     <w:tcMar>
                       <w:top w:w="40.0" w:type="dxa"/>
                       <w:left w:w="40.0" w:type="dxa"/>
                       <w:bottom w:w="40.0" w:type="dxa"/>
                       <w:right w:w="40.0" w:type="dxa"/>
                     </w:tcMar>
                     <w:vAlign w:val="bottom"/>
                   </w:tcPr>
                   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:rtl w:val="0"/>
                       </w:rPr>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
             <w:sdt>
               <w:sdtPr>
                 <w:lock w:val="contentLocked"/>
-                <w:id w:val="104086206"/>
+                <w:id w:val="-1808816231"/>
                 <w:tag w:val="goog_rdk_15"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcBorders>
                       <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                     </w:tcBorders>
                     <w:tcMar>
                       <w:top w:w="40.0" w:type="dxa"/>
                       <w:left w:w="40.0" w:type="dxa"/>
                       <w:bottom w:w="40.0" w:type="dxa"/>
                       <w:right w:w="40.0" w:type="dxa"/>
                     </w:tcMar>
                     <w:vAlign w:val="bottom"/>
                   </w:tcPr>
                   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:rtl w:val="0"/>
                       </w:rPr>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:trHeight w:val="330" w:hRule="atLeast"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:sdt>
               <w:sdtPr>
                 <w:lock w:val="contentLocked"/>
-                <w:id w:val="-1806865031"/>
+                <w:id w:val="-2114497420"/>
                 <w:tag w:val="goog_rdk_16"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcBorders>
                       <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                     </w:tcBorders>
                     <w:tcMar>
                       <w:top w:w="40.0" w:type="dxa"/>
                       <w:left w:w="40.0" w:type="dxa"/>
                       <w:bottom w:w="40.0" w:type="dxa"/>
                       <w:right w:w="40.0" w:type="dxa"/>
                     </w:tcMar>
                     <w:vAlign w:val="bottom"/>
                   </w:tcPr>
                   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:rtl w:val="0"/>
                       </w:rPr>
                       <w:t xml:space="preserve">4</w:t>
                     </w:r>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:rtl w:val="0"/>
                       </w:rPr>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
             <w:sdt>
               <w:sdtPr>
                 <w:lock w:val="contentLocked"/>
-                <w:id w:val="-1930207545"/>
+                <w:id w:val="891723261"/>
                 <w:tag w:val="goog_rdk_17"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcBorders>
                       <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                     </w:tcBorders>
                     <w:tcMar>
                       <w:top w:w="40.0" w:type="dxa"/>
                       <w:left w:w="40.0" w:type="dxa"/>
                       <w:bottom w:w="40.0" w:type="dxa"/>
                       <w:right w:w="40.0" w:type="dxa"/>
                     </w:tcMar>
                     <w:vAlign w:val="bottom"/>
                   </w:tcPr>
                   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:rtl w:val="0"/>
                       </w:rPr>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
             <w:sdt>
               <w:sdtPr>
                 <w:lock w:val="contentLocked"/>
-                <w:id w:val="861457491"/>
+                <w:id w:val="1190297834"/>
                 <w:tag w:val="goog_rdk_18"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcBorders>
                       <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                     </w:tcBorders>
                     <w:tcMar>
                       <w:top w:w="40.0" w:type="dxa"/>
                       <w:left w:w="40.0" w:type="dxa"/>
                       <w:bottom w:w="40.0" w:type="dxa"/>
                       <w:right w:w="40.0" w:type="dxa"/>
                     </w:tcMar>
                     <w:vAlign w:val="bottom"/>
                   </w:tcPr>
                   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:rtl w:val="0"/>
                       </w:rPr>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
             <w:sdt>
               <w:sdtPr>
                 <w:lock w:val="contentLocked"/>
-                <w:id w:val="-789354164"/>
+                <w:id w:val="-874807648"/>
                 <w:tag w:val="goog_rdk_19"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcBorders>
                       <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                     </w:tcBorders>
                     <w:tcMar>
                       <w:top w:w="40.0" w:type="dxa"/>
                       <w:left w:w="40.0" w:type="dxa"/>
                       <w:bottom w:w="40.0" w:type="dxa"/>
                       <w:right w:w="40.0" w:type="dxa"/>
                     </w:tcMar>
                     <w:vAlign w:val="bottom"/>
                   </w:tcPr>
                   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:rtl w:val="0"/>
                       </w:rPr>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:trHeight w:val="330" w:hRule="atLeast"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:sdt>
               <w:sdtPr>
                 <w:lock w:val="contentLocked"/>
-                <w:id w:val="-1220210282"/>
+                <w:id w:val="253065140"/>
                 <w:tag w:val="goog_rdk_20"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcBorders>
                       <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                     </w:tcBorders>
                     <w:tcMar>
                       <w:top w:w="40.0" w:type="dxa"/>
                       <w:left w:w="40.0" w:type="dxa"/>
                       <w:bottom w:w="40.0" w:type="dxa"/>
                       <w:right w:w="40.0" w:type="dxa"/>
                     </w:tcMar>
                     <w:vAlign w:val="bottom"/>
                   </w:tcPr>
                   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:rtl w:val="0"/>
                       </w:rPr>
                       <w:t xml:space="preserve">5</w:t>
                     </w:r>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:rtl w:val="0"/>
                       </w:rPr>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
             <w:sdt>
               <w:sdtPr>
                 <w:lock w:val="contentLocked"/>
-                <w:id w:val="-1844742806"/>
+                <w:id w:val="1355772175"/>
                 <w:tag w:val="goog_rdk_21"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcBorders>
                       <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                     </w:tcBorders>
                     <w:tcMar>
                       <w:top w:w="40.0" w:type="dxa"/>
                       <w:left w:w="40.0" w:type="dxa"/>
                       <w:bottom w:w="40.0" w:type="dxa"/>
                       <w:right w:w="40.0" w:type="dxa"/>
                     </w:tcMar>
                     <w:vAlign w:val="bottom"/>
                   </w:tcPr>
                   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:rtl w:val="0"/>
                       </w:rPr>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
             <w:sdt>
               <w:sdtPr>
                 <w:lock w:val="contentLocked"/>
-                <w:id w:val="-391074077"/>
+                <w:id w:val="-455947624"/>
                 <w:tag w:val="goog_rdk_22"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcBorders>
                       <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                     </w:tcBorders>
                     <w:tcMar>
                       <w:top w:w="40.0" w:type="dxa"/>
                       <w:left w:w="40.0" w:type="dxa"/>
                       <w:bottom w:w="40.0" w:type="dxa"/>
                       <w:right w:w="40.0" w:type="dxa"/>
                     </w:tcMar>
                     <w:vAlign w:val="bottom"/>
                   </w:tcPr>
                   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:rtl w:val="0"/>
                       </w:rPr>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
             <w:sdt>
               <w:sdtPr>
                 <w:lock w:val="contentLocked"/>
-                <w:id w:val="-977637508"/>
+                <w:id w:val="1371713131"/>
                 <w:tag w:val="goog_rdk_23"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcBorders>
                       <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                     </w:tcBorders>
                     <w:tcMar>
                       <w:top w:w="40.0" w:type="dxa"/>
                       <w:left w:w="40.0" w:type="dxa"/>
                       <w:bottom w:w="40.0" w:type="dxa"/>
                       <w:right w:w="40.0" w:type="dxa"/>
                     </w:tcMar>
                     <w:vAlign w:val="bottom"/>
                   </w:tcPr>
                   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
@@ -2371,3398 +2371,3960 @@
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
       <w:pPr>
         <w:spacing w:before="76" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="127"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Berdasarkan Berita/Artikel/Cerita di atas, dapat dijelaskan hal-hal sebagaimana tertuang dalam tabel di bawah ini:</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:lock w:val="contentLocked"/>
-        <w:id w:val="1468412582"/>
+        <w:id w:val="1244525144"/>
         <w:tag w:val="goog_rdk_70"/>
       </w:sdtPr>
       <w:sdtContent>
         <w:tbl>
           <w:tblPr>
             <w:tblStyle w:val="Table2"/>
-            <w:tblW w:w="9600.0" w:type="dxa"/>
+            <w:tblW w:w="10050.0" w:type="dxa"/>
             <w:jc w:val="left"/>
             <w:tblBorders>
               <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:insideH w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:insideV w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblLook w:val="0600"/>
           </w:tblPr>
           <w:tblGrid>
-            <w:gridCol w:w="450"/>
-[...3 lines deleted...]
-            <w:gridCol w:w="2640"/>
+            <w:gridCol w:w="360"/>
+            <w:gridCol w:w="1215"/>
+            <w:gridCol w:w="1995"/>
+            <w:gridCol w:w="1995"/>
+            <w:gridCol w:w="1950"/>
+            <w:gridCol w:w="2535"/>
             <w:tblGridChange w:id="0">
               <w:tblGrid>
-                <w:gridCol w:w="450"/>
-[...3 lines deleted...]
-                <w:gridCol w:w="2640"/>
+                <w:gridCol w:w="360"/>
+                <w:gridCol w:w="1215"/>
+                <w:gridCol w:w="1995"/>
+                <w:gridCol w:w="1995"/>
+                <w:gridCol w:w="1950"/>
+                <w:gridCol w:w="2535"/>
               </w:tblGrid>
             </w:tblGridChange>
           </w:tblGrid>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:trHeight w:val="615" w:hRule="atLeast"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:sdt>
               <w:sdtPr>
                 <w:lock w:val="contentLocked"/>
-                <w:id w:val="331387410"/>
+                <w:id w:val="-2003859595"/>
                 <w:tag w:val="goog_rdk_25"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcBorders>
                       <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                     </w:tcBorders>
                     <w:shd w:fill="bdbdbd" w:val="clear"/>
                     <w:tcMar>
                       <w:top w:w="40.0" w:type="dxa"/>
                       <w:left w:w="40.0" w:type="dxa"/>
                       <w:bottom w:w="40.0" w:type="dxa"/>
                       <w:right w:w="40.0" w:type="dxa"/>
                     </w:tcMar>
                     <w:vAlign w:val="center"/>
                   </w:tcPr>
                   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:b w:val="1"/>
                         <w:bCs w:val="1"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                         <w:rtl w:val="0"/>
                       </w:rPr>
                       <w:t xml:space="preserve">No</w:t>
                     </w:r>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:rtl w:val="0"/>
                       </w:rPr>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
             <w:sdt>
               <w:sdtPr>
-                <w:lock w:val="contentLocked"/>
-                <w:id w:val="-451038959"/>
+                <w:id w:val="-1438612175"/>
                 <w:tag w:val="goog_rdk_26"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcBorders>
                       <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                     </w:tcBorders>
                     <w:shd w:fill="bdbdbd" w:val="clear"/>
                     <w:tcMar>
                       <w:top w:w="40.0" w:type="dxa"/>
                       <w:left w:w="40.0" w:type="dxa"/>
                       <w:bottom w:w="40.0" w:type="dxa"/>
                       <w:right w:w="40.0" w:type="dxa"/>
                     </w:tcMar>
                     <w:vAlign w:val="center"/>
                   </w:tcPr>
                   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:b w:val="1"/>
                         <w:bCs w:val="1"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                         <w:rtl w:val="0"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Nilai Dasar</w:t>
                     </w:r>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:rtl w:val="0"/>
                       </w:rPr>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
+            <w:tc>
+              <w:tcPr>
+                <w:tcBorders>
+                  <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                  <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                  <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                  <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                </w:tcBorders>
+                <w:shd w:fill="bdbdbd" w:val="clear"/>
+                <w:tcMar>
+                  <w:top w:w="40.0" w:type="dxa"/>
+                  <w:left w:w="40.0" w:type="dxa"/>
+                  <w:bottom w:w="40.0" w:type="dxa"/>
+                  <w:right w:w="40.0" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:b w:val="1"/>
+                    <w:bCs w:val="1"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:b w:val="1"/>
+                    <w:bCs w:val="1"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Indikator Nilai Dasar</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
             <w:sdt>
               <w:sdtPr>
                 <w:lock w:val="contentLocked"/>
-                <w:id w:val="-2066133466"/>
+                <w:id w:val="-1580150733"/>
                 <w:tag w:val="goog_rdk_27"/>
-              </w:sdtPr>
-[...50 lines deleted...]
-                <w:tag w:val="goog_rdk_28"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcBorders>
                       <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                     </w:tcBorders>
                     <w:shd w:fill="bdbdbd" w:val="clear"/>
                     <w:tcMar>
                       <w:top w:w="40.0" w:type="dxa"/>
                       <w:left w:w="40.0" w:type="dxa"/>
                       <w:bottom w:w="40.0" w:type="dxa"/>
                       <w:right w:w="40.0" w:type="dxa"/>
                     </w:tcMar>
                     <w:vAlign w:val="center"/>
                   </w:tcPr>
                   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:b w:val="1"/>
                         <w:bCs w:val="1"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                         <w:rtl w:val="0"/>
                       </w:rPr>
-                      <w:t xml:space="preserve">Indikator Nilai Dasar yang Dilanggar dan contohnya</w:t>
+                      <w:t xml:space="preserve">Contoh pengamalan Indikator Nilai Dasar</w:t>
                     </w:r>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:rtl w:val="0"/>
                       </w:rPr>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
             <w:sdt>
               <w:sdtPr>
                 <w:lock w:val="contentLocked"/>
-                <w:id w:val="-1878393185"/>
-                <w:tag w:val="goog_rdk_29"/>
+                <w:id w:val="-1454710263"/>
+                <w:tag w:val="goog_rdk_28"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcBorders>
                       <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                     </w:tcBorders>
                     <w:shd w:fill="bdbdbd" w:val="clear"/>
                     <w:tcMar>
                       <w:top w:w="40.0" w:type="dxa"/>
                       <w:left w:w="40.0" w:type="dxa"/>
                       <w:bottom w:w="40.0" w:type="dxa"/>
                       <w:right w:w="40.0" w:type="dxa"/>
                     </w:tcMar>
                     <w:vAlign w:val="center"/>
                   </w:tcPr>
                   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:b w:val="1"/>
                         <w:bCs w:val="1"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                         <w:rtl w:val="0"/>
                       </w:rPr>
-                      <w:t xml:space="preserve">Rekomendasi upaya untuk Perbaikan Sikap</w:t>
+                      <w:t xml:space="preserve">Contoh pelanggaran Indikator Nilai Dasar</w:t>
+                    </w:r>
+                    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                      <w:rPr>
+                        <w:rtl w:val="0"/>
+                      </w:rPr>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+              </w:sdtContent>
+            </w:sdt>
+            <w:sdt>
+              <w:sdtPr>
+                <w:lock w:val="contentLocked"/>
+                <w:id w:val="-1522683277"/>
+                <w:tag w:val="goog_rdk_29"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcBorders>
+                      <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                      <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                      <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                      <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                    </w:tcBorders>
+                    <w:shd w:fill="bdbdbd" w:val="clear"/>
+                    <w:tcMar>
+                      <w:top w:w="40.0" w:type="dxa"/>
+                      <w:left w:w="40.0" w:type="dxa"/>
+                      <w:bottom w:w="40.0" w:type="dxa"/>
+                      <w:right w:w="40.0" w:type="dxa"/>
+                    </w:tcMar>
+                    <w:vAlign w:val="center"/>
+                  </w:tcPr>
+                  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
+                    <w:pPr>
+                      <w:spacing w:line="276" w:lineRule="auto"/>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                      <w:rPr>
+                        <w:b w:val="1"/>
+                        <w:bCs w:val="1"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:rtl w:val="0"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Rekomendasi upaya untuk Perbaikan Sikap &amp; Perilaku</w:t>
                     </w:r>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:rtl w:val="0"/>
                       </w:rPr>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:trHeight w:val="345" w:hRule="atLeast"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:sdt>
               <w:sdtPr>
                 <w:lock w:val="contentLocked"/>
-                <w:id w:val="-1770607317"/>
+                <w:id w:val="-34034170"/>
                 <w:tag w:val="goog_rdk_30"/>
-              </w:sdtPr>
-[...52 lines deleted...]
-                <w:tag w:val="goog_rdk_31"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcBorders>
                       <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                     </w:tcBorders>
                     <w:shd w:fill="ffffff" w:val="clear"/>
                     <w:tcMar>
                       <w:top w:w="40.0" w:type="dxa"/>
                       <w:left w:w="40.0" w:type="dxa"/>
                       <w:bottom w:w="40.0" w:type="dxa"/>
                       <w:right w:w="40.0" w:type="dxa"/>
                     </w:tcMar>
                     <w:vAlign w:val="center"/>
                   </w:tcPr>
                   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
-                        <w:sz w:val="20"/>
-                        <w:szCs w:val="20"/>
+                        <w:i w:val="1"/>
+                        <w:iCs w:val="1"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:b w:val="1"/>
                         <w:bCs w:val="1"/>
                         <w:i w:val="1"/>
                         <w:iCs w:val="1"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                         <w:rtl w:val="0"/>
                       </w:rPr>
-                      <w:t xml:space="preserve">2</w:t>
+                      <w:t xml:space="preserve">1</w:t>
                     </w:r>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:rtl w:val="0"/>
                       </w:rPr>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
             <w:sdt>
               <w:sdtPr>
-                <w:lock w:val="contentLocked"/>
-[...1 lines deleted...]
-                <w:tag w:val="goog_rdk_32"/>
+                <w:id w:val="398536186"/>
+                <w:tag w:val="goog_rdk_31"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcBorders>
                       <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                     </w:tcBorders>
                     <w:shd w:fill="ffffff" w:val="clear"/>
                     <w:tcMar>
                       <w:top w:w="40.0" w:type="dxa"/>
                       <w:left w:w="40.0" w:type="dxa"/>
                       <w:bottom w:w="40.0" w:type="dxa"/>
                       <w:right w:w="40.0" w:type="dxa"/>
                     </w:tcMar>
                     <w:vAlign w:val="center"/>
                   </w:tcPr>
                   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
-                        <w:sz w:val="20"/>
-                        <w:szCs w:val="20"/>
+                        <w:i w:val="1"/>
+                        <w:iCs w:val="1"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:b w:val="1"/>
                         <w:bCs w:val="1"/>
                         <w:i w:val="1"/>
                         <w:iCs w:val="1"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                         <w:rtl w:val="0"/>
                       </w:rPr>
-                      <w:t xml:space="preserve">3</w:t>
+                      <w:t xml:space="preserve">2</w:t>
                     </w:r>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:rtl w:val="0"/>
                       </w:rPr>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
+            <w:tc>
+              <w:tcPr>
+                <w:tcBorders>
+                  <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                  <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                  <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                  <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                </w:tcBorders>
+                <w:shd w:fill="ffffff" w:val="clear"/>
+                <w:tcMar>
+                  <w:top w:w="40.0" w:type="dxa"/>
+                  <w:left w:w="40.0" w:type="dxa"/>
+                  <w:bottom w:w="40.0" w:type="dxa"/>
+                  <w:right w:w="40.0" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:i w:val="1"/>
+                    <w:iCs w:val="1"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:b w:val="1"/>
+                    <w:bCs w:val="1"/>
+                    <w:i w:val="1"/>
+                    <w:iCs w:val="1"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">3</w:t>
+                </w:r>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                </w:r>
+              </w:p>
+            </w:tc>
             <w:sdt>
               <w:sdtPr>
                 <w:lock w:val="contentLocked"/>
-                <w:id w:val="689931208"/>
-[...54 lines deleted...]
-                <w:tag w:val="goog_rdk_34"/>
+                <w:id w:val="529418647"/>
+                <w:tag w:val="goog_rdk_32"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcBorders>
                       <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                     </w:tcBorders>
                     <w:shd w:fill="ffffff" w:val="clear"/>
                     <w:tcMar>
                       <w:top w:w="40.0" w:type="dxa"/>
                       <w:left w:w="40.0" w:type="dxa"/>
                       <w:bottom w:w="40.0" w:type="dxa"/>
                       <w:right w:w="40.0" w:type="dxa"/>
                     </w:tcMar>
                     <w:vAlign w:val="center"/>
                   </w:tcPr>
                   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
-                        <w:sz w:val="20"/>
-                        <w:szCs w:val="20"/>
+                        <w:i w:val="1"/>
+                        <w:iCs w:val="1"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:b w:val="1"/>
                         <w:bCs w:val="1"/>
                         <w:i w:val="1"/>
                         <w:iCs w:val="1"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                         <w:rtl w:val="0"/>
                       </w:rPr>
+                      <w:t xml:space="preserve">4</w:t>
+                    </w:r>
+                    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                      <w:rPr>
+                        <w:rtl w:val="0"/>
+                      </w:rPr>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+              </w:sdtContent>
+            </w:sdt>
+            <w:sdt>
+              <w:sdtPr>
+                <w:lock w:val="contentLocked"/>
+                <w:id w:val="1928578606"/>
+                <w:tag w:val="goog_rdk_33"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcBorders>
+                      <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                      <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                      <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                      <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                    </w:tcBorders>
+                    <w:shd w:fill="ffffff" w:val="clear"/>
+                    <w:tcMar>
+                      <w:top w:w="40.0" w:type="dxa"/>
+                      <w:left w:w="40.0" w:type="dxa"/>
+                      <w:bottom w:w="40.0" w:type="dxa"/>
+                      <w:right w:w="40.0" w:type="dxa"/>
+                    </w:tcMar>
+                    <w:vAlign w:val="center"/>
+                  </w:tcPr>
+                  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+                    <w:pPr>
+                      <w:spacing w:line="276" w:lineRule="auto"/>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:i w:val="1"/>
+                        <w:iCs w:val="1"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                      <w:rPr>
+                        <w:b w:val="1"/>
+                        <w:bCs w:val="1"/>
+                        <w:i w:val="1"/>
+                        <w:iCs w:val="1"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:rtl w:val="0"/>
+                      </w:rPr>
                       <w:t xml:space="preserve">5</w:t>
                     </w:r>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:rtl w:val="0"/>
                       </w:rPr>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+              </w:sdtContent>
+            </w:sdt>
+            <w:sdt>
+              <w:sdtPr>
+                <w:lock w:val="contentLocked"/>
+                <w:id w:val="-1664939343"/>
+                <w:tag w:val="goog_rdk_34"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcBorders>
+                      <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                      <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                      <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                      <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                    </w:tcBorders>
+                    <w:shd w:fill="ffffff" w:val="clear"/>
+                    <w:tcMar>
+                      <w:top w:w="40.0" w:type="dxa"/>
+                      <w:left w:w="40.0" w:type="dxa"/>
+                      <w:bottom w:w="40.0" w:type="dxa"/>
+                      <w:right w:w="40.0" w:type="dxa"/>
+                    </w:tcMar>
+                    <w:vAlign w:val="center"/>
+                  </w:tcPr>
+                  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
+                    <w:pPr>
+                      <w:spacing w:line="276" w:lineRule="auto"/>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:b w:val="1"/>
+                        <w:bCs w:val="1"/>
+                        <w:i w:val="1"/>
+                        <w:iCs w:val="1"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                      <w:rPr>
+                        <w:b w:val="1"/>
+                        <w:bCs w:val="1"/>
+                        <w:i w:val="1"/>
+                        <w:iCs w:val="1"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:rtl w:val="0"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">6</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:trHeight w:val="315" w:hRule="atLeast"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:sdt>
               <w:sdtPr>
                 <w:lock w:val="contentLocked"/>
-                <w:id w:val="1698487671"/>
+                <w:id w:val="-1023268889"/>
                 <w:tag w:val="goog_rdk_35"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:vMerge w:val="restart"/>
                     <w:tcBorders>
                       <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                     </w:tcBorders>
                     <w:shd w:fill="f3f3f3" w:val="clear"/>
                     <w:tcMar>
                       <w:top w:w="40.0" w:type="dxa"/>
                       <w:left w:w="40.0" w:type="dxa"/>
                       <w:bottom w:w="40.0" w:type="dxa"/>
                       <w:right w:w="40.0" w:type="dxa"/>
                     </w:tcMar>
                   </w:tcPr>
-                  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+                  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:rtl w:val="0"/>
                       </w:rPr>
                       <w:t xml:space="preserve">1</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
             <w:sdt>
               <w:sdtPr>
-                <w:lock w:val="contentLocked"/>
-                <w:id w:val="780863930"/>
+                <w:id w:val="457183313"/>
                 <w:tag w:val="goog_rdk_36"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:vMerge w:val="restart"/>
                     <w:tcBorders>
                       <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                     </w:tcBorders>
                     <w:shd w:fill="f3f3f3" w:val="clear"/>
                     <w:tcMar>
                       <w:top w:w="40.0" w:type="dxa"/>
                       <w:left w:w="40.0" w:type="dxa"/>
                       <w:bottom w:w="40.0" w:type="dxa"/>
                       <w:right w:w="40.0" w:type="dxa"/>
                     </w:tcMar>
                   </w:tcPr>
-                  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
+                  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:rtl w:val="0"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Berorientasi Pelayanan</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
+            <w:tc>
+              <w:tcPr>
+                <w:tcBorders>
+                  <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                  <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                  <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                  <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                </w:tcBorders>
+                <w:shd w:fill="f3f3f3" w:val="clear"/>
+                <w:tcMar>
+                  <w:top w:w="40.0" w:type="dxa"/>
+                  <w:left w:w="40.0" w:type="dxa"/>
+                  <w:bottom w:w="40.0" w:type="dxa"/>
+                  <w:right w:w="40.0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Memahami dan memenuhi kebutuhan masyarakat.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
             <w:sdt>
               <w:sdtPr>
                 <w:lock w:val="contentLocked"/>
-                <w:id w:val="1424753595"/>
+                <w:id w:val="-76299296"/>
                 <w:tag w:val="goog_rdk_37"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcBorders>
                       <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                     </w:tcBorders>
                     <w:shd w:fill="f3f3f3" w:val="clear"/>
                     <w:tcMar>
                       <w:top w:w="40.0" w:type="dxa"/>
                       <w:left w:w="40.0" w:type="dxa"/>
                       <w:bottom w:w="40.0" w:type="dxa"/>
                       <w:right w:w="40.0" w:type="dxa"/>
                     </w:tcMar>
                   </w:tcPr>
-                  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
+                  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
                       <w:rPr>
+                        <w:color w:val="ff0000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
-                        <w:sz w:val="20"/>
-[...3 lines deleted...]
-                      <w:t xml:space="preserve">Memahami dan memenuhi kebutuhan masyarakat. Perilaku ini terlihat dari: </w:t>
+                        <w:color w:val="ff0000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                        <w:rtl w:val="0"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">(kemukakan contoh perilaku yang mengamalkan kode perilaku pada kolom 3)</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
+                  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:rtl w:val="0"/>
                       </w:rPr>
                       <w:t xml:space="preserve">…………… </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
             <w:sdt>
               <w:sdtPr>
                 <w:lock w:val="contentLocked"/>
-                <w:id w:val="1006523318"/>
+                <w:id w:val="816736145"/>
                 <w:tag w:val="goog_rdk_38"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcBorders>
                       <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                     </w:tcBorders>
                     <w:shd w:fill="f3f3f3" w:val="clear"/>
                     <w:tcMar>
                       <w:top w:w="40.0" w:type="dxa"/>
                       <w:left w:w="40.0" w:type="dxa"/>
                       <w:bottom w:w="40.0" w:type="dxa"/>
                       <w:right w:w="40.0" w:type="dxa"/>
                     </w:tcMar>
                   </w:tcPr>
-                  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
+                  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
-                        <w:sz w:val="20"/>
-[...3 lines deleted...]
-                      <w:t xml:space="preserve">Memahami dan memenuhi kebutuhan masyarakat. Tindakan yang melanggar kode perilaku di atas, terlihat dari: </w:t>
+                        <w:color w:val="ff0000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                        <w:rtl w:val="0"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">(tulis contoh tindakan yang melanggar kode perilaku inipada kolom 3)</w:t>
+                    </w:r>
+                    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                        <w:rtl w:val="0"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                   </w:p>
-                  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
+                  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:rtl w:val="0"/>
                       </w:rPr>
                       <w:t xml:space="preserve">……………</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
             <w:sdt>
               <w:sdtPr>
                 <w:lock w:val="contentLocked"/>
-                <w:id w:val="1888981860"/>
+                <w:id w:val="-118445957"/>
                 <w:tag w:val="goog_rdk_39"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcBorders>
                       <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                     </w:tcBorders>
                     <w:shd w:fill="f3f3f3" w:val="clear"/>
                     <w:tcMar>
                       <w:top w:w="40.0" w:type="dxa"/>
                       <w:left w:w="40.0" w:type="dxa"/>
                       <w:bottom w:w="40.0" w:type="dxa"/>
                       <w:right w:w="40.0" w:type="dxa"/>
                     </w:tcMar>
                   </w:tcPr>
-                  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
+                  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
+                    <w:pPr>
+                      <w:spacing w:line="276" w:lineRule="auto"/>
+                      <w:rPr>
+                        <w:color w:val="ff0000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                      <w:rPr>
+                        <w:color w:val="ff0000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                        <w:rtl w:val="0"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">(Sampaikan upaya yang dapat dilakukan untuk memperbaiki perilaku yang melanggar pada kolom 5)</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:rtl w:val="0"/>
                       </w:rPr>
                       <w:t xml:space="preserve">…………</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:trHeight w:val="315" w:hRule="atLeast"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:vMerge w:val="continue"/>
                 <w:tcBorders>
                   <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                   <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                   <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                   <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                 </w:tcBorders>
                 <w:shd w:fill="f3f3f3" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="40.0" w:type="dxa"/>
                   <w:left w:w="40.0" w:type="dxa"/>
                   <w:bottom w:w="40.0" w:type="dxa"/>
                   <w:right w:w="40.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
                 <w:pPr>
                   <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
                   <w:ind w:left="0" w:firstLine="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:vMerge w:val="continue"/>
                 <w:tcBorders>
                   <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                   <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                   <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                   <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                 </w:tcBorders>
                 <w:shd w:fill="f3f3f3" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="40.0" w:type="dxa"/>
                   <w:left w:w="40.0" w:type="dxa"/>
                   <w:bottom w:w="40.0" w:type="dxa"/>
                   <w:right w:w="40.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
                 <w:pPr>
                   <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
                   <w:ind w:left="0" w:firstLine="0"/>
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcBorders>
                   <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                   <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                   <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                   <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                 </w:tcBorders>
                 <w:shd w:fill="f3f3f3" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="40.0" w:type="dxa"/>
                   <w:left w:w="40.0" w:type="dxa"/>
                   <w:bottom w:w="40.0" w:type="dxa"/>
                   <w:right w:w="40.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">…………</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcBorders>
+                  <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                  <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                  <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                  <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                </w:tcBorders>
+                <w:shd w:fill="f3f3f3" w:val="clear"/>
+                <w:tcMar>
+                  <w:top w:w="40.0" w:type="dxa"/>
+                  <w:left w:w="40.0" w:type="dxa"/>
+                  <w:bottom w:w="40.0" w:type="dxa"/>
+                  <w:right w:w="40.0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">………… </w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcBorders>
                   <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                   <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                   <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                   <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                 </w:tcBorders>
                 <w:shd w:fill="f3f3f3" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="40.0" w:type="dxa"/>
                   <w:left w:w="40.0" w:type="dxa"/>
                   <w:bottom w:w="40.0" w:type="dxa"/>
                   <w:right w:w="40.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">…………</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcBorders>
                   <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                   <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                   <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                   <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                 </w:tcBorders>
                 <w:shd w:fill="f3f3f3" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="40.0" w:type="dxa"/>
                   <w:left w:w="40.0" w:type="dxa"/>
                   <w:bottom w:w="40.0" w:type="dxa"/>
                   <w:right w:w="40.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">…………</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:trHeight w:val="315" w:hRule="atLeast"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:vMerge w:val="continue"/>
                 <w:tcBorders>
                   <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                   <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                   <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                   <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                 </w:tcBorders>
                 <w:shd w:fill="f3f3f3" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="40.0" w:type="dxa"/>
                   <w:left w:w="40.0" w:type="dxa"/>
                   <w:bottom w:w="40.0" w:type="dxa"/>
                   <w:right w:w="40.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
                 <w:pPr>
                   <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
                   <w:ind w:left="0" w:firstLine="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:vMerge w:val="continue"/>
                 <w:tcBorders>
                   <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                   <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                   <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                   <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                 </w:tcBorders>
                 <w:shd w:fill="f3f3f3" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="40.0" w:type="dxa"/>
                   <w:left w:w="40.0" w:type="dxa"/>
                   <w:bottom w:w="40.0" w:type="dxa"/>
                   <w:right w:w="40.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
                 <w:pPr>
                   <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
                   <w:ind w:left="0" w:firstLine="0"/>
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcBorders>
                   <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                   <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                   <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                   <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                 </w:tcBorders>
                 <w:shd w:fill="f3f3f3" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="40.0" w:type="dxa"/>
                   <w:left w:w="40.0" w:type="dxa"/>
                   <w:bottom w:w="40.0" w:type="dxa"/>
                   <w:right w:w="40.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">…………</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcBorders>
                   <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                   <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                   <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                   <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                 </w:tcBorders>
                 <w:shd w:fill="f3f3f3" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="40.0" w:type="dxa"/>
                   <w:left w:w="40.0" w:type="dxa"/>
                   <w:bottom w:w="40.0" w:type="dxa"/>
                   <w:right w:w="40.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">…………</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcBorders>
                   <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                   <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                   <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                   <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                 </w:tcBorders>
                 <w:shd w:fill="f3f3f3" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="40.0" w:type="dxa"/>
                   <w:left w:w="40.0" w:type="dxa"/>
                   <w:bottom w:w="40.0" w:type="dxa"/>
                   <w:right w:w="40.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">…………</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcBorders>
+                  <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                  <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                  <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                  <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                </w:tcBorders>
+                <w:shd w:fill="f3f3f3" w:val="clear"/>
+                <w:tcMar>
+                  <w:top w:w="40.0" w:type="dxa"/>
+                  <w:left w:w="40.0" w:type="dxa"/>
+                  <w:bottom w:w="40.0" w:type="dxa"/>
+                  <w:right w:w="40.0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">…………</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:trHeight w:val="315" w:hRule="atLeast"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:sdt>
               <w:sdtPr>
                 <w:lock w:val="contentLocked"/>
-                <w:id w:val="11226472"/>
+                <w:id w:val="-1060149191"/>
                 <w:tag w:val="goog_rdk_40"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcBorders>
                       <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                     </w:tcBorders>
                     <w:shd w:fill="ffffff" w:val="clear"/>
                     <w:tcMar>
                       <w:top w:w="40.0" w:type="dxa"/>
                       <w:left w:w="40.0" w:type="dxa"/>
                       <w:bottom w:w="40.0" w:type="dxa"/>
                       <w:right w:w="40.0" w:type="dxa"/>
                     </w:tcMar>
                   </w:tcPr>
-                  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
+                  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:rtl w:val="0"/>
                       </w:rPr>
                       <w:t xml:space="preserve">2</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
             <w:sdt>
               <w:sdtPr>
-                <w:lock w:val="contentLocked"/>
-                <w:id w:val="839557202"/>
+                <w:id w:val="-766109638"/>
                 <w:tag w:val="goog_rdk_41"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcBorders>
                       <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                     </w:tcBorders>
                     <w:shd w:fill="ffffff" w:val="clear"/>
                     <w:tcMar>
                       <w:top w:w="40.0" w:type="dxa"/>
                       <w:left w:w="40.0" w:type="dxa"/>
                       <w:bottom w:w="40.0" w:type="dxa"/>
                       <w:right w:w="40.0" w:type="dxa"/>
                     </w:tcMar>
                   </w:tcPr>
-                  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
+                  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:rtl w:val="0"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Akuntabel</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
+            <w:tc>
+              <w:tcPr>
+                <w:tcBorders>
+                  <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                  <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                  <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                  <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                </w:tcBorders>
+                <w:shd w:fill="ffffff" w:val="clear"/>
+                <w:tcMar>
+                  <w:top w:w="40.0" w:type="dxa"/>
+                  <w:left w:w="40.0" w:type="dxa"/>
+                  <w:bottom w:w="40.0" w:type="dxa"/>
+                  <w:right w:w="40.0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">…………</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
             <w:sdt>
               <w:sdtPr>
                 <w:lock w:val="contentLocked"/>
-                <w:id w:val="-1478049214"/>
+                <w:id w:val="241461656"/>
                 <w:tag w:val="goog_rdk_42"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcBorders>
                       <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                     </w:tcBorders>
                     <w:shd w:fill="ffffff" w:val="clear"/>
                     <w:tcMar>
                       <w:top w:w="40.0" w:type="dxa"/>
                       <w:left w:w="40.0" w:type="dxa"/>
                       <w:bottom w:w="40.0" w:type="dxa"/>
                       <w:right w:w="40.0" w:type="dxa"/>
                     </w:tcMar>
                   </w:tcPr>
-                  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
+                  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:rtl w:val="0"/>
                       </w:rPr>
                       <w:t xml:space="preserve">…………</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
             <w:sdt>
               <w:sdtPr>
                 <w:lock w:val="contentLocked"/>
-                <w:id w:val="176225785"/>
+                <w:id w:val="1918740551"/>
                 <w:tag w:val="goog_rdk_43"/>
-              </w:sdtPr>
-[...314 lines deleted...]
-                <w:tag w:val="goog_rdk_50"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcBorders>
                       <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                     </w:tcBorders>
                     <w:shd w:fill="ffffff" w:val="clear"/>
                     <w:tcMar>
                       <w:top w:w="40.0" w:type="dxa"/>
                       <w:left w:w="40.0" w:type="dxa"/>
                       <w:bottom w:w="40.0" w:type="dxa"/>
                       <w:right w:w="40.0" w:type="dxa"/>
                     </w:tcMar>
                   </w:tcPr>
                   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
-                      <w:jc w:val="center"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:rtl w:val="0"/>
                       </w:rPr>
-                      <w:t xml:space="preserve">4</w:t>
+                      <w:t xml:space="preserve">…………</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
             <w:sdt>
               <w:sdtPr>
                 <w:lock w:val="contentLocked"/>
-                <w:id w:val="-620509009"/>
-                <w:tag w:val="goog_rdk_51"/>
+                <w:id w:val="-514246417"/>
+                <w:tag w:val="goog_rdk_44"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcBorders>
                       <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                     </w:tcBorders>
                     <w:shd w:fill="ffffff" w:val="clear"/>
                     <w:tcMar>
                       <w:top w:w="40.0" w:type="dxa"/>
                       <w:left w:w="40.0" w:type="dxa"/>
                       <w:bottom w:w="40.0" w:type="dxa"/>
                       <w:right w:w="40.0" w:type="dxa"/>
                     </w:tcMar>
                   </w:tcPr>
                   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:rtl w:val="0"/>
                       </w:rPr>
-                      <w:t xml:space="preserve">Harmonis</w:t>
-[...127 lines deleted...]
-                      </w:rPr>
                       <w:t xml:space="preserve">…………</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:trHeight w:val="315" w:hRule="atLeast"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:sdt>
               <w:sdtPr>
                 <w:lock w:val="contentLocked"/>
-                <w:id w:val="-628233358"/>
-                <w:tag w:val="goog_rdk_55"/>
+                <w:id w:val="-585964109"/>
+                <w:tag w:val="goog_rdk_45"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcBorders>
+                      <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                      <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                      <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                      <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                    </w:tcBorders>
+                    <w:shd w:fill="f3f3f3" w:val="clear"/>
+                    <w:tcMar>
+                      <w:top w:w="40.0" w:type="dxa"/>
+                      <w:left w:w="40.0" w:type="dxa"/>
+                      <w:bottom w:w="40.0" w:type="dxa"/>
+                      <w:right w:w="40.0" w:type="dxa"/>
+                    </w:tcMar>
+                  </w:tcPr>
+                  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
+                    <w:pPr>
+                      <w:spacing w:line="276" w:lineRule="auto"/>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                        <w:rtl w:val="0"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">3</w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+              </w:sdtContent>
+            </w:sdt>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1308028483"/>
+                <w:tag w:val="goog_rdk_46"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcBorders>
+                      <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                      <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                      <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                      <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                    </w:tcBorders>
+                    <w:shd w:fill="f3f3f3" w:val="clear"/>
+                    <w:tcMar>
+                      <w:top w:w="40.0" w:type="dxa"/>
+                      <w:left w:w="40.0" w:type="dxa"/>
+                      <w:bottom w:w="40.0" w:type="dxa"/>
+                      <w:right w:w="40.0" w:type="dxa"/>
+                    </w:tcMar>
+                  </w:tcPr>
+                  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
+                    <w:pPr>
+                      <w:spacing w:line="276" w:lineRule="auto"/>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                        <w:rtl w:val="0"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Kompeten</w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+              </w:sdtContent>
+            </w:sdt>
+            <w:tc>
+              <w:tcPr>
+                <w:tcBorders>
+                  <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                  <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                  <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                  <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                </w:tcBorders>
+                <w:shd w:fill="f3f3f3" w:val="clear"/>
+                <w:tcMar>
+                  <w:top w:w="40.0" w:type="dxa"/>
+                  <w:left w:w="40.0" w:type="dxa"/>
+                  <w:bottom w:w="40.0" w:type="dxa"/>
+                  <w:right w:w="40.0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">…………</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:sdt>
+              <w:sdtPr>
+                <w:lock w:val="contentLocked"/>
+                <w:id w:val="-1383086991"/>
+                <w:tag w:val="goog_rdk_47"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcBorders>
                       <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                     </w:tcBorders>
                     <w:shd w:fill="f3f3f3" w:val="clear"/>
                     <w:tcMar>
                       <w:top w:w="40.0" w:type="dxa"/>
                       <w:left w:w="40.0" w:type="dxa"/>
                       <w:bottom w:w="40.0" w:type="dxa"/>
                       <w:right w:w="40.0" w:type="dxa"/>
                     </w:tcMar>
                   </w:tcPr>
                   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
-                      <w:jc w:val="center"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:rtl w:val="0"/>
                       </w:rPr>
-                      <w:t xml:space="preserve">5</w:t>
+                      <w:t xml:space="preserve">…………</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
             <w:sdt>
               <w:sdtPr>
                 <w:lock w:val="contentLocked"/>
-                <w:id w:val="267803500"/>
-                <w:tag w:val="goog_rdk_56"/>
+                <w:id w:val="-316995099"/>
+                <w:tag w:val="goog_rdk_48"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcBorders>
                       <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                     </w:tcBorders>
                     <w:shd w:fill="f3f3f3" w:val="clear"/>
                     <w:tcMar>
                       <w:top w:w="40.0" w:type="dxa"/>
                       <w:left w:w="40.0" w:type="dxa"/>
                       <w:bottom w:w="40.0" w:type="dxa"/>
                       <w:right w:w="40.0" w:type="dxa"/>
                     </w:tcMar>
                   </w:tcPr>
                   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:rtl w:val="0"/>
                       </w:rPr>
-                      <w:t xml:space="preserve">Loyal</w:t>
+                      <w:t xml:space="preserve">…………</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
             <w:sdt>
               <w:sdtPr>
                 <w:lock w:val="contentLocked"/>
-                <w:id w:val="-2063997847"/>
-                <w:tag w:val="goog_rdk_57"/>
+                <w:id w:val="1899520770"/>
+                <w:tag w:val="goog_rdk_49"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcBorders>
                       <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                     </w:tcBorders>
                     <w:shd w:fill="f3f3f3" w:val="clear"/>
                     <w:tcMar>
                       <w:top w:w="40.0" w:type="dxa"/>
                       <w:left w:w="40.0" w:type="dxa"/>
                       <w:bottom w:w="40.0" w:type="dxa"/>
                       <w:right w:w="40.0" w:type="dxa"/>
                     </w:tcMar>
                   </w:tcPr>
                   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:rtl w:val="0"/>
                       </w:rPr>
                       <w:t xml:space="preserve">…………</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
-            <w:sdt>
-[...84 lines deleted...]
-            </w:sdt>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:trHeight w:val="315" w:hRule="atLeast"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:sdt>
               <w:sdtPr>
                 <w:lock w:val="contentLocked"/>
-                <w:id w:val="536964794"/>
-                <w:tag w:val="goog_rdk_60"/>
+                <w:id w:val="-20382675"/>
+                <w:tag w:val="goog_rdk_50"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcBorders>
                       <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                     </w:tcBorders>
                     <w:shd w:fill="ffffff" w:val="clear"/>
                     <w:tcMar>
                       <w:top w:w="40.0" w:type="dxa"/>
                       <w:left w:w="40.0" w:type="dxa"/>
                       <w:bottom w:w="40.0" w:type="dxa"/>
                       <w:right w:w="40.0" w:type="dxa"/>
                     </w:tcMar>
                   </w:tcPr>
-                  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
+                  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:rtl w:val="0"/>
                       </w:rPr>
-                      <w:t xml:space="preserve">6</w:t>
+                      <w:t xml:space="preserve">4</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="-2110594976"/>
+                <w:tag w:val="goog_rdk_51"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcBorders>
+                      <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                      <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                      <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                      <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                    </w:tcBorders>
+                    <w:shd w:fill="ffffff" w:val="clear"/>
+                    <w:tcMar>
+                      <w:top w:w="40.0" w:type="dxa"/>
+                      <w:left w:w="40.0" w:type="dxa"/>
+                      <w:bottom w:w="40.0" w:type="dxa"/>
+                      <w:right w:w="40.0" w:type="dxa"/>
+                    </w:tcMar>
+                  </w:tcPr>
+                  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
+                    <w:pPr>
+                      <w:spacing w:line="276" w:lineRule="auto"/>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                        <w:rtl w:val="0"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Harmonis</w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+              </w:sdtContent>
+            </w:sdt>
+            <w:tc>
+              <w:tcPr>
+                <w:tcBorders>
+                  <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                  <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                  <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                  <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                </w:tcBorders>
+                <w:shd w:fill="ffffff" w:val="clear"/>
+                <w:tcMar>
+                  <w:top w:w="40.0" w:type="dxa"/>
+                  <w:left w:w="40.0" w:type="dxa"/>
+                  <w:bottom w:w="40.0" w:type="dxa"/>
+                  <w:right w:w="40.0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">…………</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:sdt>
+              <w:sdtPr>
                 <w:lock w:val="contentLocked"/>
-                <w:id w:val="-2139952431"/>
-                <w:tag w:val="goog_rdk_61"/>
+                <w:id w:val="-1389725282"/>
+                <w:tag w:val="goog_rdk_52"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcBorders>
                       <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                     </w:tcBorders>
                     <w:shd w:fill="ffffff" w:val="clear"/>
                     <w:tcMar>
                       <w:top w:w="40.0" w:type="dxa"/>
                       <w:left w:w="40.0" w:type="dxa"/>
                       <w:bottom w:w="40.0" w:type="dxa"/>
                       <w:right w:w="40.0" w:type="dxa"/>
                     </w:tcMar>
                   </w:tcPr>
                   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:rtl w:val="0"/>
                       </w:rPr>
-                      <w:t xml:space="preserve">Adaptif</w:t>
+                      <w:t xml:space="preserve">…………</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
             <w:sdt>
               <w:sdtPr>
                 <w:lock w:val="contentLocked"/>
-                <w:id w:val="-1498193578"/>
-                <w:tag w:val="goog_rdk_62"/>
+                <w:id w:val="-614447197"/>
+                <w:tag w:val="goog_rdk_53"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcBorders>
                       <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                     </w:tcBorders>
                     <w:shd w:fill="ffffff" w:val="clear"/>
                     <w:tcMar>
                       <w:top w:w="40.0" w:type="dxa"/>
                       <w:left w:w="40.0" w:type="dxa"/>
                       <w:bottom w:w="40.0" w:type="dxa"/>
                       <w:right w:w="40.0" w:type="dxa"/>
                     </w:tcMar>
                   </w:tcPr>
                   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:rtl w:val="0"/>
                       </w:rPr>
                       <w:t xml:space="preserve">…………</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
             <w:sdt>
               <w:sdtPr>
                 <w:lock w:val="contentLocked"/>
-                <w:id w:val="1291762580"/>
-                <w:tag w:val="goog_rdk_63"/>
+                <w:id w:val="-931839162"/>
+                <w:tag w:val="goog_rdk_54"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcBorders>
                       <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                     </w:tcBorders>
                     <w:shd w:fill="ffffff" w:val="clear"/>
                     <w:tcMar>
                       <w:top w:w="40.0" w:type="dxa"/>
                       <w:left w:w="40.0" w:type="dxa"/>
                       <w:bottom w:w="40.0" w:type="dxa"/>
                       <w:right w:w="40.0" w:type="dxa"/>
                     </w:tcMar>
                   </w:tcPr>
                   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:rtl w:val="0"/>
                       </w:rPr>
                       <w:t xml:space="preserve">…………</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
+          </w:tr>
+          <w:tr>
+            <w:trPr>
+              <w:cantSplit w:val="0"/>
+              <w:trHeight w:val="315" w:hRule="atLeast"/>
+              <w:tblHeader w:val="0"/>
+            </w:trPr>
             <w:sdt>
               <w:sdtPr>
                 <w:lock w:val="contentLocked"/>
-                <w:id w:val="-1883825286"/>
-                <w:tag w:val="goog_rdk_64"/>
+                <w:id w:val="1357372668"/>
+                <w:tag w:val="goog_rdk_55"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcBorders>
                       <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                     </w:tcBorders>
-                    <w:shd w:fill="ffffff" w:val="clear"/>
+                    <w:shd w:fill="f3f3f3" w:val="clear"/>
                     <w:tcMar>
                       <w:top w:w="40.0" w:type="dxa"/>
                       <w:left w:w="40.0" w:type="dxa"/>
                       <w:bottom w:w="40.0" w:type="dxa"/>
                       <w:right w:w="40.0" w:type="dxa"/>
                     </w:tcMar>
                   </w:tcPr>
                   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
+                      <w:jc w:val="center"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:rtl w:val="0"/>
                       </w:rPr>
-                      <w:t xml:space="preserve">…………</w:t>
+                      <w:t xml:space="preserve">5</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
-          </w:tr>
-[...5 lines deleted...]
-            </w:trPr>
             <w:sdt>
               <w:sdtPr>
-                <w:lock w:val="contentLocked"/>
-[...1 lines deleted...]
-                <w:tag w:val="goog_rdk_65"/>
+                <w:id w:val="309544438"/>
+                <w:tag w:val="goog_rdk_56"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcBorders>
                       <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                     </w:tcBorders>
                     <w:shd w:fill="f3f3f3" w:val="clear"/>
                     <w:tcMar>
                       <w:top w:w="40.0" w:type="dxa"/>
                       <w:left w:w="40.0" w:type="dxa"/>
                       <w:bottom w:w="40.0" w:type="dxa"/>
                       <w:right w:w="40.0" w:type="dxa"/>
                     </w:tcMar>
                   </w:tcPr>
                   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
-                      <w:jc w:val="center"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:rtl w:val="0"/>
                       </w:rPr>
-                      <w:t xml:space="preserve">7</w:t>
+                      <w:t xml:space="preserve">Loyal</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
+            <w:tc>
+              <w:tcPr>
+                <w:tcBorders>
+                  <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                  <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                  <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                  <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                </w:tcBorders>
+                <w:shd w:fill="f3f3f3" w:val="clear"/>
+                <w:tcMar>
+                  <w:top w:w="40.0" w:type="dxa"/>
+                  <w:left w:w="40.0" w:type="dxa"/>
+                  <w:bottom w:w="40.0" w:type="dxa"/>
+                  <w:right w:w="40.0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">…………</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
             <w:sdt>
               <w:sdtPr>
                 <w:lock w:val="contentLocked"/>
-                <w:id w:val="196937030"/>
-[...43 lines deleted...]
-                <w:tag w:val="goog_rdk_67"/>
+                <w:id w:val="1639335477"/>
+                <w:tag w:val="goog_rdk_57"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcBorders>
                       <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                     </w:tcBorders>
                     <w:shd w:fill="f3f3f3" w:val="clear"/>
                     <w:tcMar>
                       <w:top w:w="40.0" w:type="dxa"/>
                       <w:left w:w="40.0" w:type="dxa"/>
                       <w:bottom w:w="40.0" w:type="dxa"/>
                       <w:right w:w="40.0" w:type="dxa"/>
                     </w:tcMar>
                   </w:tcPr>
                   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:rtl w:val="0"/>
                       </w:rPr>
                       <w:t xml:space="preserve">…………</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
             <w:sdt>
               <w:sdtPr>
                 <w:lock w:val="contentLocked"/>
-                <w:id w:val="1195302294"/>
-                <w:tag w:val="goog_rdk_68"/>
+                <w:id w:val="-455856412"/>
+                <w:tag w:val="goog_rdk_58"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcBorders>
                       <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                     </w:tcBorders>
                     <w:shd w:fill="f3f3f3" w:val="clear"/>
                     <w:tcMar>
                       <w:top w:w="40.0" w:type="dxa"/>
                       <w:left w:w="40.0" w:type="dxa"/>
                       <w:bottom w:w="40.0" w:type="dxa"/>
                       <w:right w:w="40.0" w:type="dxa"/>
                     </w:tcMar>
                   </w:tcPr>
                   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:rtl w:val="0"/>
                       </w:rPr>
                       <w:t xml:space="preserve">…………</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
             <w:sdt>
               <w:sdtPr>
                 <w:lock w:val="contentLocked"/>
-                <w:id w:val="2004844485"/>
-                <w:tag w:val="goog_rdk_69"/>
+                <w:id w:val="-60401004"/>
+                <w:tag w:val="goog_rdk_59"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcBorders>
                       <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                       <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
                     </w:tcBorders>
                     <w:shd w:fill="f3f3f3" w:val="clear"/>
                     <w:tcMar>
                       <w:top w:w="40.0" w:type="dxa"/>
                       <w:left w:w="40.0" w:type="dxa"/>
                       <w:bottom w:w="40.0" w:type="dxa"/>
                       <w:right w:w="40.0" w:type="dxa"/>
                     </w:tcMar>
                   </w:tcPr>
                   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:rtl w:val="0"/>
                       </w:rPr>
                       <w:t xml:space="preserve">…………</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
           </w:tr>
+          <w:tr>
+            <w:trPr>
+              <w:cantSplit w:val="0"/>
+              <w:trHeight w:val="315" w:hRule="atLeast"/>
+              <w:tblHeader w:val="0"/>
+            </w:trPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:lock w:val="contentLocked"/>
+                <w:id w:val="1715332535"/>
+                <w:tag w:val="goog_rdk_60"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcBorders>
+                      <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                      <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                      <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                      <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                    </w:tcBorders>
+                    <w:shd w:fill="ffffff" w:val="clear"/>
+                    <w:tcMar>
+                      <w:top w:w="40.0" w:type="dxa"/>
+                      <w:left w:w="40.0" w:type="dxa"/>
+                      <w:bottom w:w="40.0" w:type="dxa"/>
+                      <w:right w:w="40.0" w:type="dxa"/>
+                    </w:tcMar>
+                  </w:tcPr>
+                  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
+                    <w:pPr>
+                      <w:spacing w:line="276" w:lineRule="auto"/>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                        <w:rtl w:val="0"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">6</w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+              </w:sdtContent>
+            </w:sdt>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1658742143"/>
+                <w:tag w:val="goog_rdk_61"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcBorders>
+                      <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                      <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                      <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                      <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                    </w:tcBorders>
+                    <w:shd w:fill="ffffff" w:val="clear"/>
+                    <w:tcMar>
+                      <w:top w:w="40.0" w:type="dxa"/>
+                      <w:left w:w="40.0" w:type="dxa"/>
+                      <w:bottom w:w="40.0" w:type="dxa"/>
+                      <w:right w:w="40.0" w:type="dxa"/>
+                    </w:tcMar>
+                  </w:tcPr>
+                  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
+                    <w:pPr>
+                      <w:spacing w:line="276" w:lineRule="auto"/>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                        <w:rtl w:val="0"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Adaptif</w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+              </w:sdtContent>
+            </w:sdt>
+            <w:tc>
+              <w:tcPr>
+                <w:tcBorders>
+                  <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                  <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                  <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                  <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                </w:tcBorders>
+                <w:shd w:fill="ffffff" w:val="clear"/>
+                <w:tcMar>
+                  <w:top w:w="40.0" w:type="dxa"/>
+                  <w:left w:w="40.0" w:type="dxa"/>
+                  <w:bottom w:w="40.0" w:type="dxa"/>
+                  <w:right w:w="40.0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">…………</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:sdt>
+              <w:sdtPr>
+                <w:lock w:val="contentLocked"/>
+                <w:id w:val="25395957"/>
+                <w:tag w:val="goog_rdk_62"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcBorders>
+                      <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                      <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                      <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                      <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                    </w:tcBorders>
+                    <w:shd w:fill="ffffff" w:val="clear"/>
+                    <w:tcMar>
+                      <w:top w:w="40.0" w:type="dxa"/>
+                      <w:left w:w="40.0" w:type="dxa"/>
+                      <w:bottom w:w="40.0" w:type="dxa"/>
+                      <w:right w:w="40.0" w:type="dxa"/>
+                    </w:tcMar>
+                  </w:tcPr>
+                  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
+                    <w:pPr>
+                      <w:spacing w:line="276" w:lineRule="auto"/>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                        <w:rtl w:val="0"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">…………</w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+              </w:sdtContent>
+            </w:sdt>
+            <w:sdt>
+              <w:sdtPr>
+                <w:lock w:val="contentLocked"/>
+                <w:id w:val="-429748078"/>
+                <w:tag w:val="goog_rdk_63"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcBorders>
+                      <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                      <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                      <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                      <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                    </w:tcBorders>
+                    <w:shd w:fill="ffffff" w:val="clear"/>
+                    <w:tcMar>
+                      <w:top w:w="40.0" w:type="dxa"/>
+                      <w:left w:w="40.0" w:type="dxa"/>
+                      <w:bottom w:w="40.0" w:type="dxa"/>
+                      <w:right w:w="40.0" w:type="dxa"/>
+                    </w:tcMar>
+                  </w:tcPr>
+                  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
+                    <w:pPr>
+                      <w:spacing w:line="276" w:lineRule="auto"/>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                        <w:rtl w:val="0"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">…………</w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+              </w:sdtContent>
+            </w:sdt>
+            <w:sdt>
+              <w:sdtPr>
+                <w:lock w:val="contentLocked"/>
+                <w:id w:val="-1363103690"/>
+                <w:tag w:val="goog_rdk_64"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcBorders>
+                      <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                      <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                      <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                      <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                    </w:tcBorders>
+                    <w:shd w:fill="ffffff" w:val="clear"/>
+                    <w:tcMar>
+                      <w:top w:w="40.0" w:type="dxa"/>
+                      <w:left w:w="40.0" w:type="dxa"/>
+                      <w:bottom w:w="40.0" w:type="dxa"/>
+                      <w:right w:w="40.0" w:type="dxa"/>
+                    </w:tcMar>
+                  </w:tcPr>
+                  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
+                    <w:pPr>
+                      <w:spacing w:line="276" w:lineRule="auto"/>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                        <w:rtl w:val="0"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">…………</w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+              </w:sdtContent>
+            </w:sdt>
+          </w:tr>
+          <w:tr>
+            <w:trPr>
+              <w:cantSplit w:val="0"/>
+              <w:trHeight w:val="315" w:hRule="atLeast"/>
+              <w:tblHeader w:val="0"/>
+            </w:trPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:lock w:val="contentLocked"/>
+                <w:id w:val="-1805408519"/>
+                <w:tag w:val="goog_rdk_65"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcBorders>
+                      <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                      <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                      <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                      <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                    </w:tcBorders>
+                    <w:shd w:fill="f3f3f3" w:val="clear"/>
+                    <w:tcMar>
+                      <w:top w:w="40.0" w:type="dxa"/>
+                      <w:left w:w="40.0" w:type="dxa"/>
+                      <w:bottom w:w="40.0" w:type="dxa"/>
+                      <w:right w:w="40.0" w:type="dxa"/>
+                    </w:tcMar>
+                  </w:tcPr>
+                  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
+                    <w:pPr>
+                      <w:spacing w:line="276" w:lineRule="auto"/>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                        <w:rtl w:val="0"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">7</w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+              </w:sdtContent>
+            </w:sdt>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1100058703"/>
+                <w:tag w:val="goog_rdk_66"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcBorders>
+                      <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                      <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                      <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                      <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                    </w:tcBorders>
+                    <w:shd w:fill="f3f3f3" w:val="clear"/>
+                    <w:tcMar>
+                      <w:top w:w="40.0" w:type="dxa"/>
+                      <w:left w:w="40.0" w:type="dxa"/>
+                      <w:bottom w:w="40.0" w:type="dxa"/>
+                      <w:right w:w="40.0" w:type="dxa"/>
+                    </w:tcMar>
+                  </w:tcPr>
+                  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
+                    <w:pPr>
+                      <w:spacing w:line="276" w:lineRule="auto"/>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                        <w:rtl w:val="0"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Kolaboratif</w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+              </w:sdtContent>
+            </w:sdt>
+            <w:tc>
+              <w:tcPr>
+                <w:tcBorders>
+                  <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                  <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                  <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                  <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                </w:tcBorders>
+                <w:shd w:fill="f3f3f3" w:val="clear"/>
+                <w:tcMar>
+                  <w:top w:w="40.0" w:type="dxa"/>
+                  <w:left w:w="40.0" w:type="dxa"/>
+                  <w:bottom w:w="40.0" w:type="dxa"/>
+                  <w:right w:w="40.0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007F">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">…………</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:sdt>
+              <w:sdtPr>
+                <w:lock w:val="contentLocked"/>
+                <w:id w:val="2125016752"/>
+                <w:tag w:val="goog_rdk_67"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcBorders>
+                      <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                      <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                      <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                      <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                    </w:tcBorders>
+                    <w:shd w:fill="f3f3f3" w:val="clear"/>
+                    <w:tcMar>
+                      <w:top w:w="40.0" w:type="dxa"/>
+                      <w:left w:w="40.0" w:type="dxa"/>
+                      <w:bottom w:w="40.0" w:type="dxa"/>
+                      <w:right w:w="40.0" w:type="dxa"/>
+                    </w:tcMar>
+                  </w:tcPr>
+                  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
+                    <w:pPr>
+                      <w:spacing w:line="276" w:lineRule="auto"/>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                        <w:rtl w:val="0"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">…………</w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+              </w:sdtContent>
+            </w:sdt>
+            <w:sdt>
+              <w:sdtPr>
+                <w:lock w:val="contentLocked"/>
+                <w:id w:val="679319246"/>
+                <w:tag w:val="goog_rdk_68"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcBorders>
+                      <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                      <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                      <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                      <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                    </w:tcBorders>
+                    <w:shd w:fill="f3f3f3" w:val="clear"/>
+                    <w:tcMar>
+                      <w:top w:w="40.0" w:type="dxa"/>
+                      <w:left w:w="40.0" w:type="dxa"/>
+                      <w:bottom w:w="40.0" w:type="dxa"/>
+                      <w:right w:w="40.0" w:type="dxa"/>
+                    </w:tcMar>
+                  </w:tcPr>
+                  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
+                    <w:pPr>
+                      <w:spacing w:line="276" w:lineRule="auto"/>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                        <w:rtl w:val="0"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">…………</w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+              </w:sdtContent>
+            </w:sdt>
+            <w:sdt>
+              <w:sdtPr>
+                <w:lock w:val="contentLocked"/>
+                <w:id w:val="1555930907"/>
+                <w:tag w:val="goog_rdk_69"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcBorders>
+                      <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                      <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                      <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                      <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+                    </w:tcBorders>
+                    <w:shd w:fill="f3f3f3" w:val="clear"/>
+                    <w:tcMar>
+                      <w:top w:w="40.0" w:type="dxa"/>
+                      <w:left w:w="40.0" w:type="dxa"/>
+                      <w:bottom w:w="40.0" w:type="dxa"/>
+                      <w:right w:w="40.0" w:type="dxa"/>
+                    </w:tcMar>
+                  </w:tcPr>
+                  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000082">
+                    <w:pPr>
+                      <w:spacing w:line="276" w:lineRule="auto"/>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                        <w:rtl w:val="0"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">…………</w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+              </w:sdtContent>
+            </w:sdt>
+          </w:tr>
         </w:tbl>
       </w:sdtContent>
     </w:sdt>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000083">
       <w:pPr>
-        <w:spacing w:before="76" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="127"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
       <w:pPr>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="127"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Keterangan:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
-[...16 lines deleted...]
-    </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:lock w:val="contentLocked"/>
-        <w:id w:val="601850223"/>
+        <w:id w:val="-1893510383"/>
         <w:tag w:val="goog_rdk_71"/>
       </w:sdtPr>
       <w:sdtContent>
         <w:tbl>
           <w:tblPr>
             <w:tblStyle w:val="Table3"/>
             <w:tblW w:w="9510.0" w:type="dxa"/>
             <w:jc w:val="left"/>
             <w:tblBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:insideH w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:insideV w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblLook w:val="0600"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1110"/>
             <w:gridCol w:w="285"/>
             <w:gridCol w:w="8115"/>
             <w:tblGridChange w:id="0">
               <w:tblGrid>
                 <w:gridCol w:w="1110"/>
                 <w:gridCol w:w="285"/>
                 <w:gridCol w:w="8115"/>
               </w:tblGrid>
             </w:tblGridChange>
           </w:tblGrid>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="top"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000085">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="990"/>
                     <w:tab w:val="left" w:leader="none" w:pos="1275"/>
                   </w:tabs>
                   <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
                   <w:ind w:left="1275.5905511811022" w:right="-2.125984251968447" w:hanging="1275"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b w:val="1"/>
                     <w:bCs w:val="1"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:b w:val="1"/>
                     <w:bCs w:val="1"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Kolom 1</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="top"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
                 <w:pPr>
                   <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
                   <w:ind w:right="-133.46456692913378"/>
                   <w:rPr>
                     <w:b w:val="1"/>
                     <w:bCs w:val="1"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:b w:val="1"/>
                     <w:bCs w:val="1"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">:</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="top"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="990"/>
                     <w:tab w:val="left" w:leader="none" w:pos="1275"/>
                   </w:tabs>
                   <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
                   <w:ind w:left="1275.5905511811022" w:right="127" w:hanging="1275"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b w:val="1"/>
                     <w:bCs w:val="1"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Pada kolom ini isi dengan nomor urut</w:t>
+                  <w:t xml:space="preserve">Kolom ini berisi dengan nomor urut</w:t>
                 </w:r>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="top"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="990"/>
                     <w:tab w:val="left" w:leader="none" w:pos="1275"/>
                   </w:tabs>
                   <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
                   <w:ind w:left="1275.5905511811022" w:right="-2.125984251968447" w:hanging="1275"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b w:val="1"/>
                     <w:bCs w:val="1"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:b w:val="1"/>
                     <w:bCs w:val="1"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Kolom 2</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="top"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000089">
                 <w:pPr>
                   <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
                   <w:ind w:right="-133.46456692913378"/>
                   <w:rPr>
                     <w:b w:val="1"/>
                     <w:bCs w:val="1"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:b w:val="1"/>
                     <w:bCs w:val="1"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">:</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="top"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007F">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="990"/>
                     <w:tab w:val="left" w:leader="none" w:pos="1275"/>
                   </w:tabs>
                   <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
                   <w:ind w:left="1275.5905511811022" w:right="127" w:hanging="1275"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b w:val="1"/>
                     <w:bCs w:val="1"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Pada kolom ini isi dengan 7 Nilai Dasar</w:t>
+                  <w:t xml:space="preserve">Kolom ini berisi dengan 7 Nilai Dasar</w:t>
                 </w:r>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="top"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008B">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="990"/>
                     <w:tab w:val="left" w:leader="none" w:pos="1275"/>
                   </w:tabs>
                   <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
                   <w:ind w:left="1275.5905511811022" w:right="-2.125984251968447" w:hanging="1275"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b w:val="1"/>
                     <w:bCs w:val="1"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:b w:val="1"/>
                     <w:bCs w:val="1"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Kolom 3</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="top"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008C">
                 <w:pPr>
                   <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
                   <w:ind w:right="-133.46456692913378"/>
                   <w:rPr>
                     <w:b w:val="1"/>
                     <w:bCs w:val="1"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:b w:val="1"/>
                     <w:bCs w:val="1"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">:</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="top"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000082">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008D">
                 <w:pPr>
                   <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
                   <w:ind w:left="0" w:right="127" w:firstLine="0"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b w:val="1"/>
                     <w:bCs w:val="1"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">(</w:t>
                 </w:r>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:b w:val="1"/>
                     <w:bCs w:val="1"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Indikator</w:t>
                 </w:r>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:b w:val="1"/>
                     <w:bCs w:val="1"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Nilai Dasar yang Diamalkan dan contohnya</w:t>
+                  <w:t xml:space="preserve">Nilai Dasar yang Diamalkan</w:t>
                 </w:r>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">): Pada kolom ini sebutkan indikator yang diwujudkan untuk masing-masing Nilai Dasar, serta kemukakan contoh yang terambil dari narasi cerita/artikel/berita di atas. Ingat bahwa ada 21 indikator dari 7 Nilai Dasar. Masing-masing nilai dasar memiliki 3 indikator/kode perilaku). Kolom ini boleh kosong, apabila dari artikel/berita/cerita yang ada, tidak ada contoh tentang indikator nilai dasar yang diamalkan.</w:t>
+                  <w:t xml:space="preserve">): Pada kolom ini sebutkan indikator dari masing-masing Nilai Dasar, yang dibahas pada kolom 4 dan 5. Ingat bahwa ada 21 indikator dari 7 Nilai Dasar. Masing-masing nilai dasar memiliki 3 indikator/kode perilaku. </w:t>
                 </w:r>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="top"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000083">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008E">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="990"/>
                     <w:tab w:val="left" w:leader="none" w:pos="1275"/>
                   </w:tabs>
-                  <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
                   <w:ind w:left="1275.5905511811022" w:right="-2.125984251968447" w:hanging="1275"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b w:val="1"/>
                     <w:bCs w:val="1"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:b w:val="1"/>
                     <w:bCs w:val="1"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Kolom 4</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="top"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008F">
                 <w:pPr>
                   <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
                   <w:ind w:right="-133.46456692913378"/>
                   <w:rPr>
                     <w:b w:val="1"/>
                     <w:bCs w:val="1"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
-                    <w:b w:val="1"/>
-[...2 lines deleted...]
-                    <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">:</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="top"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000085">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000090">
                 <w:pPr>
-                  <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-                  <w:ind w:left="0" w:right="127" w:firstLine="0"/>
+                  <w:ind w:right="127"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
-                    <w:b w:val="1"/>
-                    <w:bCs w:val="1"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">(</w:t>
                 </w:r>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:b w:val="1"/>
                     <w:bCs w:val="1"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Indikator Nilai Dasar yang Dilanggar dan contohnya</w:t>
+                  <w:t xml:space="preserve">Contoh pengalaman Indikator</w:t>
                 </w:r>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">): Pada kolom ini sebut/jelaskan contoh pelanggaran dari masing-masing indikator, berdasarkan 21 indikator tersebut di atas. Kolom ini boleh kosong, apabila dari artikel/berita/cerita yang ada, tidak ada contoh tentang indikator nilai dasar yang dilanggar.</w:t>
+                  <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
+                    <w:b w:val="1"/>
+                    <w:bCs w:val="1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
+                  <w:t xml:space="preserve">Nilai Dasar dari artikel/berita yang diangkat</w:t>
+                </w:r>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">): Pada kolom ini kemukakan contoh perilaku yang terambil dari narasi cerita/artikel/berita yang ada, berdasarkan 21 indikator tersebut di atas. Kolom ini boleh kosong, apabila dari artikel/berita/cerita yang ada, tidak ada contoh tentang pengamalan indikator nilai dasar.   </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="top"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000091">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="990"/>
                     <w:tab w:val="left" w:leader="none" w:pos="1275"/>
                   </w:tabs>
                   <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
                   <w:ind w:left="1275.5905511811022" w:right="-2.125984251968447" w:hanging="1275"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b w:val="1"/>
                     <w:bCs w:val="1"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:b w:val="1"/>
                     <w:bCs w:val="1"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Kolom 5</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="top"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000092">
+                <w:pPr>
+                  <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+                  <w:ind w:right="-133.46456692913378"/>
+                  <w:rPr>
+                    <w:b w:val="1"/>
+                    <w:bCs w:val="1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:b w:val="1"/>
+                    <w:bCs w:val="1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">:</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcMar>
+                  <w:top w:w="100.0" w:type="dxa"/>
+                  <w:left w:w="100.0" w:type="dxa"/>
+                  <w:bottom w:w="100.0" w:type="dxa"/>
+                  <w:right w:w="100.0" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="top"/>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000093">
+                <w:pPr>
+                  <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+                  <w:ind w:left="0" w:right="127" w:firstLine="0"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:b w:val="1"/>
+                    <w:bCs w:val="1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">(</w:t>
+                </w:r>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:b w:val="1"/>
+                    <w:bCs w:val="1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Contoh pelanggaran Indikator</w:t>
+                </w:r>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:b w:val="1"/>
+                    <w:bCs w:val="1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Nilai Dasar dari artikel/berita yang diangkat</w:t>
+                </w:r>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">): Pada kolom ini sebut/jelaskan contoh perilaku yang melanggar dari masing-masing indikator, berdasarkan 21 indikator tersebut di atas. Kolom ini boleh kosong, apabila dari artikel/berita/cerita yang ada, tidak ada contoh tentang indikator nilai dasar yang dilanggar.</w:t>
+                </w:r>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:trPr>
+              <w:cantSplit w:val="0"/>
+              <w:tblHeader w:val="0"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcMar>
+                  <w:top w:w="100.0" w:type="dxa"/>
+                  <w:left w:w="100.0" w:type="dxa"/>
+                  <w:bottom w:w="100.0" w:type="dxa"/>
+                  <w:right w:w="100.0" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="top"/>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000094">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="none" w:pos="990"/>
+                    <w:tab w:val="left" w:leader="none" w:pos="1275"/>
+                  </w:tabs>
+                  <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+                  <w:ind w:left="1275.5905511811022" w:right="-2.125984251968447" w:hanging="1275"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:b w:val="1"/>
+                    <w:bCs w:val="1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:b w:val="1"/>
+                    <w:bCs w:val="1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Kolom 6</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcMar>
+                  <w:top w:w="100.0" w:type="dxa"/>
+                  <w:left w:w="100.0" w:type="dxa"/>
+                  <w:bottom w:w="100.0" w:type="dxa"/>
+                  <w:right w:w="100.0" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="top"/>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000095">
                 <w:pPr>
                   <w:keepNext w:val="0"/>
                   <w:keepLines w:val="0"/>
                   <w:pageBreakBefore w:val="0"/>
                   <w:widowControl w:val="0"/>
                   <w:pBdr>
                     <w:top w:space="0" w:sz="0" w:val="nil"/>
                     <w:left w:space="0" w:sz="0" w:val="nil"/>
                     <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                     <w:right w:space="0" w:sz="0" w:val="nil"/>
                     <w:between w:space="0" w:sz="0" w:val="nil"/>
                   </w:pBdr>
                   <w:shd w:fill="auto" w:val="clear"/>
                   <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
                   <w:ind w:left="0" w:right="-133.46456692913378" w:firstLine="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:b w:val="1"/>
                     <w:bCs w:val="1"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:b w:val="1"/>
                     <w:bCs w:val="1"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">:</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="top"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000096">
                 <w:pPr>
                   <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
                   <w:ind w:left="0" w:right="127" w:firstLine="0"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b w:val="1"/>
                     <w:bCs w:val="1"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">(</w:t>
                 </w:r>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:b w:val="1"/>
                     <w:bCs w:val="1"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Rekomendasi upaya untuk Perbaikan Sikap</w:t>
+                  <w:t xml:space="preserve">Rekomendasi upaya untuk Perbaikan Sikap dan Perilaku</w:t>
                 </w:r>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">): Kolom 5 ini merupakan tawaran solusi dari adanya sikap perilaku yang melanggar Nilai Dasar (pada kolom 4). Anda diminta untuk menyebut/menjelaskan rekomendasi tertentu sebagai upaya perbaikan sikap yang melanggar nilai dasar pada kolom 4. Jawabannya berupa penjelasan dalam bentuk video atau rekaman suara. Silakan rekam pakai hp saja, lalu simpan dalam Google Drive. Selanjutnya, tempelkan link video atau rekaman suara dari Google Drive tersebut ke dalam Kolom 5.</w:t>
+                  <w:t xml:space="preserve">): Kolom 6 ini merupakan tawaran solusi dari adanya sikap perilaku yang melanggar Nilai Dasar (pada kolom 5). Anda diminta untuk menyebut/menjelaskan rekomendasi tertentu sebagai upaya perbaikan sikap yang melanggar nilai dasar pada kolom 5. Jawabannya berupa penjelasan dalam bentuk video atau rekaman suara. Silakan rekam pakai hp saja, lalu simpan dalam Google Drive. Selanjutnya, tempelkan link video atau rekaman suara dari Google Drive tersebut ke dalam Kolom 6.</w:t>
                 </w:r>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
       </w:sdtContent>
     </w:sdt>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000089">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000097">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="990"/>
           <w:tab w:val="left" w:leader="none" w:pos="1275"/>
         </w:tabs>
         <w:spacing w:before="118" w:line="340" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="127" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference r:id="rId8" w:type="default"/>
       <w:pgSz w:h="15840" w:w="12240" w:orient="portrait"/>
       <w:pgMar w:bottom="920" w:top="1360" w:left="1320" w:right="1620" w:header="720" w:footer="724"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Arial"/>
   <w:font w:name="Georgia"/>
   <w:font w:name="Calibri"/>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000098">
     <w:pPr>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:spacing w:line="14.399999999999999" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
             <wp:anchor allowOverlap="1" behindDoc="1" distB="0" distT="0" distL="0" distR="0" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
@@ -6561,37 +7123,37 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgEtKTsDOur7GJApoPxucbca29Jig==">CgMxLjAaJQoBMBIgCh4IAhoaChh4Y1VORTN5SFA0MTdZdzRiVk00TFh3PT0aJQoBMRIgCh4IAhoaChgxQjJNMlk4QXNnVHBnQW1ZN1BoQ2ZnPT0aJQoBMhIgCh4IAhoaChhPMkNJdGZYS09YeS9wZkdaTE5tV0xBPT0aJQoBMxIgCh4IAhoaChhucHF2ZllxWHlsQ2dOaEI2Z2hKTGx3PT0aPwoBNBI6CjgIAho0Chh4TXBDT0tDNUk0SU56RkNhYjNXRW13PT0SGGdiSzBKdk1GcHBWTHBTaEE4SDhEb0E9PRo/CgE1EjoKOAgCGjQKGDFCMk0yWThBc2dUcGdBbVk3UGhDZmc9PRIYN3M2aEVINm9YaXcrc2RsVDJwS0FnZz09Gj8KATYSOgo4CAIaNAoYMUIyTTJZOEFzZ1RwZ0FtWTdQaENmZz09Ehg0bVRyTGtpSEJKUkhDNVE4RHlhU3lnPT0aPwoBNxI6CjgIAho0ChgxQjJNMlk4QXNnVHBnQW1ZN1BoQ2ZnPT0SGFNDcnBnWmZocFN0Z1lKcUk1MVdoZlE9PRo/CgE4EjoKOAgCGjQKGHlCNXlqWjFNTDJOdkJuK0p6QlNHTEE9PRIYZ2JLMEp2TUZwcFZMcFNoQThIOERvQT09Gj8KATkSOgo4CAIaNAoYMUIyTTJZOEFzZ1RwZ0FtWTdQaENmZz09Ehg3czZoRUg2b1hpdytzZGxUMnBLQWdnPT0aQAoCMTASOgo4CAIaNAoYMUIyTTJZOEFzZ1RwZ0FtWTdQaENmZz09Ehg0bVRyTGtpSEJKUkhDNVE4RHlhU3lnPT0aQAoCMTESOgo4CAIaNAoYMUIyTTJZOEFzZ1RwZ0FtWTdQaENmZz09EhhTQ3JwZ1pmaHBTdGdZSnFJNTFXaGZRPT0aQAoCMTISOgo4CAIaNAoYN012SWZrdGM0djRvTUkvWjhxZTY4dz09EhhnYkswSnZNRnBwVkxwU2hBOEg4RG9BPT0aQAoCMTMSOgo4CAIaNAoYMUIyTTJZOEFzZ1RwZ0FtWTdQaENmZz09Ehg3czZoRUg2b1hpdytzZGxUMnBLQWdnPT0aQAoCMTQSOgo4CAIaNAoYMUIyTTJZOEFzZ1RwZ0FtWTdQaENmZz09Ehg0bVRyTGtpSEJKUkhDNVE4RHlhU3lnPT0aQAoCMTUSOgo4CAIaNAoYMUIyTTJZOEFzZ1RwZ0FtWTdQaENmZz09EhhTQ3JwZ1pmaHBTdGdZSnFJNTFXaGZRPT0aQAoCMTYSOgo4CAIaNAoYcUgvMmVhTHo1eDJSZ2FaN2RVSVNMQT09EhhnYkswSnZNRnBwVkxwU2hBOEg4RG9BPT0aQAoCMTcSOgo4CAIaNAoYMUIyTTJZOEFzZ1RwZ0FtWTdQaENmZz09Ehg3czZoRUg2b1hpdytzZGxUMnBLQWdnPT0aQAoCMTgSOgo4CAIaNAoYMUIyTTJZOEFzZ1RwZ0FtWTdQaENmZz09Ehg0bVRyTGtpSEJKUkhDNVE4RHlhU3lnPT0aQAoCMTkSOgo4CAIaNAoYMUIyTTJZOEFzZ1RwZ0FtWTdQaENmZz09EhhTQ3JwZ1pmaHBTdGdZSnFJNTFXaGZRPT0aQAoCMjASOgo4CAIaNAoYNU5vN2Y3dk9JMFhYZHlzR2RLTVkxUT09EhhnYkswSnZNRnBwVkxwU2hBOEg4RG9BPT0aQAoCMjESOgo4CAIaNAoYMUIyTTJZOEFzZ1RwZ0FtWTdQaENmZz09Ehg3czZoRUg2b1hpdytzZGxUMnBLQWdnPT0aQAoCMjISOgo4CAIaNAoYMUIyTTJZOEFzZ1RwZ0FtWTdQaENmZz09Ehg0bVRyTGtpSEJKUkhDNVE4RHlhU3lnPT0aQAoCMjMSOgo4CAIaNAoYMUIyTTJZOEFzZ1RwZ0FtWTdQaENmZz09EhhTQ3JwZ1pmaHBTdGdZSnFJNTFXaGZRPT0aUgoCMjQSTApKCAlSRhIsMXRKbU9lWHh6eTVwSDQ4OXNucEQ3dXJXZkFTQ1RFS1diSE1EN2FKc2NTMUUaAhIAIhJbW1siMCIsNSwxMSwwLDRdXV0aQAoCMjUSOgo4CAIaNAoYdXYxeklzYnBmU1cyS1p0ZGIraVNDdz09EhhtU2h2eHpuNFFTeDNNSGpxN25Dd1JBPT0aQAoCMjYSOgo4CAIaNAoYWmlIYk42Rnc0aTR0TldpR2J0VExsQT09EhhKRzdmQ0NCNkx5b0ZtMWJhMVpNSjBRPT0aQAoCMjcSOgo4CAIaNAoYZlVScmtKQ2MvY3JCVmhHNFNrY1g4dz09EhhJajI1S0hraVZqelo2aWU0NlE4OCt3PT0aQAoCMjgSOgo4CAIaNAoYcUJhMm0rc0lEUE8yOFNacW5DWFhwZz09EhhLRHo0ZzhVMWM4MHJRMjZsclRDa2V3PT0aQAoCMjkSOgo4CAIaNAoYOHNkMXAyazJKQXh5dE9Ed1B2ditXUT09EhhJVDhudkpuLzkrWUFHV08rWDhuS3p3PT0aQAoCMzASOgo4CAIaNAoYeE1wQ09LQzVJNElOekZDYWIzV0Vtdz09EhhRRGRIakFRUFNSNGFDRnVnRUlsdEVnPT0aQAoCMzESOgo4CAIaNAoYeUI1eWpaMU1MMk52Qm4rSnpCU0dMQT09EhhRYXRFRGZkMzhZK3gyM3k4UkY4RnVRPT0aQAoCMzISOgo4CAIaNAoYN012SWZrdGM0djRvTUkvWjhxZTY4dz09EhhRVjhRMHhFZDYrandic2VDeVU4QThBPT0aQAoCMzMSOgo4CAIaNAoYcUgvMmVhTHo1eDJSZ2FaN2RVSVNMQT09Ehh0SHlwZEZzRi9BLzh0WnM2VUlNL0FnPT0aQAoCMzQSOgo4CAIaNAoYNU5vN2Y3dk9JMFhYZHlzR2RLTVkxUT09Ehh6THpFZXhCellYS0NGNmltQmZQV0pBPT0aJgoCMzUSIAoeCAIaGgoYeE1wQ09LQzVJNElOekZDYWIzV0Vtdz09GiYKAjM2EiAKHggCGhoKGGwrclVTU3JTTnljdGZIUG9ZUHNwRUE9PRomCgIzNxIgCh4IAhoaChgxQjJNMlk4QXNnVHBnQW1ZN1BoQ2ZnPT0aJgoCMzgSIAoeCAIaGgoYMUIyTTJZOEFzZ1RwZ0FtWTdQaENmZz09GiYKAjM5EiAKHggCGhoKGDFCMk0yWThBc2dUcGdBbVk3UGhDZmc9PRomCgI0MBIgCh4IAhoaChh5QjV5aloxTUwyTnZCbitKekJTR0xBPT0aJgoCNDESIAoeCAIaGgoYTTVSczdxT0V6S0NPNDc0Z3Mzb28zZz09GiYKAjQyEiAKHggCGhoKGDFCMk0yWThBc2dUcGdBbVk3UGhDZmc9PRomCgI0MxIgCh4IAhoaChgxQjJNMlk4QXNnVHBnQW1ZN1BoQ2ZnPT0aJgoCNDQSIAoeCAIaGgoYMUIyTTJZOEFzZ1RwZ0FtWTdQaENmZz09GiYKAjQ1EiAKHggCGhoKGDdNdklma3RjNHY0b01JL1o4cWU2OHc9PRomCgI0NhIgCh4IAhoaChhJQzF5MloyYzA0U0RDcFdLc2ViOHJnPT0aJgoCNDcSIAoeCAIaGgoYMUIyTTJZOEFzZ1RwZ0FtWTdQaENmZz09GiYKAjQ4EiAKHggCGhoKGDFCMk0yWThBc2dUcGdBbVk3UGhDZmc9PRomCgI0ORIgCh4IAhoaChgxQjJNMlk4QXNnVHBnQW1ZN1BoQ2ZnPT0aJgoCNTASIAoeCAIaGgoYcUgvMmVhTHo1eDJSZ2FaN2RVSVNMQT09GiYKAjUxEiAKHggCGhoKGFJwbUtMdzBXRU5aUDh6SWkwMXU4M2c9PRomCgI1MhIgCh4IAhoaChgxQjJNMlk4QXNnVHBnQW1ZN1BoQ2ZnPT0aJgoCNTMSIAoeCAIaGgoYMUIyTTJZOEFzZ1RwZ0FtWTdQaENmZz09GiYKAjU0EiAKHggCGhoKGDFCMk0yWThBc2dUcGdBbVk3UGhDZmc9PRomCgI1NRIgCh4IAhoaChg1Tm83Zjd2T0kwWFhkeXNHZEtNWTFRPT0aJgoCNTYSIAoeCAIaGgoYRjhsS2hvR3N6V01VWkVPMW00Nk91UT09GiYKAjU3EiAKHggCGhoKGDFCMk0yWThBc2dUcGdBbVk3UGhDZmc9PRomCgI1OBIgCh4IAhoaChgxQjJNMlk4QXNnVHBnQW1ZN1BoQ2ZnPT0aJgoCNTkSIAoeCAIaGgoYMUIyTTJZOEFzZ1RwZ0FtWTdQaENmZz09GiYKAjYwEiAKHggCGhoKGEZua0pIRnFJRDY5dnRlWUlmckd5M0E9PRomCgI2MRIgCh4IAhoaChhiSDFnYXFtZVJXWEdqUlJIeENDZEpBPT0aJgoCNjISIAoeCAIaGgoYMUIyTTJZOEFzZ1RwZ0FtWTdQaENmZz09GiYKAjYzEiAKHggCGhoKGDFCMk0yWThBc2dUcGdBbVk3UGhDZmc9PRomCgI2NBIgCh4IAhoaChgxQjJNMlk4QXNnVHBnQW1ZN1BoQ2ZnPT0aJgoCNjUSIAoeCAIaGgoYanhUa1g4N3FGbnBhTnQ3ZFMrb2xRdz09GiYKAjY2EiAKHggCGhoKGGJIT3NaKzQzeWM1d01VSXR2d1lNSkE9PRomCgI2NxIgCh4IAhoaChgxQjJNMlk4QXNnVHBnQW1ZN1BoQ2ZnPT0aJgoCNjgSIAoeCAIaGgoYMUIyTTJZOEFzZ1RwZ0FtWTdQaENmZz09GiYKAjY5EiAKHggCGhoKGDFCMk0yWThBc2dUcGdBbVk3UGhDZmc9PRpTCgI3MBJNCksICVJHEiwxdEptT2VYeHp5NXBINDg5c25wRDd1cldmQVNDVEVLV2JITUQ3YUpzY1MxRRoCEgAiE1tbWyIwIiwxNSwyNCwwLDVdXV0aIAoCNzESGgoYCAlSFAoSdGFibGUuOGl4djZrZnFoMGZuOAByITFLOVoxNzFFaU11M2podEdEZEQtS3FpRDNXS0xBOXhNNA==</go:docsCustomData>
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgM983dzCpPz9S0bQgSbpiAxr2K3w==">CgMxLjAaJQoBMBIgCh4IAhoaChh4Y1VORTN5SFA0MTdZdzRiVk00TFh3PT0aJQoBMRIgCh4IAhoaChgxQjJNMlk4QXNnVHBnQW1ZN1BoQ2ZnPT0aJQoBMhIgCh4IAhoaChhPMkNJdGZYS09YeS9wZkdaTE5tV0xBPT0aJQoBMxIgCh4IAhoaChhucHF2ZllxWHlsQ2dOaEI2Z2hKTGx3PT0aPwoBNBI6CjgIAho0Chh4TXBDT0tDNUk0SU56RkNhYjNXRW13PT0SGGdiSzBKdk1GcHBWTHBTaEE4SDhEb0E9PRo/CgE1EjoKOAgCGjQKGDFCMk0yWThBc2dUcGdBbVk3UGhDZmc9PRIYN3M2aEVINm9YaXcrc2RsVDJwS0FnZz09Gj8KATYSOgo4CAIaNAoYMUIyTTJZOEFzZ1RwZ0FtWTdQaENmZz09Ehg0bVRyTGtpSEJKUkhDNVE4RHlhU3lnPT0aPwoBNxI6CjgIAho0ChgxQjJNMlk4QXNnVHBnQW1ZN1BoQ2ZnPT0SGFNDcnBnWmZocFN0Z1lKcUk1MVdoZlE9PRo/CgE4EjoKOAgCGjQKGHlCNXlqWjFNTDJOdkJuK0p6QlNHTEE9PRIYZ2JLMEp2TUZwcFZMcFNoQThIOERvQT09Gj8KATkSOgo4CAIaNAoYMUIyTTJZOEFzZ1RwZ0FtWTdQaENmZz09Ehg3czZoRUg2b1hpdytzZGxUMnBLQWdnPT0aQAoCMTASOgo4CAIaNAoYMUIyTTJZOEFzZ1RwZ0FtWTdQaENmZz09Ehg0bVRyTGtpSEJKUkhDNVE4RHlhU3lnPT0aQAoCMTESOgo4CAIaNAoYMUIyTTJZOEFzZ1RwZ0FtWTdQaENmZz09EhhTQ3JwZ1pmaHBTdGdZSnFJNTFXaGZRPT0aQAoCMTISOgo4CAIaNAoYN012SWZrdGM0djRvTUkvWjhxZTY4dz09EhhnYkswSnZNRnBwVkxwU2hBOEg4RG9BPT0aQAoCMTMSOgo4CAIaNAoYMUIyTTJZOEFzZ1RwZ0FtWTdQaENmZz09Ehg3czZoRUg2b1hpdytzZGxUMnBLQWdnPT0aQAoCMTQSOgo4CAIaNAoYMUIyTTJZOEFzZ1RwZ0FtWTdQaENmZz09Ehg0bVRyTGtpSEJKUkhDNVE4RHlhU3lnPT0aQAoCMTUSOgo4CAIaNAoYMUIyTTJZOEFzZ1RwZ0FtWTdQaENmZz09EhhTQ3JwZ1pmaHBTdGdZSnFJNTFXaGZRPT0aQAoCMTYSOgo4CAIaNAoYcUgvMmVhTHo1eDJSZ2FaN2RVSVNMQT09EhhnYkswSnZNRnBwVkxwU2hBOEg4RG9BPT0aQAoCMTcSOgo4CAIaNAoYMUIyTTJZOEFzZ1RwZ0FtWTdQaENmZz09Ehg3czZoRUg2b1hpdytzZGxUMnBLQWdnPT0aQAoCMTgSOgo4CAIaNAoYMUIyTTJZOEFzZ1RwZ0FtWTdQaENmZz09Ehg0bVRyTGtpSEJKUkhDNVE4RHlhU3lnPT0aQAoCMTkSOgo4CAIaNAoYMUIyTTJZOEFzZ1RwZ0FtWTdQaENmZz09EhhTQ3JwZ1pmaHBTdGdZSnFJNTFXaGZRPT0aQAoCMjASOgo4CAIaNAoYNU5vN2Y3dk9JMFhYZHlzR2RLTVkxUT09EhhnYkswSnZNRnBwVkxwU2hBOEg4RG9BPT0aQAoCMjESOgo4CAIaNAoYMUIyTTJZOEFzZ1RwZ0FtWTdQaENmZz09Ehg3czZoRUg2b1hpdytzZGxUMnBLQWdnPT0aQAoCMjISOgo4CAIaNAoYMUIyTTJZOEFzZ1RwZ0FtWTdQaENmZz09Ehg0bVRyTGtpSEJKUkhDNVE4RHlhU3lnPT0aQAoCMjMSOgo4CAIaNAoYMUIyTTJZOEFzZ1RwZ0FtWTdQaENmZz09EhhTQ3JwZ1pmaHBTdGdZSnFJNTFXaGZRPT0aUgoCMjQSTApKCAlSRhIsMXRKbU9lWHh6eTVwSDQ4OXNucEQ3dXJXZkFTQ1RFS1diSE1EN2FKc2NTMUUaAhIAIhJbW1siMCIsNSwxMSwwLDRdXV0aQAoCMjUSOgo4CAIaNAoYdXYxeklzYnBmU1cyS1p0ZGIraVNDdz09EhhtU2h2eHpuNFFTeDNNSGpxN25Dd1JBPT0aQAoCMjYSOgo4CAIaNAoYWmlIYk42Rnc0aTR0TldpR2J0VExsQT09EhhKRzdmQ0NCNkx5b0ZtMWJhMVpNSjBRPT0aQAoCMjcSOgo4CAIaNAoYZlVScmtKQ2MvY3JCVmhHNFNrY1g4dz09EhhJajI1S0hraVZqelo2aWU0NlE4OCt3PT0aQAoCMjgSOgo4CAIaNAoYcUJhMm0rc0lEUE8yOFNacW5DWFhwZz09EhhLRHo0ZzhVMWM4MHJRMjZsclRDa2V3PT0aQAoCMjkSOgo4CAIaNAoYOHNkMXAyazJKQXh5dE9Ed1B2ditXUT09EhhJVDhudkpuLzkrWUFHV08rWDhuS3p3PT0aJgoCMzASIAoeCAIaGgoYeE1wQ09LQzVJNElOekZDYWIzV0Vtdz09GiYKAjMxEiAKHggCGhoKGHlCNXlqWjFNTDJOdkJuK0p6QlNHTEE9PRomCgIzMhIgCh4IAhoaChg3TXZJZmt0YzR2NG9NSS9aOHFlNjh3PT0aJgoCMzMSIAoeCAIaGgoYcUgvMmVhTHo1eDJSZ2FaN2RVSVNMQT09GiYKAjM0EiAKHggCGhoKGDVObzdmN3ZPSTBYWGR5c0dkS01ZMVE9PRomCgIzNRIgCh4IAhoaChh4TXBDT0tDNUk0SU56RkNhYjNXRW13PT0aJgoCMzYSIAoeCAIaGgoYbCtyVVNTclNOeWN0ZkhQb1lQc3BFQT09GiYKAjM3EiAKHggCGhoKGDFCMk0yWThBc2dUcGdBbVk3UGhDZmc9PRomCgIzOBIgCh4IAhoaChgxQjJNMlk4QXNnVHBnQW1ZN1BoQ2ZnPT0aJgoCMzkSIAoeCAIaGgoYMUIyTTJZOEFzZ1RwZ0FtWTdQaENmZz09GiYKAjQwEiAKHggCGhoKGHlCNXlqWjFNTDJOdkJuK0p6QlNHTEE9PRomCgI0MRIgCh4IAhoaChhNNVJzN3FPRXpLQ080NzRnczNvbzNnPT0aJgoCNDISIAoeCAIaGgoYMUIyTTJZOEFzZ1RwZ0FtWTdQaENmZz09GiYKAjQzEiAKHggCGhoKGDFCMk0yWThBc2dUcGdBbVk3UGhDZmc9PRomCgI0NBIgCh4IAhoaChgxQjJNMlk4QXNnVHBnQW1ZN1BoQ2ZnPT0aJgoCNDUSIAoeCAIaGgoYN012SWZrdGM0djRvTUkvWjhxZTY4dz09GiYKAjQ2EiAKHggCGhoKGElDMXkyWjJjMDRTRENwV0tzZWI4cmc9PRomCgI0NxIgCh4IAhoaChgxQjJNMlk4QXNnVHBnQW1ZN1BoQ2ZnPT0aJgoCNDgSIAoeCAIaGgoYMUIyTTJZOEFzZ1RwZ0FtWTdQaENmZz09GiYKAjQ5EiAKHggCGhoKGDFCMk0yWThBc2dUcGdBbVk3UGhDZmc9PRomCgI1MBIgCh4IAhoaChhxSC8yZWFMejV4MlJnYVo3ZFVJU0xBPT0aJgoCNTESIAoeCAIaGgoYUnBtS0x3MFdFTlpQOHpJaTAxdTgzZz09GiYKAjUyEiAKHggCGhoKGDFCMk0yWThBc2dUcGdBbVk3UGhDZmc9PRomCgI1MxIgCh4IAhoaChgxQjJNMlk4QXNnVHBnQW1ZN1BoQ2ZnPT0aJgoCNTQSIAoeCAIaGgoYMUIyTTJZOEFzZ1RwZ0FtWTdQaENmZz09GiYKAjU1EiAKHggCGhoKGDVObzdmN3ZPSTBYWGR5c0dkS01ZMVE9PRomCgI1NhIgCh4IAhoaChhGOGxLaG9Hc3pXTVVaRU8xbTQ2T3VRPT0aJgoCNTcSIAoeCAIaGgoYMUIyTTJZOEFzZ1RwZ0FtWTdQaENmZz09GiYKAjU4EiAKHggCGhoKGDFCMk0yWThBc2dUcGdBbVk3UGhDZmc9PRomCgI1ORIgCh4IAhoaChgxQjJNMlk4QXNnVHBnQW1ZN1BoQ2ZnPT0aJgoCNjASIAoeCAIaGgoYRm5rSkhGcUlENjl2dGVZSWZyR3kzQT09GiYKAjYxEiAKHggCGhoKGGJIMWdhcW1lUldYR2pSUkh4Q0NkSkE9PRomCgI2MhIgCh4IAhoaChgxQjJNMlk4QXNnVHBnQW1ZN1BoQ2ZnPT0aJgoCNjMSIAoeCAIaGgoYMUIyTTJZOEFzZ1RwZ0FtWTdQaENmZz09GiYKAjY0EiAKHggCGhoKGDFCMk0yWThBc2dUcGdBbVk3UGhDZmc9PRomCgI2NRIgCh4IAhoaChhqeFRrWDg3cUZucGFOdDdkUytvbFF3PT0aJgoCNjYSIAoeCAIaGgoYYkhPc1orNDN5YzV3TVVJdHZ3WU1KQT09GiYKAjY3EiAKHggCGhoKGDFCMk0yWThBc2dUcGdBbVk3UGhDZmc9PRomCgI2OBIgCh4IAhoaChgxQjJNMlk4QXNnVHBnQW1ZN1BoQ2ZnPT0aJgoCNjkSIAoeCAIaGgoYMUIyTTJZOEFzZ1RwZ0FtWTdQaENmZz09GlMKAjcwEk0KSwgJUkcSLDF0Sm1PZVh4enk1cEg0ODlzbnBEN3VyV2ZBU0NURUtXYkhNRDdhSnNjUzFFGgISACITW1tbIjAiLDE1LDI0LDAsNV1dXRogCgI3MRIaChgICVIUChJ0YWJsZS44aXh2NmtmcWgwZm44AHIhMUs5WjE3MUVpTXUzamh0R0RkRC1LcWlEM1dLTEE5eE00</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>