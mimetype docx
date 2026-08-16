--- v0 (2025-12-06)
+++ v1 (2026-08-16)
@@ -971,56 +971,56 @@
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="1" distB="0" distT="0" distL="0" distR="0" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2764790</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-1116964</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="723900" cy="736600"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1036" name="image8.png"/>
+                <wp:docPr id="1036" name="image5.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image8.png"/>
+                        <pic:cNvPr id="0" name="image5.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId11"/>
                         <a:srcRect b="0" l="0" r="0" t="0"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="723900" cy="736600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
@@ -8295,56 +8295,56 @@
               <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="5" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011F">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="38" w:lineRule="auto"/>
               <w:ind w:left="338" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="134620" cy="114935"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1050" name="image3.png"/>
+                  <wp:docPr id="1050" name="image6.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image3.png"/>
+                          <pic:cNvPr id="0" name="image6.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId13"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="134620" cy="114935"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -8359,56 +8359,56 @@
               <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000120">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="38" w:lineRule="auto"/>
               <w:ind w:left="224" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="134620" cy="114935"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1049" name="image3.png"/>
+                  <wp:docPr id="1049" name="image6.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image3.png"/>
+                          <pic:cNvPr id="0" name="image6.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId13"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="134620" cy="114935"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -8632,56 +8632,56 @@
               <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000125">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="39" w:lineRule="auto"/>
               <w:ind w:left="224" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="134620" cy="113030"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1054" name="image5.png"/>
+                  <wp:docPr id="1054" name="image3.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image5.png"/>
+                          <pic:cNvPr id="0" name="image3.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId15"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="134620" cy="113030"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -8733,56 +8733,56 @@
               <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000127">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="39" w:lineRule="auto"/>
               <w:ind w:left="253" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="130810" cy="113030"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1053" name="image6.png"/>
+                  <wp:docPr id="1053" name="image8.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image6.png"/>
+                          <pic:cNvPr id="0" name="image8.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId16"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="130810" cy="113030"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -8841,56 +8841,56 @@
               <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="5" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000129">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="38" w:lineRule="auto"/>
               <w:ind w:left="338" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="134620" cy="114935"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1056" name="image3.png"/>
+                  <wp:docPr id="1056" name="image6.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image3.png"/>
+                          <pic:cNvPr id="0" name="image6.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId13"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="134620" cy="114935"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -8905,56 +8905,56 @@
               <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="38" w:lineRule="auto"/>
               <w:ind w:left="224" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="134620" cy="114935"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1055" name="image3.png"/>
+                  <wp:docPr id="1055" name="image6.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image3.png"/>
+                          <pic:cNvPr id="0" name="image6.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId13"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="134620" cy="114935"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -18097,51 +18097,51 @@
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="115.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="115.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table3">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="115.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="115.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mediaedukasi.my.id/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.solopos.com/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mediaedukasi.my.id/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mediaedukasi.my.id/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.solopos.com/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mediaedukasi.my.id/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>