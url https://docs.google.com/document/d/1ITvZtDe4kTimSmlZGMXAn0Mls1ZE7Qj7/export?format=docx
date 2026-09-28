--- v0 (2026-07-28)
+++ v1 (2026-09-28)
@@ -271,51 +271,51 @@
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.3fid8ypvsvbv" w:id="3"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">NP.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:strike w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Iodentificado</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (a) con D.N.I. y j…………………………………………………y teléfono………………….</w:t>
+        <w:t xml:space="preserve"> (a) con D.N.I. y XX teléfono………………….</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="8222"/>
         </w:tabs>
         <w:ind w:right="-707"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
       <w:pPr>