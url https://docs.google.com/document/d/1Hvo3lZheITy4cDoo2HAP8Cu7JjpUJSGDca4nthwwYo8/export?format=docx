--- v1 (2026-07-20)
+++ v2 (2026-10-13)
@@ -2430,51 +2430,51 @@
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-34.84251968503912"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Composantes de la compétence"/>
-                <w:id w:val="-1873404273"/>
+                <w:id w:val="-1713752520"/>
                 <w:dropDownList w:lastValue="Observation des réalités culturelles">
                   <w:listItem w:displayText="Observation des réalités culturelles" w:value="Observation des réalités culturelles"/>
                   <w:listItem w:displayText="Compréhension des émotions" w:value="Compréhension des émotions"/>
                   <w:listItem w:displayText="Examen des points de vue" w:value="Examen des points de vue"/>
                   <w:listItem w:displayText="Dialogue" w:value="Dialogue"/>
                   <w:listItem w:displayText="Expression de la compréhension" w:value="Expression de la compréhension"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                     <w:color w:val="ffffff"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:shd w:fill="69c1d1" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Observation des réalités culturelles</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
@@ -2667,51 +2667,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-34.84251968503912"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Composantes de la compétence"/>
-                <w:id w:val="878342585"/>
+                <w:id w:val="1037994338"/>
                 <w:dropDownList w:lastValue="Examen des points de vue">
                   <w:listItem w:displayText="Observation des réalités culturelles" w:value="Observation des réalités culturelles"/>
                   <w:listItem w:displayText="Compréhension des émotions" w:value="Compréhension des émotions"/>
                   <w:listItem w:displayText="Examen des points de vue" w:value="Examen des points de vue"/>
                   <w:listItem w:displayText="Dialogue" w:value="Dialogue"/>
                   <w:listItem w:displayText="Expression de la compréhension" w:value="Expression de la compréhension"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                     <w:color w:val="ffffff"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:shd w:fill="69c1d1" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Examen des points de vue</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
@@ -2799,51 +2799,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-34.84251968503912"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Composantes de la compétence"/>
-                <w:id w:val="1590607342"/>
+                <w:id w:val="1750259095"/>
                 <w:dropDownList w:lastValue="Expression de la compréhension">
                   <w:listItem w:displayText="Observation des réalités culturelles" w:value="Observation des réalités culturelles"/>
                   <w:listItem w:displayText="Compréhension des émotions" w:value="Compréhension des émotions"/>
                   <w:listItem w:displayText="Examen des points de vue" w:value="Examen des points de vue"/>
                   <w:listItem w:displayText="Dialogue" w:value="Dialogue"/>
                   <w:listItem w:displayText="Expression de la compréhension" w:value="Expression de la compréhension"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                     <w:color w:val="ffffff"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:shd w:fill="69c1d1" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Expression de la compréhension</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
@@ -2990,51 +2990,51 @@
               <w:bottom w:color="d9d9d9" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="d9d9d9" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-34.84251968503912"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Composantes de la compétence"/>
-                <w:id w:val="988983209"/>
+                <w:id w:val="1148634962"/>
                 <w:dropDownList w:lastValue="Observation des réalités culturelles">
                   <w:listItem w:displayText="Observation des réalités culturelles" w:value="Observation des réalités culturelles"/>
                   <w:listItem w:displayText="Compréhension des émotions" w:value="Compréhension des émotions"/>
                   <w:listItem w:displayText="Examen des points de vue" w:value="Examen des points de vue"/>
                   <w:listItem w:displayText="Dialogue" w:value="Dialogue"/>
                   <w:listItem w:displayText="Expression de la compréhension" w:value="Expression de la compréhension"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                     <w:color w:val="ffffff"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:shd w:fill="69c1d1" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Observation des réalités culturelles</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
@@ -3232,51 +3232,51 @@
               <w:bottom w:color="d9d9d9" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="d9d9d9" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-34.84251968503912"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Composantes de la compétence"/>
-                <w:id w:val="1007531915"/>
+                <w:id w:val="1167183668"/>
                 <w:dropDownList w:lastValue="Examen des points de vue">
                   <w:listItem w:displayText="Observation des réalités culturelles" w:value="Observation des réalités culturelles"/>
                   <w:listItem w:displayText="Compréhension des émotions" w:value="Compréhension des émotions"/>
                   <w:listItem w:displayText="Examen des points de vue" w:value="Examen des points de vue"/>
                   <w:listItem w:displayText="Dialogue" w:value="Dialogue"/>
                   <w:listItem w:displayText="Expression de la compréhension" w:value="Expression de la compréhension"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                     <w:color w:val="ffffff"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:shd w:fill="69c1d1" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Examen des points de vue</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
@@ -3400,51 +3400,51 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-34.84251968503912"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Composantes de la compétence"/>
-                <w:id w:val="1154186546"/>
+                <w:id w:val="1313838299"/>
                 <w:dropDownList w:lastValue="Dialogue">
                   <w:listItem w:displayText="Observation des réalités culturelles" w:value="Observation des réalités culturelles"/>
                   <w:listItem w:displayText="Compréhension des émotions" w:value="Compréhension des émotions"/>
                   <w:listItem w:displayText="Examen des points de vue" w:value="Examen des points de vue"/>
                   <w:listItem w:displayText="Dialogue" w:value="Dialogue"/>
                   <w:listItem w:displayText="Expression de la compréhension" w:value="Expression de la compréhension"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                     <w:color w:val="ffffff"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:shd w:fill="69c1d1" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dialogue</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
@@ -3608,51 +3608,51 @@
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-34.84251968503912"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Composantes de la compétence"/>
-                <w:id w:val="1877166859"/>
+                <w:id w:val="2036818612"/>
                 <w:dropDownList w:lastValue="Observation des réalités culturelles">
                   <w:listItem w:displayText="Observation des réalités culturelles" w:value="Observation des réalités culturelles"/>
                   <w:listItem w:displayText="Compréhension des émotions" w:value="Compréhension des émotions"/>
                   <w:listItem w:displayText="Examen des points de vue" w:value="Examen des points de vue"/>
                   <w:listItem w:displayText="Dialogue" w:value="Dialogue"/>
                   <w:listItem w:displayText="Expression de la compréhension" w:value="Expression de la compréhension"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                     <w:color w:val="ffffff"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:shd w:fill="69c1d1" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Observation des réalités culturelles</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
@@ -3797,51 +3797,51 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-34.84251968503912"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Composantes de la compétence"/>
-                <w:id w:val="251061004"/>
+                <w:id w:val="410712757"/>
                 <w:dropDownList w:lastValue="Expression de la compréhension">
                   <w:listItem w:displayText="Observation des réalités culturelles" w:value="Observation des réalités culturelles"/>
                   <w:listItem w:displayText="Compréhension des émotions" w:value="Compréhension des émotions"/>
                   <w:listItem w:displayText="Examen des points de vue" w:value="Examen des points de vue"/>
                   <w:listItem w:displayText="Dialogue" w:value="Dialogue"/>
                   <w:listItem w:displayText="Expression de la compréhension" w:value="Expression de la compréhension"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                     <w:color w:val="ffffff"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:shd w:fill="69c1d1" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Expression de la compréhension</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
@@ -14266,51 +14266,51 @@
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="activités"/>
-                <w:id w:val="-621914940"/>
+                <w:id w:val="-462263187"/>
                 <w:dropDownList w:lastValue="choisir">
                   <w:listItem w:displayText="choisir" w:value="choisir"/>
                   <w:listItem w:displayText="jouer" w:value="jouer"/>
                   <w:listItem w:displayText="écouter des vidéo" w:value="écouter des vidéo"/>
                   <w:listItem w:displayText="trouver des idées inspirantes" w:value="trouver des idées inspirantes"/>
                   <w:listItem w:displayText="apprendre ou faire des travaux d’école" w:value="apprendre ou faire des travaux d’école"/>
                   <w:listItem w:displayText="écouter de la musique" w:value="écouter de la musique"/>
                   <w:listItem w:displayText="produire des contenus (ex.: dessin, vidéo, enregistrement, tuto…)" w:value="produire des contenus (ex.: dessin, vidéo, enregistrement, tuto…)"/>
                   <w:listItem w:displayText="communiquer (ex.: avec sa famille, ses amis)" w:value="communiquer (ex.: avec sa famille, ses amis)"/>
                   <w:listItem w:displayText="pratiquer la programmation" w:value="pratiquer la programmation"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">choisir</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -14391,51 +14391,51 @@
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Lien questionnaire"/>
-                <w:id w:val="-168612391"/>
+                <w:id w:val="-8960638"/>
                 <w:dropDownList w:lastValue="choisir">
                   <w:listItem w:displayText="choisir" w:value="choisir"/>
                   <w:listItem w:displayText="Moins qu'avant" w:value="Moins qu'avant"/>
                   <w:listItem w:displayText="Comme avant" w:value="Comme avant"/>
                   <w:listItem w:displayText="Plus qu'avant" w:value="Plus qu'avant"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                     <w:shd w:fill="e8eaed" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">choisir</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
@@ -14503,51 +14503,51 @@
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000191">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="activités"/>
-                <w:id w:val="1690364283"/>
+                <w:id w:val="1850016036"/>
                 <w:dropDownList w:lastValue="choisir">
                   <w:listItem w:displayText="choisir" w:value="choisir"/>
                   <w:listItem w:displayText="jouer" w:value="jouer"/>
                   <w:listItem w:displayText="écouter des vidéo" w:value="écouter des vidéo"/>
                   <w:listItem w:displayText="trouver des idées inspirantes" w:value="trouver des idées inspirantes"/>
                   <w:listItem w:displayText="apprendre ou faire des travaux d’école" w:value="apprendre ou faire des travaux d’école"/>
                   <w:listItem w:displayText="écouter de la musique" w:value="écouter de la musique"/>
                   <w:listItem w:displayText="produire des contenus (ex.: dessin, vidéo, enregistrement, tuto…)" w:value="produire des contenus (ex.: dessin, vidéo, enregistrement, tuto…)"/>
                   <w:listItem w:displayText="communiquer (ex.: avec sa famille, ses amis)" w:value="communiquer (ex.: avec sa famille, ses amis)"/>
                   <w:listItem w:displayText="pratiquer la programmation" w:value="pratiquer la programmation"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">choisir</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -14616,51 +14616,51 @@
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Lien questionnaire"/>
-                <w:id w:val="-268309731"/>
+                <w:id w:val="-108657978"/>
                 <w:dropDownList w:lastValue="choisir">
                   <w:listItem w:displayText="choisir" w:value="choisir"/>
                   <w:listItem w:displayText="Moins qu'avant" w:value="Moins qu'avant"/>
                   <w:listItem w:displayText="Comme avant" w:value="Comme avant"/>
                   <w:listItem w:displayText="Plus qu'avant" w:value="Plus qu'avant"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                     <w:shd w:fill="e8eaed" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">choisir</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
@@ -14728,51 +14728,51 @@
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000195">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="activités"/>
-                <w:id w:val="454412621"/>
+                <w:id w:val="614064374"/>
                 <w:dropDownList w:lastValue="choisir">
                   <w:listItem w:displayText="choisir" w:value="choisir"/>
                   <w:listItem w:displayText="jouer" w:value="jouer"/>
                   <w:listItem w:displayText="écouter des vidéo" w:value="écouter des vidéo"/>
                   <w:listItem w:displayText="trouver des idées inspirantes" w:value="trouver des idées inspirantes"/>
                   <w:listItem w:displayText="apprendre ou faire des travaux d’école" w:value="apprendre ou faire des travaux d’école"/>
                   <w:listItem w:displayText="écouter de la musique" w:value="écouter de la musique"/>
                   <w:listItem w:displayText="produire des contenus (ex.: dessin, vidéo, enregistrement, tuto…)" w:value="produire des contenus (ex.: dessin, vidéo, enregistrement, tuto…)"/>
                   <w:listItem w:displayText="communiquer (ex.: avec sa famille, ses amis)" w:value="communiquer (ex.: avec sa famille, ses amis)"/>
                   <w:listItem w:displayText="pratiquer la programmation" w:value="pratiquer la programmation"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">choisir</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -14841,51 +14841,51 @@
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000197">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Lien questionnaire"/>
-                <w:id w:val="-1310764937"/>
+                <w:id w:val="-1151113184"/>
                 <w:dropDownList w:lastValue="choisir">
                   <w:listItem w:displayText="choisir" w:value="choisir"/>
                   <w:listItem w:displayText="Moins qu'avant" w:value="Moins qu'avant"/>
                   <w:listItem w:displayText="Comme avant" w:value="Comme avant"/>
                   <w:listItem w:displayText="Plus qu'avant" w:value="Plus qu'avant"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                     <w:shd w:fill="e8eaed" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">choisir</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
@@ -14953,51 +14953,51 @@
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000199">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="activités"/>
-                <w:id w:val="-1104767793"/>
+                <w:id w:val="-945116040"/>
                 <w:dropDownList w:lastValue="choisir">
                   <w:listItem w:displayText="choisir" w:value="choisir"/>
                   <w:listItem w:displayText="jouer" w:value="jouer"/>
                   <w:listItem w:displayText="écouter des vidéo" w:value="écouter des vidéo"/>
                   <w:listItem w:displayText="trouver des idées inspirantes" w:value="trouver des idées inspirantes"/>
                   <w:listItem w:displayText="apprendre ou faire des travaux d’école" w:value="apprendre ou faire des travaux d’école"/>
                   <w:listItem w:displayText="écouter de la musique" w:value="écouter de la musique"/>
                   <w:listItem w:displayText="produire des contenus (ex.: dessin, vidéo, enregistrement, tuto…)" w:value="produire des contenus (ex.: dessin, vidéo, enregistrement, tuto…)"/>
                   <w:listItem w:displayText="communiquer (ex.: avec sa famille, ses amis)" w:value="communiquer (ex.: avec sa famille, ses amis)"/>
                   <w:listItem w:displayText="pratiquer la programmation" w:value="pratiquer la programmation"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">choisir</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -15066,51 +15066,51 @@
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Lien questionnaire"/>
-                <w:id w:val="-1818932188"/>
+                <w:id w:val="-1659280435"/>
                 <w:dropDownList w:lastValue="choisir">
                   <w:listItem w:displayText="choisir" w:value="choisir"/>
                   <w:listItem w:displayText="Moins qu'avant" w:value="Moins qu'avant"/>
                   <w:listItem w:displayText="Comme avant" w:value="Comme avant"/>
                   <w:listItem w:displayText="Plus qu'avant" w:value="Plus qu'avant"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                     <w:shd w:fill="e8eaed" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">choisir</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
@@ -15178,51 +15178,51 @@
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="activités"/>
-                <w:id w:val="-176774149"/>
+                <w:id w:val="-17122396"/>
                 <w:dropDownList w:lastValue="choisir">
                   <w:listItem w:displayText="choisir" w:value="choisir"/>
                   <w:listItem w:displayText="jouer" w:value="jouer"/>
                   <w:listItem w:displayText="écouter des vidéo" w:value="écouter des vidéo"/>
                   <w:listItem w:displayText="trouver des idées inspirantes" w:value="trouver des idées inspirantes"/>
                   <w:listItem w:displayText="apprendre ou faire des travaux d’école" w:value="apprendre ou faire des travaux d’école"/>
                   <w:listItem w:displayText="écouter de la musique" w:value="écouter de la musique"/>
                   <w:listItem w:displayText="produire des contenus (ex.: dessin, vidéo, enregistrement, tuto…)" w:value="produire des contenus (ex.: dessin, vidéo, enregistrement, tuto…)"/>
                   <w:listItem w:displayText="communiquer (ex.: avec sa famille, ses amis)" w:value="communiquer (ex.: avec sa famille, ses amis)"/>
                   <w:listItem w:displayText="pratiquer la programmation" w:value="pratiquer la programmation"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">choisir</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -15291,51 +15291,51 @@
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019F">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Lien questionnaire"/>
-                <w:id w:val="-1290713640"/>
+                <w:id w:val="-1131061887"/>
                 <w:dropDownList w:lastValue="choisir">
                   <w:listItem w:displayText="choisir" w:value="choisir"/>
                   <w:listItem w:displayText="Moins qu'avant" w:value="Moins qu'avant"/>
                   <w:listItem w:displayText="Comme avant" w:value="Comme avant"/>
                   <w:listItem w:displayText="Plus qu'avant" w:value="Plus qu'avant"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                     <w:shd w:fill="e8eaed" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">choisir</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
@@ -15403,51 +15403,51 @@
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="activités"/>
-                <w:id w:val="845123694"/>
+                <w:id w:val="1004775447"/>
                 <w:dropDownList w:lastValue="choisir">
                   <w:listItem w:displayText="choisir" w:value="choisir"/>
                   <w:listItem w:displayText="jouer" w:value="jouer"/>
                   <w:listItem w:displayText="écouter des vidéo" w:value="écouter des vidéo"/>
                   <w:listItem w:displayText="trouver des idées inspirantes" w:value="trouver des idées inspirantes"/>
                   <w:listItem w:displayText="apprendre ou faire des travaux d’école" w:value="apprendre ou faire des travaux d’école"/>
                   <w:listItem w:displayText="écouter de la musique" w:value="écouter de la musique"/>
                   <w:listItem w:displayText="produire des contenus (ex.: dessin, vidéo, enregistrement, tuto…)" w:value="produire des contenus (ex.: dessin, vidéo, enregistrement, tuto…)"/>
                   <w:listItem w:displayText="communiquer (ex.: avec sa famille, ses amis)" w:value="communiquer (ex.: avec sa famille, ses amis)"/>
                   <w:listItem w:displayText="pratiquer la programmation" w:value="pratiquer la programmation"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">choisir</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -15516,51 +15516,51 @@
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Lien questionnaire"/>
-                <w:id w:val="404786221"/>
+                <w:id w:val="564437974"/>
                 <w:dropDownList w:lastValue="choisir">
                   <w:listItem w:displayText="choisir" w:value="choisir"/>
                   <w:listItem w:displayText="Moins qu'avant" w:value="Moins qu'avant"/>
                   <w:listItem w:displayText="Comme avant" w:value="Comme avant"/>
                   <w:listItem w:displayText="Plus qu'avant" w:value="Plus qu'avant"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                     <w:shd w:fill="e8eaed" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">choisir</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
@@ -15628,51 +15628,51 @@
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="activités"/>
-                <w:id w:val="-143702894"/>
+                <w:id w:val="15948859"/>
                 <w:dropDownList w:lastValue="choisir">
                   <w:listItem w:displayText="choisir" w:value="choisir"/>
                   <w:listItem w:displayText="jouer" w:value="jouer"/>
                   <w:listItem w:displayText="écouter des vidéo" w:value="écouter des vidéo"/>
                   <w:listItem w:displayText="trouver des idées inspirantes" w:value="trouver des idées inspirantes"/>
                   <w:listItem w:displayText="apprendre ou faire des travaux d’école" w:value="apprendre ou faire des travaux d’école"/>
                   <w:listItem w:displayText="écouter de la musique" w:value="écouter de la musique"/>
                   <w:listItem w:displayText="produire des contenus (ex.: dessin, vidéo, enregistrement, tuto…)" w:value="produire des contenus (ex.: dessin, vidéo, enregistrement, tuto…)"/>
                   <w:listItem w:displayText="communiquer (ex.: avec sa famille, ses amis)" w:value="communiquer (ex.: avec sa famille, ses amis)"/>
                   <w:listItem w:displayText="pratiquer la programmation" w:value="pratiquer la programmation"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">choisir</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -15741,51 +15741,51 @@
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Lien questionnaire"/>
-                <w:id w:val="-939081405"/>
+                <w:id w:val="-779429652"/>
                 <w:dropDownList w:lastValue="choisir">
                   <w:listItem w:displayText="choisir" w:value="choisir"/>
                   <w:listItem w:displayText="Moins qu'avant" w:value="Moins qu'avant"/>
                   <w:listItem w:displayText="Comme avant" w:value="Comme avant"/>
                   <w:listItem w:displayText="Plus qu'avant" w:value="Plus qu'avant"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                     <w:shd w:fill="e8eaed" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">choisir</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
@@ -15857,51 +15857,51 @@
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A9">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="activités"/>
-                <w:id w:val="-1779619625"/>
+                <w:id w:val="-1619967872"/>
                 <w:dropDownList w:lastValue="choisir">
                   <w:listItem w:displayText="choisir" w:value="choisir"/>
                   <w:listItem w:displayText="jouer" w:value="jouer"/>
                   <w:listItem w:displayText="écouter des vidéo" w:value="écouter des vidéo"/>
                   <w:listItem w:displayText="trouver des idées inspirantes" w:value="trouver des idées inspirantes"/>
                   <w:listItem w:displayText="apprendre ou faire des travaux d’école" w:value="apprendre ou faire des travaux d’école"/>
                   <w:listItem w:displayText="écouter de la musique" w:value="écouter de la musique"/>
                   <w:listItem w:displayText="produire des contenus (ex.: dessin, vidéo, enregistrement, tuto…)" w:value="produire des contenus (ex.: dessin, vidéo, enregistrement, tuto…)"/>
                   <w:listItem w:displayText="communiquer (ex.: avec sa famille, ses amis)" w:value="communiquer (ex.: avec sa famille, ses amis)"/>
                   <w:listItem w:displayText="pratiquer la programmation" w:value="pratiquer la programmation"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">choisir</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -15970,51 +15970,51 @@
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Lien questionnaire"/>
-                <w:id w:val="-1378998963"/>
+                <w:id w:val="-1219347210"/>
                 <w:dropDownList w:lastValue="choisir">
                   <w:listItem w:displayText="choisir" w:value="choisir"/>
                   <w:listItem w:displayText="Moins qu'avant" w:value="Moins qu'avant"/>
                   <w:listItem w:displayText="Comme avant" w:value="Comme avant"/>
                   <w:listItem w:displayText="Plus qu'avant" w:value="Plus qu'avant"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                     <w:shd w:fill="e8eaed" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">choisir</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
@@ -17504,51 +17504,51 @@
           <w:shd w:fill="ffffff" w:val="clear"/>
           <w:tcMar>
             <w:top w:w="100.0" w:type="dxa"/>
             <w:left w:w="100.0" w:type="dxa"/>
             <w:bottom w:w="100.0" w:type="dxa"/>
             <w:right w:w="100.0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D9">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               <w:b w:val="1"/>
               <w:bCs w:val="1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="année scolaire"/>
-              <w:id w:val="-2077011791"/>
+              <w:id w:val="-1917360038"/>
               <w:dropDownList w:lastValue="5e année">
                 <w:listItem w:displayText="choisir" w:value="choisir"/>
                 <w:listItem w:displayText="5e année" w:value="5e année"/>
                 <w:listItem w:displayText="6e année" w:value="6e année"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtContent>
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:highlight w:val="white"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5e année</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
@@ -17604,51 +17604,51 @@
           <w:shd w:fill="auto" w:val="clear"/>
           <w:tcMar>
             <w:top w:w="100.0" w:type="dxa"/>
             <w:left w:w="100.0" w:type="dxa"/>
             <w:bottom w:w="100.0" w:type="dxa"/>
             <w:right w:w="100.0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001DB">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               <w:b w:val="1"/>
               <w:bCs w:val="1"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="sous-thème"/>
-              <w:id w:val="-1085748760"/>
+              <w:id w:val="-926097007"/>
               <w:dropDownList w:lastValue="Médias et vie numérique">
                 <w:listItem w:displayText="Conscience de soi et construction identitaire" w:value="Conscience de soi et construction identitaire"/>
                 <w:listItem w:displayText="Relations entre humains" w:value="Relations entre humains"/>
                 <w:listItem w:displayText="Quête de sens" w:value="Quête de sens"/>
                 <w:listItem w:displayText="Relations entre humains et environnement" w:value="Relations entre humains et environnement"/>
                 <w:listItem w:displayText="Médias et vie numérique" w:value="Médias et vie numérique"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtContent>
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:shd w:fill="e8eaed" w:val="clear"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médias et vie numérique</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
@@ -19966,51 +19966,51 @@
   <w:style w:type="table" w:styleId="Table28">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table29">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table30">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1S5Yn10ghuBWkxOABclOI8diMQkeEMzMpgFVBoamMMOA/export?format=pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1S5Yn10ghuBWkxOABclOI8diMQkeEMzMpgFVBoamMMOA/export?format=docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1S5Yn10ghuBWkxOABclOI8diMQkeEMzMpgFVBoamMMOA/copy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ledevoir.com/societe/sante/595812/l-usage-des-ecrans-bondit-chez-les-jeunes-quebecois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ledevoir.com/societe/sante/595812/l-usage-des-ecrans-bondit-chez-les-jeunes-quebecois" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1Hvo3lZheITy4cDoo2HAP8Cu7JjpUJSGDca4nthwwYo8/copy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1Hvo3lZheITy4cDoo2HAP8Cu7JjpUJSGDca4nthwwYo8/export?format=docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1Hvo3lZheITy4cDoo2HAP8Cu7JjpUJSGDca4nthwwYo8/export?format=pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1S5Yn10ghuBWkxOABclOI8diMQkeEMzMpgFVBoamMMOA/export?format=pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1S5Yn10ghuBWkxOABclOI8diMQkeEMzMpgFVBoamMMOA/export?format=docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1S5Yn10ghuBWkxOABclOI8diMQkeEMzMpgFVBoamMMOA/copy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1ShQwJEOgTUw8EPk8nqMin-rmdSKBcO-f/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1ShQwJEOgTUw8EPk8nqMin-rmdSKBcO-f/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1Hvo3lZheITy4cDoo2HAP8Cu7JjpUJSGDca4nthwwYo8/copy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1Hvo3lZheITy4cDoo2HAP8Cu7JjpUJSGDca4nthwwYo8/export?format=docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1Hvo3lZheITy4cDoo2HAP8Cu7JjpUJSGDca4nthwwYo8/export?format=pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-bold.ttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSansMedium-regular.ttf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-boldItalic.ttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSansExtraBold-boldItalic.ttf"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-italic.ttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSansMedium-italic.ttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSansMedium-bold.ttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-boldItalic.ttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSansExtraBold-bold.ttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/ComfortaaMedium-regular.ttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSansMedium-boldItalic.ttf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Comfortaa-regular.ttf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/ComfortaaMedium-bold.ttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/FiraSansMedium-regular.ttf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-regular.ttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/FiraSansMedium-bold.ttf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Comfortaa-bold.ttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/FiraSansMedium-italic.ttf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/FiraSansMedium-boldItalic.ttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>