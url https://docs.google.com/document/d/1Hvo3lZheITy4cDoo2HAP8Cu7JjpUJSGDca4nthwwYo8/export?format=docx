--- v0 (2025-10-05)
+++ v1 (2026-07-20)
@@ -1,394 +1,995 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/x-font-ttf" Extension="ttf"/>
   <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-61.65354330708624" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-61.65354330708624" w:firstLine="285"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Documents de l’activité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-283.4645669291339" w:right="-61.65354330708624" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="6a8cae"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Table1"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:topFromText="180" w:bottomFromText="180" w:vertAnchor="text" w:horzAnchor="text" w:tblpX="0" w:tblpY="0"/>
+        <w:tblW w:w="10136.25" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="-360.0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0600"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3378.75"/>
+        <w:gridCol w:w="3378.75"/>
+        <w:gridCol w:w="3378.75"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="3378.75"/>
+            <w:gridCol w:w="3378.75"/>
+            <w:gridCol w:w="3378.75"/>
+          </w:tblGrid>
+        </w:tblGridChange>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="ffffff" w:space="0" w:sz="18" w:val="single"/>
+              <w:left w:color="ffffff" w:space="0" w:sz="18" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="18" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="18" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="69c1d1" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans Medium" w:cs="Fira Sans Medium" w:eastAsia="Fira Sans Medium" w:hAnsi="Fira Sans Medium"/>
+                <w:color w:val="ffffff"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans Medium" w:cs="Fira Sans Medium" w:eastAsia="Fira Sans Medium" w:hAnsi="Fira Sans Medium"/>
+                <w:color w:val="ffffff"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guide d’enseignement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="ffffff" w:space="0" w:sz="18" w:val="single"/>
+              <w:left w:color="ffffff" w:space="0" w:sz="18" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="18" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="18" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="69c1d1" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans Medium" w:cs="Fira Sans Medium" w:eastAsia="Fira Sans Medium" w:hAnsi="Fira Sans Medium"/>
+                <w:color w:val="ffffff"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans Medium" w:cs="Fira Sans Medium" w:eastAsia="Fira Sans Medium" w:hAnsi="Fira Sans Medium"/>
+                <w:color w:val="ffffff"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier de l’élève</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="ffffff" w:space="0" w:sz="18" w:val="single"/>
+              <w:left w:color="ffffff" w:space="0" w:sz="18" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="18" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="18" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="69c1d1" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans Medium" w:cs="Fira Sans Medium" w:eastAsia="Fira Sans Medium" w:hAnsi="Fira Sans Medium"/>
+                <w:color w:val="ffffff"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans Medium" w:cs="Fira Sans Medium" w:eastAsia="Fira Sans Medium" w:hAnsi="Fira Sans Medium"/>
+                <w:color w:val="ffffff"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pistes d’évaluation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="ffffff" w:space="0" w:sz="18" w:val="single"/>
+              <w:left w:color="ffffff" w:space="0" w:sz="18" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="18" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="18" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f3f3f3" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId6">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                  <w:color w:val="1155cc"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créer une copie Google</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:color w:val="5371ff"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId7">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                  <w:color w:val="1155cc"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créer une copie Microsoft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans Medium" w:cs="Fira Sans Medium" w:eastAsia="Fira Sans Medium" w:hAnsi="Fira Sans Medium"/>
+                <w:color w:val="5371ff"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId8">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                  <w:color w:val="1155cc"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créer une copie PDF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="ffffff" w:space="0" w:sz="18" w:val="single"/>
+              <w:left w:color="ffffff" w:space="0" w:sz="18" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="18" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="18" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f3f3f3" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId9">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                  <w:color w:val="1155cc"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créer une copie Google </w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId10">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                  <w:color w:val="1155cc"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créer une copie Microsoft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans Medium" w:cs="Fira Sans Medium" w:eastAsia="Fira Sans Medium" w:hAnsi="Fira Sans Medium"/>
+                <w:color w:val="5371ff"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId11">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                  <w:color w:val="1155cc"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créer une copie PDF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="ffffff" w:space="0" w:sz="18" w:val="single"/>
+              <w:left w:color="ffffff" w:space="0" w:sz="18" w:val="single"/>
+              <w:bottom w:color="ffffff" w:space="0" w:sz="18" w:val="single"/>
+              <w:right w:color="ffffff" w:space="0" w:sz="18" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f3f3f3" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À venir</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+      <w:pPr>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="69c1d1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+      <w:pPr>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="69c1d1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+      <w:pPr>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="69c1d1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+      <w:pPr>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="69c1d1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+      <w:pPr>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="69c1d1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+      <w:pPr>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="69c1d1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+      <w:pPr>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="69c1d1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+      <w:pPr>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="69c1d1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="69c1d1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Planification des apprentissages et de l'évaluation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="ff6f83"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
           <wp:anchor allowOverlap="1" behindDoc="0" distB="114300" distT="114300" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>657225</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>238125</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2395538" cy="1343838"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapNone/>
             <wp:docPr id="2" name="image4.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image4.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6"/>
+                    <a:blip r:embed="rId12"/>
                     <a:srcRect b="0" l="331" r="331" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2395538" cy="1343838"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table1"/>
+        <w:tblStyle w:val="Table2"/>
         <w:tblW w:w="14055.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-297.8740157480315" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3450"/>
         <w:gridCol w:w="1830"/>
         <w:gridCol w:w="8775"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="3450"/>
             <w:gridCol w:w="1830"/>
             <w:gridCol w:w="8775"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="460" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ff6f83"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ff6f83"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="69c1d1" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:shd w:fill="d12241" w:val="clear"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Intention pédagogique</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="911.4600000000002" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ff6f83"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ff6f83"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="283.4645669291342" w:right="202.7952755905511" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Dans cette activité, les élèves sont amenés à analyser les rapport(s) des jeunes québécois au numérique et examiner </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -410,277 +1011,283 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="460" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ff6f83"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ff6f83"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ff6f83" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ff6f83"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ff6f83"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ff6f83"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ff6f83"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table2"/>
+        <w:tblStyle w:val="Table3"/>
         <w:tblW w:w="15240.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-1440.000000000001" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="255"/>
         <w:gridCol w:w="2955"/>
         <w:gridCol w:w="255"/>
         <w:gridCol w:w="2955"/>
         <w:gridCol w:w="255"/>
         <w:gridCol w:w="2955"/>
         <w:gridCol w:w="255"/>
         <w:gridCol w:w="3195"/>
         <w:tblGridChange w:id="0">
@@ -698,794 +1305,820 @@
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="440" w:hRule="atLeast"/>
           <w:tblHeader w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="24" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans Medium" w:cs="Open Sans Medium" w:eastAsia="Open Sans Medium" w:hAnsi="Open Sans Medium"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="efefef" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Tâche n</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">o</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="efefef" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Tâche n</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">o</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="efefef" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Tâche n</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">o</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="69c1d1" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Tâche intégratrice</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="1245" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="24" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="24" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="24" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="efefef" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425.1968503937008" w:firstLine="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa Medium" w:cs="Comfortaa Medium" w:eastAsia="Comfortaa Medium" w:hAnsi="Comfortaa Medium"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa Medium" w:cs="Comfortaa Medium" w:eastAsia="Comfortaa Medium" w:hAnsi="Comfortaa Medium"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Résumé</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans Medium" w:cs="Open Sans Medium" w:eastAsia="Open Sans Medium" w:hAnsi="Open Sans Medium"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Enquête sur le temps d’écran</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Les élèves recueillent des données afin de dresser</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> un portrait de l’usage des écrans chez les jeunes de leur âge. Ils en dégagent des caractéristiques.</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Et la science ?</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Les élèves comparent les données recueillies avec celles produites par des scientifiques sur l’utilisation des écrans chez les enfants québécois.</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans Medium" w:cs="Open Sans Medium" w:eastAsia="Open Sans Medium" w:hAnsi="Open Sans Medium"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">À tension !</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans Medium" w:cs="Open Sans Medium" w:eastAsia="Open Sans Medium" w:hAnsi="Open Sans Medium"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Les élèves relèvent des tensions entre des points de vue </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
@@ -1493,152 +2126,154 @@
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans Medium" w:cs="Open Sans Medium" w:eastAsia="Open Sans Medium" w:hAnsi="Open Sans Medium"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Des propositions éclairées</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans Medium" w:cs="Open Sans Medium" w:eastAsia="Open Sans Medium" w:hAnsi="Open Sans Medium"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Les élèves formulent des propositions afin de se responsabiliser face à leur gestion des écrans. Ils se donnent des objectifs de temps associé à divers types d’usages et anticipent les effets sur eux-mêmes et sur les autres.</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
       <w:pPr>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table3"/>
+        <w:tblStyle w:val="Table4"/>
         <w:tblW w:w="15270.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-1440.0000000000005" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="255"/>
         <w:gridCol w:w="2955"/>
         <w:gridCol w:w="255"/>
         <w:gridCol w:w="2955"/>
         <w:gridCol w:w="255"/>
         <w:gridCol w:w="2955"/>
         <w:gridCol w:w="255"/>
         <w:gridCol w:w="3225"/>
         <w:tblGridChange w:id="0">
@@ -1656,2369 +2291,2078 @@
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="380" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="24" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="24" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="24" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="efefef" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
             <w:pPr>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425.1968503937008" w:firstLine="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa Medium" w:cs="Comfortaa Medium" w:eastAsia="Comfortaa Medium" w:hAnsi="Comfortaa Medium"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa Medium" w:cs="Comfortaa Medium" w:eastAsia="Comfortaa Medium" w:hAnsi="Comfortaa Medium"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Indicateurs de progression de la compétence «</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans ExtraBold" w:cs="Open Sans ExtraBold" w:eastAsia="Open Sans ExtraBold" w:hAnsi="Open Sans ExtraBold"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Réfléchir de façon critique sur </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans ExtraBold" w:cs="Open Sans ExtraBold" w:eastAsia="Open Sans ExtraBold" w:hAnsi="Open Sans ExtraBold"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">une réalité culturelle</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa Medium" w:cs="Comfortaa Medium" w:eastAsia="Comfortaa Medium" w:hAnsi="Comfortaa Medium"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="d9d9d9" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
             <w:pPr>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-34.84251968503912"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="d9d9d9" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="d9d9d9" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="d9d9d9" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="d9d9d9" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-34.84251968503912"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Composantes de la compétence"/>
-                <w:id w:val="727421661"/>
+                <w:id w:val="-1873404273"/>
                 <w:dropDownList w:lastValue="Observation des réalités culturelles">
                   <w:listItem w:displayText="Observation des réalités culturelles" w:value="Observation des réalités culturelles"/>
                   <w:listItem w:displayText="Compréhension des émotions" w:value="Compréhension des émotions"/>
                   <w:listItem w:displayText="Examen des points de vue" w:value="Examen des points de vue"/>
                   <w:listItem w:displayText="Dialogue" w:value="Dialogue"/>
                   <w:listItem w:displayText="Expression de la compréhension" w:value="Expression de la compréhension"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                     <w:color w:val="ffffff"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:shd w:fill="69c1d1" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Observation des réalités culturelles</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
             <w:pPr>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-34.84251968503912"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Explicitation(s) :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425.19685039370046" w:right="0" w:hanging="300"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans Medium" w:cs="Open Sans Medium" w:eastAsia="Open Sans Medium" w:hAnsi="Open Sans Medium"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Réaliser des observations dans son environnement culturel élargi (quartier, communauté, ville, région, etc.)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425.19685039370046" w:right="0" w:hanging="300"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans Medium" w:cs="Open Sans Medium" w:eastAsia="Open Sans Medium" w:hAnsi="Open Sans Medium"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Dégager des caractéristiques des réalités culturelles</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425.19685039370046" w:right="0" w:hanging="300"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans Medium" w:cs="Open Sans Medium" w:eastAsia="Open Sans Medium" w:hAnsi="Open Sans Medium"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparer des observations et des informations</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425.19685039370046" w:right="0" w:hanging="300"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans Medium" w:cs="Open Sans Medium" w:eastAsia="Open Sans Medium" w:hAnsi="Open Sans Medium"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Estimer la pertinence d’observations et d’informations</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-34.84251968503912"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Composantes de la compétence"/>
-                <w:id w:val="-815798777"/>
+                <w:id w:val="878342585"/>
                 <w:dropDownList w:lastValue="Examen des points de vue">
                   <w:listItem w:displayText="Observation des réalités culturelles" w:value="Observation des réalités culturelles"/>
                   <w:listItem w:displayText="Compréhension des émotions" w:value="Compréhension des émotions"/>
                   <w:listItem w:displayText="Examen des points de vue" w:value="Examen des points de vue"/>
                   <w:listItem w:displayText="Dialogue" w:value="Dialogue"/>
                   <w:listItem w:displayText="Expression de la compréhension" w:value="Expression de la compréhension"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                     <w:color w:val="ffffff"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:shd w:fill="69c1d1" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Examen des points de vue</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-34.84251968503912"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Explicitation(s) :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425.19685039370046" w:hanging="300"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans Medium" w:cs="Open Sans Medium" w:eastAsia="Open Sans Medium" w:hAnsi="Open Sans Medium"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Identifier des points de vue, des idées qui les constituent et des repères sur lesquels celles-ci s’appuient</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425.19685039370046" w:hanging="300"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans Medium" w:cs="Open Sans Medium" w:eastAsia="Open Sans Medium" w:hAnsi="Open Sans Medium"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparer des repères</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-34.84251968503912"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Composantes de la compétence"/>
-                <w:id w:val="-103534020"/>
+                <w:id w:val="1590607342"/>
                 <w:dropDownList w:lastValue="Expression de la compréhension">
                   <w:listItem w:displayText="Observation des réalités culturelles" w:value="Observation des réalités culturelles"/>
                   <w:listItem w:displayText="Compréhension des émotions" w:value="Compréhension des émotions"/>
                   <w:listItem w:displayText="Examen des points de vue" w:value="Examen des points de vue"/>
                   <w:listItem w:displayText="Dialogue" w:value="Dialogue"/>
                   <w:listItem w:displayText="Expression de la compréhension" w:value="Expression de la compréhension"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                     <w:color w:val="ffffff"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:shd w:fill="69c1d1" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Expression de la compréhension</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-34.84251968503912"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Explicitation(s) :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="450" w:right="-34.84251968503912" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Formuler des constats à partir de la comparaison</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">d’observations et de la prise en compte des émotions</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="450" w:right="-34.84251968503912" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Formuler des constats à partir de la comparaison de points de vue</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="d9d9d9" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="d9d9d9" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
             <w:pPr>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-34.84251968503912"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="d9d9d9" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="d9d9d9" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="d9d9d9" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="d9d9d9" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-34.84251968503912"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Composantes de la compétence"/>
-                <w:id w:val="-705158153"/>
+                <w:id w:val="988983209"/>
                 <w:dropDownList w:lastValue="Observation des réalités culturelles">
                   <w:listItem w:displayText="Observation des réalités culturelles" w:value="Observation des réalités culturelles"/>
                   <w:listItem w:displayText="Compréhension des émotions" w:value="Compréhension des émotions"/>
                   <w:listItem w:displayText="Examen des points de vue" w:value="Examen des points de vue"/>
                   <w:listItem w:displayText="Dialogue" w:value="Dialogue"/>
                   <w:listItem w:displayText="Expression de la compréhension" w:value="Expression de la compréhension"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                     <w:color w:val="ffffff"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:shd w:fill="69c1d1" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Observation des réalités culturelles</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-34.84251968503912"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Explicitation(s) :</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="450" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans Medium" w:cs="Open Sans Medium" w:eastAsia="Open Sans Medium" w:hAnsi="Open Sans Medium"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Réaliser des observations à l’échelle de la société québécoise</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="450" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Identifier des informations dans des ressources documentaires</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="450" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans Medium" w:cs="Open Sans Medium" w:eastAsia="Open Sans Medium" w:hAnsi="Open Sans Medium"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparer des observations et des informations</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="450" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans Medium" w:cs="Open Sans Medium" w:eastAsia="Open Sans Medium" w:hAnsi="Open Sans Medium"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Estimer la pertinence d’observations et d’informations</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="450" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="d9d9d9" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="d9d9d9" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
             <w:pPr>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-34.84251968503912"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="d9d9d9" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="d9d9d9" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="d9d9d9" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="d9d9d9" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-34.84251968503912"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Composantes de la compétence"/>
-                <w:id w:val="-686609447"/>
+                <w:id w:val="1007531915"/>
                 <w:dropDownList w:lastValue="Examen des points de vue">
                   <w:listItem w:displayText="Observation des réalités culturelles" w:value="Observation des réalités culturelles"/>
                   <w:listItem w:displayText="Compréhension des émotions" w:value="Compréhension des émotions"/>
                   <w:listItem w:displayText="Examen des points de vue" w:value="Examen des points de vue"/>
                   <w:listItem w:displayText="Dialogue" w:value="Dialogue"/>
                   <w:listItem w:displayText="Expression de la compréhension" w:value="Expression de la compréhension"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                     <w:color w:val="ffffff"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:shd w:fill="69c1d1" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Examen des points de vue</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-34.84251968503912"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Explicitation(s) :</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425.1968503937013" w:hanging="300"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Identifier des tensions ou des divergences</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425.1968503937013" w:hanging="300"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> Identifier des points de vue, des idées qui les constituent et des repères sur lesquels celles-ci s’appuient</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425.1968503937013" w:hanging="300"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparer ses repères</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
             <w:pPr>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-34.84251968503912"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-34.84251968503912"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Composantes de la compétence"/>
-                <w:id w:val="-539954816"/>
+                <w:id w:val="1154186546"/>
                 <w:dropDownList w:lastValue="Dialogue">
                   <w:listItem w:displayText="Observation des réalités culturelles" w:value="Observation des réalités culturelles"/>
                   <w:listItem w:displayText="Compréhension des émotions" w:value="Compréhension des émotions"/>
                   <w:listItem w:displayText="Examen des points de vue" w:value="Examen des points de vue"/>
                   <w:listItem w:displayText="Dialogue" w:value="Dialogue"/>
                   <w:listItem w:displayText="Expression de la compréhension" w:value="Expression de la compréhension"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                     <w:color w:val="ffffff"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:shd w:fill="69c1d1" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dialogue</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
             <w:pPr>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-34.84251968503912"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Explicitation(s) :</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425.1968503937013" w:hanging="300"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Considérer ses ressentis</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425.1968503937013" w:hanging="300"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Appuyer ses idées à l’aide de différents moyens</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425.1968503937013" w:hanging="300"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">S’enquérir des idées des autres</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="d9d9d9" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
             <w:pPr>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-34.84251968503912"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-34.84251968503912"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Composantes de la compétence"/>
-                <w:id w:val="183025497"/>
+                <w:id w:val="1877166859"/>
                 <w:dropDownList w:lastValue="Observation des réalités culturelles">
                   <w:listItem w:displayText="Observation des réalités culturelles" w:value="Observation des réalités culturelles"/>
                   <w:listItem w:displayText="Compréhension des émotions" w:value="Compréhension des émotions"/>
                   <w:listItem w:displayText="Examen des points de vue" w:value="Examen des points de vue"/>
                   <w:listItem w:displayText="Dialogue" w:value="Dialogue"/>
                   <w:listItem w:displayText="Expression de la compréhension" w:value="Expression de la compréhension"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                     <w:color w:val="ffffff"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:shd w:fill="69c1d1" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Observation des réalités culturelles</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-34.84251968503912"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Explicitation(s) :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans Medium" w:cs="Open Sans Medium" w:eastAsia="Open Sans Medium" w:hAnsi="Open Sans Medium"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Réaliser des observations dans son environnement culturel immédiat (famille, école)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans Medium" w:cs="Open Sans Medium" w:eastAsia="Open Sans Medium" w:hAnsi="Open Sans Medium"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Dégager des caractéristiques des réalités culturelles</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans Medium" w:cs="Open Sans Medium" w:eastAsia="Open Sans Medium" w:hAnsi="Open Sans Medium"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparer des observations et des informations</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans Medium" w:cs="Open Sans Medium" w:eastAsia="Open Sans Medium" w:hAnsi="Open Sans Medium"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Estimer la pertinence d’observations et d’informations</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-34.84251968503912"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Composantes de la compétence"/>
-                <w:id w:val="-1443080358"/>
+                <w:id w:val="251061004"/>
                 <w:dropDownList w:lastValue="Expression de la compréhension">
                   <w:listItem w:displayText="Observation des réalités culturelles" w:value="Observation des réalités culturelles"/>
                   <w:listItem w:displayText="Compréhension des émotions" w:value="Compréhension des émotions"/>
                   <w:listItem w:displayText="Examen des points de vue" w:value="Examen des points de vue"/>
                   <w:listItem w:displayText="Dialogue" w:value="Dialogue"/>
                   <w:listItem w:displayText="Expression de la compréhension" w:value="Expression de la compréhension"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                     <w:color w:val="ffffff"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:shd w:fill="69c1d1" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Expression de la compréhension</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
             <w:pPr>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-34.84251968503912"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Explicitation(s) :</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425.1968503937013" w:hanging="300"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Formuler des constats à partir de la comparaison d’observations et de la prise en compte des émotions</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425.1968503937013" w:hanging="300"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Élaborer des réponses qui tiennent compte de la situation, de soi et des autres</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425.1968503937013" w:hanging="300"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">› Justifier ses réponses</w:t>
+              <w:t xml:space="preserve">Justifier ses réponses</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="24" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="24" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="24" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="efefef" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
             <w:pPr>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425.1968503937008" w:firstLine="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa Medium" w:cs="Comfortaa Medium" w:eastAsia="Comfortaa Medium" w:hAnsi="Comfortaa Medium"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa Medium" w:cs="Comfortaa Medium" w:eastAsia="Comfortaa Medium" w:hAnsi="Comfortaa Medium"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Traces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="d9d9d9" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
             <w:pPr>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-34.84251968503912"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="d9d9d9" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="d9d9d9" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="d9d9d9" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="d9d9d9" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Questionnaire et graphique</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="d9d9d9" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="d9d9d9" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
             <w:pPr>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-34.84251968503912"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="d9d9d9" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="d9d9d9" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="d9d9d9" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="d9d9d9" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="141.7322834645671" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Grille</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="d9d9d9" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="d9d9d9" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
             <w:pPr>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-34.84251968503912"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="d9d9d9" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="d9d9d9" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="d9d9d9" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="d9d9d9" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="141.7322834645671" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisateur graphique</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="d9d9d9" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
             <w:pPr>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-34.84251968503912"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
             <w:pPr>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-34.84251968503912"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Justification des propositions responsables et grilles</w:t>
-            </w:r>
-[...324 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
       <w:pPr>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr/>
         <w:sectPr>
-          <w:headerReference r:id="rId7" w:type="default"/>
-          <w:footerReference r:id="rId8" w:type="default"/>
+          <w:headerReference r:id="rId13" w:type="default"/>
+          <w:footerReference r:id="rId14" w:type="default"/>
           <w:pgSz w:h="12240" w:w="15840" w:orient="landscape"/>
           <w:pgMar w:bottom="1440.0000000000002" w:top="2834.645669291339" w:left="1440.0000000000002" w:right="1440.0000000000002" w:header="283.46456692913387" w:footer="283.46456692913387"/>
           <w:pgNumType w:start="1"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
       <w:pPr>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table4"/>
+        <w:tblStyle w:val="Table5"/>
         <w:tblW w:w="11220.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-1440.0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4020"/>
         <w:gridCol w:w="255"/>
         <w:gridCol w:w="2400"/>
         <w:gridCol w:w="255"/>
         <w:gridCol w:w="2925"/>
         <w:gridCol w:w="255"/>
         <w:gridCol w:w="1110"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="4020"/>
@@ -4032,1528 +4376,1548 @@
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="593.9999999999999" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
             <w:pPr>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="251.81102362204797"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
             <w:pPr>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="251.81102362204797"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
             <w:pPr>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0.35433070866133676"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Titre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
             <w:pPr>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0.35433070866133676"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
             <w:pPr>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0.35433070866133676"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Intention pédagogique spécifique</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
             <w:pPr>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0.35433070866133676"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007F">
             <w:pPr>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0.35433070866133676"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Durée</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="593.9999999999999" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="69c1d1" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
             <w:pPr>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="251.81102362204797"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Tâche n</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">o</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
             <w:pPr>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="251.81102362204797"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000082">
             <w:pPr>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0.35433070866133676"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Enquête sur le temps d’écran</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000083">
             <w:pPr>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0.35433070866133676"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
             <w:pPr>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0.35433070866133676"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueillir des données pour dresser un portrait des usages numériques de ses pairs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000085">
             <w:pPr>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0.35433070866133676"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
             <w:pPr>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0.35433070866133676"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">60 minutes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="315" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
             <w:pPr>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-26.574803149606225"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="4db9be"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
             <w:pPr>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="251.81102362204797" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000089">
             <w:pPr>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0.35433070866133676" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
             <w:pPr>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0.35433070866133676" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008B">
             <w:pPr>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0.35433070866133676" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008C">
             <w:pPr>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0.35433070866133676" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000082">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008D">
             <w:pPr>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0.35433070866133676" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000083">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008E">
       <w:pPr>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="141.73228346456688" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Les élèves dressent un portrait de l’usage des écrans chez les jeunes de leur âge. Pour ce faire, ils remplissent un questionnaire constitué de différents indicateurs et créent un graphique avec les réponses.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000085">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000090">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000091">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Les questions peuvent être réfléchies en groupe et le questionnaire préparé par l’enseignant·e à l’aide d’un outil comme Google Forms ou Microsoft Forms. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000092">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-425.19685039370086" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table5"/>
+        <w:tblStyle w:val="Table6"/>
         <w:tblW w:w="10140.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-425.19685039370086" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10140"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="10140"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="b7b7b7" w:space="0" w:sz="12" w:val="dotted"/>
               <w:left w:color="b7b7b7" w:space="0" w:sz="12" w:val="dotted"/>
               <w:bottom w:color="b7b7b7" w:space="0" w:sz="12" w:val="dotted"/>
               <w:right w:color="b7b7b7" w:space="0" w:sz="12" w:val="dotted"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000093">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Indicateurs possibles :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000089">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000094">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Le nombre d’écrans auxquels ils ont accès</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000095">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Les types d'écrans ou d’appareils numériques </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000096">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Les catégories d’activité pratiquées avec les écrans </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000097">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1440" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">jouer</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000098">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1440" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">écouter des vidéos</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000099">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1440" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">communiquer (ex.: avec sa famille, ses amis)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1440" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">trouver des idées inspirantes</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000090">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1440" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">apprendre ou faire des travaux d’école</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000091">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1440" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">écouter de la musique</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000092">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1440" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">produire des contenus (ex.: dessin, vidéo, enregistrement, tuto…)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000093">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1440" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">pratiquer la programmation</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000094">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1440" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">autre </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000095">
-[...12 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000096">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A0">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A1">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:right="0" w:hanging="360"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Le temps accordé à chacune de ces activités</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000097">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A2">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:right="0" w:hanging="360"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Le lieu et le moment de la journée où les appareils sont le plus utilisés</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000098">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A3">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:right="0" w:hanging="360"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mesures qui visent à encadrer l’utilisation des écrans</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000099">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A5">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="141.73228346456688" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ils mettent en commun leurs résultats et les analysent afin de :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">dégager des caractéristiques de l’utilisation des écrans chez les élèves du groupe ciblé (temps, activités, appareils utilisés, contextes d’utilisation, mesures d’encadrement, personnes impliquées) ;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">identifier les réactions ou émotions face aux résultats ;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">évaluer en quoi ces résultats influencent le point de vue des élèves sur l'utilisation des écrans ;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">identifier certains changements que les élèves aimeraient apporter à leur utilisation des écrans ;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">estimer la pertinence de leur cueillette de données.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A1">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table6"/>
+        <w:tblStyle w:val="Table7"/>
         <w:tblW w:w="11220.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-1440.0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4020"/>
         <w:gridCol w:w="255"/>
         <w:gridCol w:w="2400"/>
         <w:gridCol w:w="255"/>
         <w:gridCol w:w="2925"/>
         <w:gridCol w:w="255"/>
         <w:gridCol w:w="1110"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="4020"/>
@@ -5567,2443 +5931,2477 @@
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="593.9999999999999" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A2">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="251.81102362204797"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A3">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="251.81102362204797"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A4">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0.35433070866133676"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Titre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A5">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0.35433070866133676"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A6">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0.35433070866133676"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Intention pédagogique spécifique</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A7">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B2">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0.35433070866133676"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A8">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B3">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0.35433070866133676"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Durée</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="593.9999999999999" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="69c1d1" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A9">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B4">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="251.81102362204797"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Tâche n</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">o</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AA">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B5">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="251.81102362204797"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AB">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0.35433070866133676"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Et la science ? </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AC">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B7">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0.35433070866133676"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AD">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0.35433070866133676"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparer les données recueillies par les élèves à celle</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">s contenues dans un article</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AE">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0.35433070866133676"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AF">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0.35433070866133676"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">60 minutes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="315" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B0">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-26.574803149606225"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="4db9be"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B1">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BC">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="251.81102362204797"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B2">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0.35433070866133676"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B3">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0.35433070866133676"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B4">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0.35433070866133676"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B5">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0.35433070866133676"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B6">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0.35433070866133676"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B7">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-566.9291338582677" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B8">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="141.73228346456688" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Les élèves comparent les données recueillies avec celles qui sont relatées dans l’article </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9">
+      <w:hyperlink r:id="rId15">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
             <w:i w:val="1"/>
+            <w:iCs w:val="1"/>
             <w:color w:val="1155cc"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">L’usage des écrans bondit chez les jeunes Québécois</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. Pour ce faire, ils :</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B9">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BA">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">lisent l’article ;</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BB">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">relèvent les informations les plus </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">utiles pour comprendre les usages des écrans des jeunes québécois  ;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BC">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">soulignent, dans l’article, une phrase qui prouve la fiabilité des informations qu’on y retrouve ;</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BD">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">analysent les données recueillies ;</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BE">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table7"/>
+        <w:tblStyle w:val="Table8"/>
         <w:tblW w:w="9780.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9780"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9780"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="4db9be" w:space="0" w:sz="12" w:val="dotted"/>
               <w:left w:color="4db9be" w:space="0" w:sz="12" w:val="dotted"/>
               <w:bottom w:color="4db9be" w:space="0" w:sz="12" w:val="dotted"/>
               <w:right w:color="4db9be" w:space="0" w:sz="12" w:val="dotted"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BF">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">L’usage</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> des écrans bondit chez les jeunes Québécois</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C0">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Le temps passé devant les écrans a bondi chez les jeunes Québécois depuis le début de la pandémie de COVID-19, selon ce que révèle une enquête rendue publique mercredi par l’Académie de la transformation numérique, un organisme créé par l’Université Laval.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C1">
-[...12 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C2">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Pas moins de 76 % des Québécois âgés de 6 à 17 ans passent plus de temps devant leurs écrans à la maison depuis le début de la pandémie, selon cette enquête intitulée La Famille numérique.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C3">
-[...12 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C4">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CE">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelque 40% des personnes interrogées passent en moyenne plus de 10 heures par semaine à naviguer sur le Web, une hausse de 15 points de pourcentage par rapport à pareille date l’an dernier. Parmi les répondants, 16% consacrent de 11 à 15 heures par semaine et 24 % d’entre eux passent plus de 15 heures par semaine.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C5">
-[...12 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C6">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D0">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce sont 59 % des jeunes âgés de 13 à 17 ans qui consacrent en moyenne plus de 10 heures par semaine sur Internet, selon l’enquête.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C7">
-[...12 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C8">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D3">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Par ailleurs, 70 % des jeunes de 6 à 17 ans disposent d’une page de profil personnel sur les réseaux sociaux ou d’une adresse courriel, 13 % de plus qu’un an plus tôt, selon les données colligées par l’étude.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C9">
-[...12 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CA">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D4">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D5">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Parents moins strictes</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CB">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CC">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D7">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre-temps, il semble que des familles aient assoupli les règles </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">parentales liées</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> à l’utilisation d’Internet étant donné le contexte exceptionnel de la pandémie de la COVID-19. Ainsi, 83 % des parents de jeunes de 6 à 17 ans affirment avoir établi des règles qui encadrent le temps passé sur le Web ou l’accès à certains sites, en baisse de 5 points de pourcentage comparativement aux données de l’année précédente.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CD">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">[...]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CE">
-[...12 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CF">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">L’enquête a été réalisée au téléphone et sur le web grâce à deux collectes de données, en octobre et novembre derniers, au cours desquelles 3200 adultes québécois âgés de 18 ans et plus ont été interrogés, dont 595 parents ayant des enfants âgés de 6 à 17 ans.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D0">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:i w:val="1"/>
-              </w:rPr>
-[...14 lines deleted...]
-            <w:hyperlink r:id="rId10">
+                <w:iCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId16">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                   <w:i w:val="1"/>
+                  <w:iCs w:val="1"/>
                   <w:color w:val="1155cc"/>
                   <w:u w:val="single"/>
                   <w:rtl w:val="0"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’usage des écrans bondit chez les jeunes Québécois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">, février 2021</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D2">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D3">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table8"/>
+        <w:tblStyle w:val="Table9"/>
         <w:tblW w:w="9990.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-15.0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3435"/>
         <w:gridCol w:w="2955"/>
         <w:gridCol w:w="3600"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="3435"/>
             <w:gridCol w:w="2955"/>
             <w:gridCol w:w="3600"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="420" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="4db9be" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D4">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Quel organisme a produit les données contenues dans l’article ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="420" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D7">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DA">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DB">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table9"/>
+        <w:tblStyle w:val="Table10"/>
         <w:tblW w:w="10050.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4305"/>
         <w:gridCol w:w="5745"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="4305"/>
             <w:gridCol w:w="5745"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="420" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="4db9be" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DC">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Caractéristiques de l’utilisation des écrans par les enfants québécois selon l’article</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DE">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E9">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelles données nous informent du temps d'utilisation des écrans chez les jeunes québécois ? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DF">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E0">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelles données nous informent sur les activités et les types d’usages des écrans chez les jeunes québécois ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E1">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E2">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000ED">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelles données nous informent de l’usage des médias sociaux chez les jeunes québécois ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E3">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E4">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelles données nous informent des mesures d’encadrement des écrans existantes dans les maisons québécoises ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E5">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E6">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E7">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F2">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="141.73228346456688" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Les élèves </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">comparent les données de l’article à celles recueillies dans le groupe à la tâche 1.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E8">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table10"/>
+        <w:tblStyle w:val="Table11"/>
         <w:tblW w:w="9915.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="15.0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4860"/>
         <w:gridCol w:w="255"/>
         <w:gridCol w:w="4800"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="4860"/>
             <w:gridCol w:w="255"/>
             <w:gridCol w:w="4800"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f4cccc" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E9">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">En quoi les données recueillies dans le groupe </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">diffèrent</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">-elles de celles des scientifiques ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EA">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="d9ead3" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EB">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">En quoi les données recueillies dans le groupe </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">ressemblent</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">-elles à celles des scientifiques ?</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EC">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425.19685039370086" w:hanging="300"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000ED">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425.19685039370086" w:hanging="300"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EE">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F9">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425.19685039370086" w:hanging="300"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EF">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425.19685039370086" w:hanging="300"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F0">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425.19685039370086" w:hanging="300"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F1">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425.19685039370086" w:hanging="300"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F2">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425.19685039370086" w:hanging="300"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F3">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F4">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F5">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000100">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table11"/>
+        <w:tblStyle w:val="Table12"/>
         <w:tblW w:w="11220.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-1440.0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4020"/>
         <w:gridCol w:w="255"/>
         <w:gridCol w:w="2400"/>
         <w:gridCol w:w="255"/>
         <w:gridCol w:w="2925"/>
         <w:gridCol w:w="255"/>
         <w:gridCol w:w="1110"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="4020"/>
@@ -8017,1231 +8415,1261 @@
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="593.9999999999999" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F6">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000101">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="251.81102362204797"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F7">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000102">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="251.81102362204797"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F8">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000103">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0.35433070866133676"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Titre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F9">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000104">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0.35433070866133676"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FA">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000105">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0.35433070866133676"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Intention pédagogique spécifique</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FB">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000106">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0.35433070866133676"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FC">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000107">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0.35433070866133676"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Durée</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="593.9999999999999" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="69c1d1" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FD">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000108">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="251.81102362204797"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Tâche n</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">o</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FE">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000109">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="251.81102362204797"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FF">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0.35433070866133676"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">À tension !</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000100">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0.35433070866133676"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000101">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0.35433070866133676"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Mettre en lumière les tensions qui émergent lors de l’utilisation des écrans en prenant l’angle des perceptions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000102">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0.35433070866133676"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000103">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0.35433070866133676"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">45 minutes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="315" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000104">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-26.574803149606225"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="4db9be"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000105">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000110">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="251.81102362204797"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000106">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000111">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0.35433070866133676"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000107">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000112">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0.35433070866133676"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000108">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000113">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0.35433070866133676"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000109">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000114">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0.35433070866133676"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000115">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0.35433070866133676"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000116">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-708.6614173228347" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
           <wp:anchor allowOverlap="1" behindDoc="0" distB="114300" distT="114300" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2762250</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>247650</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3466987" cy="2973143"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapSquare wrapText="bothSides" distB="114300" distT="114300" distL="114300" distR="114300"/>
             <wp:docPr id="4" name="image1.jpg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image1.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11"/>
-                    <a:srcRect b="298" l="4233" r="2715" t="298"/>
+                    <a:blip r:embed="rId17"/>
+                    <a:srcRect b="299" l="4233" r="2715" t="299"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3466987" cy="2973143"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table12"/>
+        <w:tblStyle w:val="Table13"/>
         <w:tblW w:w="10740.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-708.6614173228347" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5565"/>
         <w:gridCol w:w="5175"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="5565"/>
             <w:gridCol w:w="5175"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000117">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="283.46456692913375" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Les élèves observent ce </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">mème</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> et l’utilisent pour dialoguer à propos des perceptions de chacun à propos de l’utilisation des écrans.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000118">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000119">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Que voulait représenter le créateur de ce </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">mème</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> ?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce mème est-il représentatif de votre réalité ? En quoi est-il similaire ? Différent ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000110">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="283.46456692913375" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000111">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-708.6614173228347" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000112">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-283.46456692913375" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Les élèves entrent en dialogue et échangent les points de vue au sujet des des situations de tension provoquées par l’usage des écrans, et par la perception de chacun à propos de cette utilisation. Ils partent de la question suivante :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000113">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-708.6614173228347" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000114">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-708.6614173228347" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Arrive-t-il que l’utilisation des écrans et la perception des autres provoquent des conflits ou des tensions entre des personnes ?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000115">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000120">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-708.6614173228347" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000116">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000121">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-283.46456692913375" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">À la suite des échanges, ils organisent les idées principales dans un organisateur graphique.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000117">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000122">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-708.6614173228347" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000118">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000123">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-708.6614173228347" w:right="-419.5275590551165" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                 <wp:extent cx="6569813" cy="3042130"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:docPr id="1" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="180300" y="785450"/>
                           <a:ext cx="6569813" cy="3042130"/>
                           <a:chOff x="180300" y="785450"/>
                           <a:chExt cx="9292450" cy="4333150"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
                         <wps:cNvSpPr/>
                         <wps:cNvPr id="2" name="Shape 2"/>
                         <wps:spPr>
                           <a:xfrm>
@@ -9939,364 +10367,366 @@
                         </wps:txbx>
                         <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                 <wp:extent cx="6569813" cy="3042130"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:docPr id="1" name="image5.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image5.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId12"/>
+                        <a:blip r:embed="rId18"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6569813" cy="3042130"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000119">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000124">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table13"/>
+        <w:tblStyle w:val="Table14"/>
         <w:tblW w:w="10320.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-615.0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10320"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="10320"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="2951.796875" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="dcf0f4" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="dcf0f4" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="dcf0f4" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="dcf0f4" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="dcf0f4" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000125">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Piste de production :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000126">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">L’élève pourrait créer un mème selon le modèle proposée pour « programmeur-développeur ». Pour ce faire, il :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000127">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:right="0" w:hanging="360"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">choisit une activité qu’il fait avec un écran </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000128">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:right="0" w:hanging="360"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">nomme les perceptions possibles de cette activité (la sienne, un parent, les ami·e·s, la société, un enseignant•e,etc.)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000129">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:right="0" w:hanging="360"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">précise ce qu’il fait en expliquant l’activité</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012A">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:right="0" w:hanging="360"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">insère des images pour appuyer ses idées</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000120">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000121">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table14"/>
+        <w:tblStyle w:val="Table15"/>
         <w:tblW w:w="11220.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-1440.0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4020"/>
         <w:gridCol w:w="255"/>
         <w:gridCol w:w="2400"/>
         <w:gridCol w:w="255"/>
         <w:gridCol w:w="2925"/>
         <w:gridCol w:w="255"/>
         <w:gridCol w:w="1110"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="4020"/>
@@ -10310,3243 +10740,3270 @@
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="593.9999999999999" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000122">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="251.81102362204797"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000123">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="251.81102362204797"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000124">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0.35433070866133676"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Titre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000125">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000130">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0.35433070866133676"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000126">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000131">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0.35433070866133676"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Intention pédagogique spécifique</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000127">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000132">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0.35433070866133676"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000128">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000133">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0.35433070866133676"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Durée</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="593.9999999999999" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="69c1d1" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000129">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000134">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="251.81102362204797"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Tâche intégratrice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000135">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="251.81102362204797"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000136">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0.35433070866133676"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Des propositions éclairées</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000137">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0.35433070866133676"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000138">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0.35433070866133676"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Élaborer des propositions en lien avec la gestion du temps d’écran, et en mesurer les effets</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000139">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0.35433070866133676"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0.35433070866133676"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">60 minutes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="315" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000130">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-26.574803149606225"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="4db9be"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000131">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="251.81102362204797"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000132">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0.35433070866133676"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000133">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0.35433070866133676"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000134">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0.35433070866133676"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000135">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000140">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0.35433070866133676"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000136">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000141">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0.35433070866133676"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000137">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000142">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000138">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000143">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table15"/>
+        <w:tblStyle w:val="Table16"/>
         <w:tblW w:w="9255.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="120.0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9255"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9255"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="69c1d1" w:space="0" w:sz="12" w:val="dotted"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="12" w:val="dotted"/>
               <w:bottom w:color="69c1d1" w:space="0" w:sz="12" w:val="dotted"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="12" w:val="dotted"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000139">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000144">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Mise en contexte</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000145">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">De plus en plus de plateformes en ligne proposent des outils qui visent à aider les usagers à gérer leur temps plus efficacement. Vous êtes invité·e à porter un regard éclairé sur votre utilisation des écrans.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000146">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000147">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000148">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="141.73228346456688" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Les élèves font l’analyse de leur propre usage des écrans </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">à l’aide des indicateurs suivants :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000149">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-425.19685039370086" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Combien d’écrans utilises-tu à la maison ?</w:t>
-      </w:r>
-[...110 lines deleted...]
-        <w:t xml:space="preserve">Quels types d’écrans ou d’appareils numériques sont présents dans ta maison (tablette, ordinateur portable, téléphone cellulaire, ordinateur de bureau, télévision) ?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table17"/>
         <w:tblW w:w="8663.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="720.0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8663"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="8663"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000143">
-            <w:pPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000144">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000145">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
+          <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">À quel(s) endroit(s) utilises-tu le plus souvent les appareils numériques ?</w:t>
+        <w:t xml:space="preserve">Quels types d’écrans ou d’appareils numériques sont présents dans ta maison (tablette, ordinateur portable, téléphone cellulaire, ordinateur de bureau, télévision) ?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table18"/>
         <w:tblW w:w="8663.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="720.0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8663"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="8663"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000146">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000147">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000148">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000150">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">À quel(s) moment(s) de la journée utilises-tu le plus souvent les appareils numériques ?</w:t>
+        <w:t xml:space="preserve">À quel(s) endroit(s) utilises-tu le plus souvent les appareils numériques ?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table19"/>
         <w:tblW w:w="8663.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="720.0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8663"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="8663"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000149">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000151">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000152">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000153">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Y a-t-il des règles qui visent à encadrer l’utilisation des écrans…</w:t>
-[...13 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">À quel(s) moment(s) de la journée utilises-tu le plus souvent les appareils numériques ?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table20"/>
+        <w:tblW w:w="8663.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="720.0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0600"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8663"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="8663"/>
+          </w:tblGrid>
+        </w:tblGridChange>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000154">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000155">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000156">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Y a-t-il des règles qui visent à encadrer l’utilisation des écrans…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000157">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Table21"/>
         <w:tblW w:w="7950.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="1440.0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1965"/>
         <w:gridCol w:w="5985"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="1965"/>
             <w:gridCol w:w="5985"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000158">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">à la maison ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000159">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015A">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">dans ta classe ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000150">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015B">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000151">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000152">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Dans une journée, combien de temps (en minutes) accordes-tu généralement à chacun de ces activités ?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000153">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table21"/>
+        <w:tblStyle w:val="Table22"/>
         <w:tblW w:w="8685.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="720.0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4830"/>
         <w:gridCol w:w="3855"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="4830"/>
             <w:gridCol w:w="3855"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000154">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015F">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Activité</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000155">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000160">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Nombre de minutes par jour</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000156">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000161">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">jouer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000157">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000162">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000158">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000163">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">écouter des vidéos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000159">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000164">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000165">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">trouver des idées inspirantes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000166">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000167">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">apprendre ou faire des travaux d’école</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000168">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000169">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">écouter de la musique</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016A">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000160">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">produire des contenus (ex.: dessin, vidéo, enregistrement, tuto…)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000161">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016C">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000162">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">communiquer (ex.: avec sa famille, ses amis)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000163">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016E">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000164">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">pratiquer la programmation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000165">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000170">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000166">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000171">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">autre :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000167">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000172">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000168">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000173">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000169">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000174">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="141.73228346456688" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Les</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> élèves formulent des propositions afin de se responsabiliser face à leur gestion des écrans. Pour ce faire, ils se donnent des objectifs concrets et répartissent leur temps associé à divers types d’usages des écrans.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000175">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000176">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Consignes :</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000177">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Déterminer un nombre total de minutes que tu souhaites consacrer quotidiennement aux écrans en justifiant ce choix à l’aide des données scientifiques</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000178">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Classer les types d’activité selon le temps que tu souhaites leur consacrer et justifier ce classement</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000179">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Répartir le nombre de minutes souhaité à chaque activité.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Indiquer si tes choix sont similaires ou différents de tes réponses au questionnaire</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000170">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Expliquer ton choix d’activité la plus et la moins importante</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000171">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Justifier cette répartition en anticipant les effets de cette proposition sur toi-même et sur les personnes qui t’entourent</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000172">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Choisir l’outil qui te permettra le mieux de t’y référer et de te souvenir de cette proposition (ex.: tableau, bloc-note, liste, diagramme, dessin , infographie, etc.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000173">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000174">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table22"/>
+        <w:tblStyle w:val="Table23"/>
         <w:tblW w:w="8775.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-120.0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7560"/>
         <w:gridCol w:w="255"/>
         <w:gridCol w:w="960"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="7560"/>
             <w:gridCol w:w="255"/>
             <w:gridCol w:w="960"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000175">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000180">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Nombre total de minutes que je souhaite accorder quotidiennement aux écrans :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="18" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000176">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000181">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="69c1d1" w:space="0" w:sz="18" w:val="single"/>
               <w:left w:color="69c1d1" w:space="0" w:sz="18" w:val="single"/>
               <w:bottom w:color="69c1d1" w:space="0" w:sz="18" w:val="single"/>
               <w:right w:color="69c1d1" w:space="0" w:sz="18" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000177">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000182">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000178">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000183">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000179">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000184">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Données scientifiques qui permettent de justifier ce nombre :</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table23"/>
+        <w:tblStyle w:val="Table24"/>
         <w:tblW w:w="9383.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9383"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9383"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000185">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425.19685039370086" w:right="0" w:hanging="360"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000186">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table24"/>
+        <w:tblStyle w:val="Table25"/>
         <w:tblW w:w="10080.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1350"/>
         <w:gridCol w:w="4800"/>
         <w:gridCol w:w="1905"/>
         <w:gridCol w:w="2025"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="1350"/>
             <w:gridCol w:w="4800"/>
             <w:gridCol w:w="1905"/>
             <w:gridCol w:w="2025"/>
           </w:tblGrid>
@@ -13554,2825 +14011,2863 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="709.7265625" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000187">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000188">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Mes usages par ordre d’importance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018A">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Nombre de minutes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000180">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018B">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Lien avec mon questionnaire</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000181">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018C">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Plus important</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000182">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018D">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="activités"/>
-                <w:id w:val="1978910994"/>
+                <w:id w:val="-621914940"/>
                 <w:dropDownList w:lastValue="choisir">
                   <w:listItem w:displayText="choisir" w:value="choisir"/>
                   <w:listItem w:displayText="jouer" w:value="jouer"/>
                   <w:listItem w:displayText="écouter des vidéo" w:value="écouter des vidéo"/>
                   <w:listItem w:displayText="trouver des idées inspirantes" w:value="trouver des idées inspirantes"/>
                   <w:listItem w:displayText="apprendre ou faire des travaux d’école" w:value="apprendre ou faire des travaux d’école"/>
                   <w:listItem w:displayText="écouter de la musique" w:value="écouter de la musique"/>
                   <w:listItem w:displayText="produire des contenus (ex.: dessin, vidéo, enregistrement, tuto…)" w:value="produire des contenus (ex.: dessin, vidéo, enregistrement, tuto…)"/>
                   <w:listItem w:displayText="communiquer (ex.: avec sa famille, ses amis)" w:value="communiquer (ex.: avec sa famille, ses amis)"/>
                   <w:listItem w:displayText="pratiquer la programmation" w:value="pratiquer la programmation"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">choisir</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000183">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018E">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ff0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000184">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018F">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Lien questionnaire"/>
-                <w:id w:val="-1862753753"/>
+                <w:id w:val="-168612391"/>
                 <w:dropDownList w:lastValue="choisir">
                   <w:listItem w:displayText="choisir" w:value="choisir"/>
                   <w:listItem w:displayText="Moins qu'avant" w:value="Moins qu'avant"/>
                   <w:listItem w:displayText="Comme avant" w:value="Comme avant"/>
                   <w:listItem w:displayText="Plus qu'avant" w:value="Plus qu'avant"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                     <w:shd w:fill="e8eaed" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">choisir</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000185">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000190">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000186">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000191">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="activités"/>
-                <w:id w:val="-3777079"/>
+                <w:id w:val="1690364283"/>
                 <w:dropDownList w:lastValue="choisir">
                   <w:listItem w:displayText="choisir" w:value="choisir"/>
                   <w:listItem w:displayText="jouer" w:value="jouer"/>
                   <w:listItem w:displayText="écouter des vidéo" w:value="écouter des vidéo"/>
                   <w:listItem w:displayText="trouver des idées inspirantes" w:value="trouver des idées inspirantes"/>
                   <w:listItem w:displayText="apprendre ou faire des travaux d’école" w:value="apprendre ou faire des travaux d’école"/>
                   <w:listItem w:displayText="écouter de la musique" w:value="écouter de la musique"/>
                   <w:listItem w:displayText="produire des contenus (ex.: dessin, vidéo, enregistrement, tuto…)" w:value="produire des contenus (ex.: dessin, vidéo, enregistrement, tuto…)"/>
                   <w:listItem w:displayText="communiquer (ex.: avec sa famille, ses amis)" w:value="communiquer (ex.: avec sa famille, ses amis)"/>
                   <w:listItem w:displayText="pratiquer la programmation" w:value="pratiquer la programmation"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">choisir</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000187">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000192">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ff0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000188">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Lien questionnaire"/>
-                <w:id w:val="-1962451093"/>
+                <w:id w:val="-268309731"/>
                 <w:dropDownList w:lastValue="choisir">
                   <w:listItem w:displayText="choisir" w:value="choisir"/>
                   <w:listItem w:displayText="Moins qu'avant" w:value="Moins qu'avant"/>
                   <w:listItem w:displayText="Comme avant" w:value="Comme avant"/>
                   <w:listItem w:displayText="Plus qu'avant" w:value="Plus qu'avant"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                     <w:shd w:fill="e8eaed" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">choisir</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000189">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000194">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000195">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="activités"/>
-                <w:id w:val="-1239728741"/>
+                <w:id w:val="454412621"/>
                 <w:dropDownList w:lastValue="choisir">
                   <w:listItem w:displayText="choisir" w:value="choisir"/>
                   <w:listItem w:displayText="jouer" w:value="jouer"/>
                   <w:listItem w:displayText="écouter des vidéo" w:value="écouter des vidéo"/>
                   <w:listItem w:displayText="trouver des idées inspirantes" w:value="trouver des idées inspirantes"/>
                   <w:listItem w:displayText="apprendre ou faire des travaux d’école" w:value="apprendre ou faire des travaux d’école"/>
                   <w:listItem w:displayText="écouter de la musique" w:value="écouter de la musique"/>
                   <w:listItem w:displayText="produire des contenus (ex.: dessin, vidéo, enregistrement, tuto…)" w:value="produire des contenus (ex.: dessin, vidéo, enregistrement, tuto…)"/>
                   <w:listItem w:displayText="communiquer (ex.: avec sa famille, ses amis)" w:value="communiquer (ex.: avec sa famille, ses amis)"/>
                   <w:listItem w:displayText="pratiquer la programmation" w:value="pratiquer la programmation"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">choisir</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000196">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ff0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000197">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Lien questionnaire"/>
-                <w:id w:val="1290060997"/>
+                <w:id w:val="-1310764937"/>
                 <w:dropDownList w:lastValue="choisir">
                   <w:listItem w:displayText="choisir" w:value="choisir"/>
                   <w:listItem w:displayText="Moins qu'avant" w:value="Moins qu'avant"/>
                   <w:listItem w:displayText="Comme avant" w:value="Comme avant"/>
                   <w:listItem w:displayText="Plus qu'avant" w:value="Plus qu'avant"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                     <w:shd w:fill="e8eaed" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">choisir</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000198">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000199">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="activités"/>
-                <w:id w:val="1496058141"/>
+                <w:id w:val="-1104767793"/>
                 <w:dropDownList w:lastValue="choisir">
                   <w:listItem w:displayText="choisir" w:value="choisir"/>
                   <w:listItem w:displayText="jouer" w:value="jouer"/>
                   <w:listItem w:displayText="écouter des vidéo" w:value="écouter des vidéo"/>
                   <w:listItem w:displayText="trouver des idées inspirantes" w:value="trouver des idées inspirantes"/>
                   <w:listItem w:displayText="apprendre ou faire des travaux d’école" w:value="apprendre ou faire des travaux d’école"/>
                   <w:listItem w:displayText="écouter de la musique" w:value="écouter de la musique"/>
                   <w:listItem w:displayText="produire des contenus (ex.: dessin, vidéo, enregistrement, tuto…)" w:value="produire des contenus (ex.: dessin, vidéo, enregistrement, tuto…)"/>
                   <w:listItem w:displayText="communiquer (ex.: avec sa famille, ses amis)" w:value="communiquer (ex.: avec sa famille, ses amis)"/>
                   <w:listItem w:displayText="pratiquer la programmation" w:value="pratiquer la programmation"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">choisir</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019A">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ff0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000190">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Lien questionnaire"/>
-                <w:id w:val="781893746"/>
+                <w:id w:val="-1818932188"/>
                 <w:dropDownList w:lastValue="choisir">
                   <w:listItem w:displayText="choisir" w:value="choisir"/>
                   <w:listItem w:displayText="Moins qu'avant" w:value="Moins qu'avant"/>
                   <w:listItem w:displayText="Comme avant" w:value="Comme avant"/>
                   <w:listItem w:displayText="Plus qu'avant" w:value="Plus qu'avant"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                     <w:shd w:fill="e8eaed" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">choisir</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000191">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019C">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000192">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="activités"/>
-                <w:id w:val="-1870915511"/>
+                <w:id w:val="-176774149"/>
                 <w:dropDownList w:lastValue="choisir">
                   <w:listItem w:displayText="choisir" w:value="choisir"/>
                   <w:listItem w:displayText="jouer" w:value="jouer"/>
                   <w:listItem w:displayText="écouter des vidéo" w:value="écouter des vidéo"/>
                   <w:listItem w:displayText="trouver des idées inspirantes" w:value="trouver des idées inspirantes"/>
                   <w:listItem w:displayText="apprendre ou faire des travaux d’école" w:value="apprendre ou faire des travaux d’école"/>
                   <w:listItem w:displayText="écouter de la musique" w:value="écouter de la musique"/>
                   <w:listItem w:displayText="produire des contenus (ex.: dessin, vidéo, enregistrement, tuto…)" w:value="produire des contenus (ex.: dessin, vidéo, enregistrement, tuto…)"/>
                   <w:listItem w:displayText="communiquer (ex.: avec sa famille, ses amis)" w:value="communiquer (ex.: avec sa famille, ses amis)"/>
                   <w:listItem w:displayText="pratiquer la programmation" w:value="pratiquer la programmation"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">choisir</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000193">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019E">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ff0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000194">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019F">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Lien questionnaire"/>
-                <w:id w:val="1310112294"/>
+                <w:id w:val="-1290713640"/>
                 <w:dropDownList w:lastValue="choisir">
                   <w:listItem w:displayText="choisir" w:value="choisir"/>
                   <w:listItem w:displayText="Moins qu'avant" w:value="Moins qu'avant"/>
                   <w:listItem w:displayText="Comme avant" w:value="Comme avant"/>
                   <w:listItem w:displayText="Plus qu'avant" w:value="Plus qu'avant"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                     <w:shd w:fill="e8eaed" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">choisir</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000195">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A0">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000196">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="activités"/>
-                <w:id w:val="-849017668"/>
+                <w:id w:val="845123694"/>
                 <w:dropDownList w:lastValue="choisir">
                   <w:listItem w:displayText="choisir" w:value="choisir"/>
                   <w:listItem w:displayText="jouer" w:value="jouer"/>
                   <w:listItem w:displayText="écouter des vidéo" w:value="écouter des vidéo"/>
                   <w:listItem w:displayText="trouver des idées inspirantes" w:value="trouver des idées inspirantes"/>
                   <w:listItem w:displayText="apprendre ou faire des travaux d’école" w:value="apprendre ou faire des travaux d’école"/>
                   <w:listItem w:displayText="écouter de la musique" w:value="écouter de la musique"/>
                   <w:listItem w:displayText="produire des contenus (ex.: dessin, vidéo, enregistrement, tuto…)" w:value="produire des contenus (ex.: dessin, vidéo, enregistrement, tuto…)"/>
                   <w:listItem w:displayText="communiquer (ex.: avec sa famille, ses amis)" w:value="communiquer (ex.: avec sa famille, ses amis)"/>
                   <w:listItem w:displayText="pratiquer la programmation" w:value="pratiquer la programmation"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">choisir</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000197">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A2">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ff0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000198">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Lien questionnaire"/>
-                <w:id w:val="-1289355141"/>
+                <w:id w:val="404786221"/>
                 <w:dropDownList w:lastValue="choisir">
                   <w:listItem w:displayText="choisir" w:value="choisir"/>
                   <w:listItem w:displayText="Moins qu'avant" w:value="Moins qu'avant"/>
                   <w:listItem w:displayText="Comme avant" w:value="Comme avant"/>
                   <w:listItem w:displayText="Plus qu'avant" w:value="Plus qu'avant"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                     <w:shd w:fill="e8eaed" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">choisir</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000199">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A4">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="activités"/>
-                <w:id w:val="-1837844256"/>
+                <w:id w:val="-143702894"/>
                 <w:dropDownList w:lastValue="choisir">
                   <w:listItem w:displayText="choisir" w:value="choisir"/>
                   <w:listItem w:displayText="jouer" w:value="jouer"/>
                   <w:listItem w:displayText="écouter des vidéo" w:value="écouter des vidéo"/>
                   <w:listItem w:displayText="trouver des idées inspirantes" w:value="trouver des idées inspirantes"/>
                   <w:listItem w:displayText="apprendre ou faire des travaux d’école" w:value="apprendre ou faire des travaux d’école"/>
                   <w:listItem w:displayText="écouter de la musique" w:value="écouter de la musique"/>
                   <w:listItem w:displayText="produire des contenus (ex.: dessin, vidéo, enregistrement, tuto…)" w:value="produire des contenus (ex.: dessin, vidéo, enregistrement, tuto…)"/>
                   <w:listItem w:displayText="communiquer (ex.: avec sa famille, ses amis)" w:value="communiquer (ex.: avec sa famille, ses amis)"/>
                   <w:listItem w:displayText="pratiquer la programmation" w:value="pratiquer la programmation"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">choisir</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A6">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ff0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Lien questionnaire"/>
-                <w:id w:val="1661744529"/>
+                <w:id w:val="-939081405"/>
                 <w:dropDownList w:lastValue="choisir">
                   <w:listItem w:displayText="choisir" w:value="choisir"/>
                   <w:listItem w:displayText="Moins qu'avant" w:value="Moins qu'avant"/>
                   <w:listItem w:displayText="Comme avant" w:value="Comme avant"/>
                   <w:listItem w:displayText="Plus qu'avant" w:value="Plus qu'avant"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                     <w:shd w:fill="e8eaed" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">choisir</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A8">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Moins important</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A9">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="activités"/>
-                <w:id w:val="821206309"/>
+                <w:id w:val="-1779619625"/>
                 <w:dropDownList w:lastValue="choisir">
                   <w:listItem w:displayText="choisir" w:value="choisir"/>
                   <w:listItem w:displayText="jouer" w:value="jouer"/>
                   <w:listItem w:displayText="écouter des vidéo" w:value="écouter des vidéo"/>
                   <w:listItem w:displayText="trouver des idées inspirantes" w:value="trouver des idées inspirantes"/>
                   <w:listItem w:displayText="apprendre ou faire des travaux d’école" w:value="apprendre ou faire des travaux d’école"/>
                   <w:listItem w:displayText="écouter de la musique" w:value="écouter de la musique"/>
                   <w:listItem w:displayText="produire des contenus (ex.: dessin, vidéo, enregistrement, tuto…)" w:value="produire des contenus (ex.: dessin, vidéo, enregistrement, tuto…)"/>
                   <w:listItem w:displayText="communiquer (ex.: avec sa famille, ses amis)" w:value="communiquer (ex.: avec sa famille, ses amis)"/>
                   <w:listItem w:displayText="pratiquer la programmation" w:value="pratiquer la programmation"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:shd w:fill="auto" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">choisir</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AA">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ff0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A0">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Lien questionnaire"/>
-                <w:id w:val="1221826971"/>
+                <w:id w:val="-1378998963"/>
                 <w:dropDownList w:lastValue="choisir">
                   <w:listItem w:displayText="choisir" w:value="choisir"/>
                   <w:listItem w:displayText="Moins qu'avant" w:value="Moins qu'avant"/>
                   <w:listItem w:displayText="Comme avant" w:value="Comme avant"/>
                   <w:listItem w:displayText="Plus qu'avant" w:value="Plus qu'avant"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                     <w:shd w:fill="e8eaed" w:val="clear"/>
                   </w:rPr>
                   <w:t xml:space="preserve">choisir</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A1">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A2">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Qu’est-ce qui a orienté ton choix d’activité la plus importante ? La moins importante ?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table25"/>
+        <w:tblStyle w:val="Table26"/>
         <w:tblW w:w="9360.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3375"/>
         <w:gridCol w:w="5985"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="3375"/>
             <w:gridCol w:w="5985"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A3">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Explication de mon choix d’activité la plus importante</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A4">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A5">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Explication de mon choix d’activité la moins importante</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A6">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A7">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A8">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A9">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B4">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Quels pourraient être les effets de cette proposition sur toi-même et sur les personnes qui t’entourent ?</w:t>
-      </w:r>
-[...94 lines deleted...]
-        <w:t xml:space="preserve">Outil produit pour me souvenir de ma proposition (lien, image, etc.)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table27"/>
         <w:tblW w:w="9383.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9383"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9383"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AD">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B5">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Outil produit pour me souvenir de ma proposition (lien, image, etc.)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Table28"/>
+        <w:tblW w:w="9383.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblBorders>
+          <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0600"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9383"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="9383"/>
+          </w:tblGrid>
+        </w:tblGridChange>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B8">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AE">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AF">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BA">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="141.73228346456688" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Les élèves mettent leurs solutions en commun avec le reste du groupe.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BB">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B1">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table28"/>
+        <w:tblStyle w:val="Table29"/>
         <w:tblW w:w="10320.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-615.0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10320"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="10320"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="1995" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="dcf0f4" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="dcf0f4" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="dcf0f4" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="dcf0f4" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="dcf0f4" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B2">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Piste de réinvestissement :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B3">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B4">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Ils présentent leur travail aux autres membres de leur famille pour que le dialogue, la réflexion et la recherche de solutions continuent avec les autres membres de la famille.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B5">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C0">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:h="15840" w:w="12240" w:orient="portrait"/>
       <w:pgMar w:bottom="951.9685039370097" w:top="1559.0551181102362" w:left="1417.3228346456694" w:right="1440.0000000000002" w:header="283.46456692913387" w:footer="283.46456692913387"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Arial"/>
+  <w:font w:name="Montserrat">
+    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
+    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
+    <w:embedItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId3" w:subsetted="0"/>
+    <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId4" w:subsetted="0"/>
+  </w:font>
+  <w:font w:name="Fira Sans Medium">
+    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId5" w:subsetted="0"/>
+    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId6" w:subsetted="0"/>
+    <w:embedItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId7" w:subsetted="0"/>
+    <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId8" w:subsetted="0"/>
+  </w:font>
   <w:font w:name="Open Sans ExtraBold">
-    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
-    <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
+    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId9" w:subsetted="0"/>
+    <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId10" w:subsetted="0"/>
   </w:font>
   <w:font w:name="Open Sans Medium">
-    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId3" w:subsetted="0"/>
-[...12 lines deleted...]
-  <w:font w:name="Open Sans">
     <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId11" w:subsetted="0"/>
     <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId12" w:subsetted="0"/>
     <w:embedItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId13" w:subsetted="0"/>
     <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId14" w:subsetted="0"/>
+  </w:font>
+  <w:font w:name="Comfortaa Medium">
+    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId15" w:subsetted="0"/>
+    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId16" w:subsetted="0"/>
+  </w:font>
+  <w:font w:name="Comfortaa">
+    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId17" w:subsetted="0"/>
+    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId18" w:subsetted="0"/>
+  </w:font>
+  <w:font w:name="Open Sans">
+    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId19" w:subsetted="0"/>
+    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId20" w:subsetted="0"/>
+    <w:embedItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId21" w:subsetted="0"/>
+    <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId22" w:subsetted="0"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D5">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E0">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="60" w:before="60" w:line="240" w:lineRule="auto"/>
       <w:ind w:right="-37.32283464566933"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
         <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
         <w:color w:val="ff0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
           <wp:extent cx="227550" cy="221562"/>
           <wp:effectExtent b="0" l="0" r="0" t="0"/>
-          <wp:docPr id="5" name="image2.png"/>
+          <wp:docPr id="5" name="image3.png"/>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="image2.png"/>
+                  <pic:cNvPr id="0" name="image3.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect b="0" l="0" r="0" t="0"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="227550" cy="221562"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect"/>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:hyperlink r:id="rId2">
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="1155cc"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="548409" cy="190500"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="3" name="image3.png"/>
+            <wp:docPr id="3" name="image2.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image3.png"/>
+                    <pic:cNvPr id="0" name="image2.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId3"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="548409" cy="190500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B6">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C1">
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
         <w:sz w:val="4"/>
         <w:szCs w:val="4"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="Table29"/>
+      <w:tblStyle w:val="Table30"/>
       <w:tblW w:w="11433.972760826773" w:type="dxa"/>
       <w:jc w:val="left"/>
       <w:tblInd w:w="-1439.929133858268" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="0600"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1754.3909645669291"/>
       <w:gridCol w:w="260"/>
       <w:gridCol w:w="1818.8906323818899"/>
       <w:gridCol w:w="280"/>
       <w:gridCol w:w="1715.6911638779527"/>
       <w:gridCol w:w="100"/>
       <w:gridCol w:w="3225"/>
       <w:gridCol w:w="105"/>
       <w:gridCol w:w="2175"/>
       <w:tblGridChange w:id="0">
@@ -16391,884 +16886,910 @@
     </w:tblGrid>
     <w:tr>
       <w:trPr>
         <w:cantSplit w:val="0"/>
         <w:trHeight w:val="440" w:hRule="atLeast"/>
         <w:tblHeader w:val="0"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:gridSpan w:val="9"/>
           <w:tcBorders>
             <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
           </w:tcBorders>
           <w:shd w:fill="ffffff" w:val="clear"/>
           <w:tcMar>
             <w:top w:w="100.0" w:type="dxa"/>
             <w:left w:w="100.0" w:type="dxa"/>
             <w:bottom w:w="100.0" w:type="dxa"/>
             <w:right w:w="100.0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="top"/>
         </w:tcPr>
-        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B7">
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C2">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:ind w:left="566.9291338582677" w:right="139.60629921259846" w:firstLine="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
               <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
               <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">Culture et citoyenneté québécoise | Primaire 3</w:t>
           </w:r>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
               <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:vertAlign w:val="superscript"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">e</w:t>
           </w:r>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
               <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve"> cycle</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr>
       <w:trPr>
         <w:cantSplit w:val="0"/>
         <w:trHeight w:val="435" w:hRule="atLeast"/>
         <w:tblHeader w:val="0"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:vMerge w:val="restart"/>
           <w:tcBorders>
             <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
           </w:tcBorders>
           <w:shd w:fill="efefef" w:val="clear"/>
           <w:tcMar>
             <w:top w:w="100.0" w:type="dxa"/>
             <w:left w:w="100.0" w:type="dxa"/>
             <w:bottom w:w="100.0" w:type="dxa"/>
             <w:right w:w="100.0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="top"/>
         </w:tcPr>
-        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C0">
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CB">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:ind w:right="139.60629921259846"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
               <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
               <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">TITRE </w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C1">
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CC">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:ind w:left="566.9291338582677" w:right="139.60629921259846" w:firstLine="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
               <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
               <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">de la SAÉ</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:vMerge w:val="restart"/>
           <w:tcBorders>
             <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             <w:right w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
           </w:tcBorders>
           <w:shd w:fill="ffffff" w:val="clear"/>
           <w:tcMar>
             <w:top w:w="100.0" w:type="dxa"/>
             <w:left w:w="100.0" w:type="dxa"/>
             <w:bottom w:w="100.0" w:type="dxa"/>
             <w:right w:w="100.0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="top"/>
         </w:tcPr>
-        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C2">
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CD">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               <w:highlight w:val="yellow"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:vMerge w:val="restart"/>
           <w:tcBorders>
             <w:top w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
             <w:left w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
             <w:bottom w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
             <w:right w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
           </w:tcBorders>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:tcMar>
             <w:top w:w="100.0" w:type="dxa"/>
             <w:left w:w="100.0" w:type="dxa"/>
             <w:bottom w:w="100.0" w:type="dxa"/>
             <w:right w:w="100.0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C3">
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CE">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">Capture d’écrans</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:vMerge w:val="restart"/>
           <w:tcBorders>
             <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             <w:left w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
             <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             <w:right w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C4">
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CF">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcBorders>
             <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             <w:left w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
             <w:bottom w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
             <w:right w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
           </w:tcBorders>
           <w:shd w:fill="efefef" w:val="clear"/>
           <w:tcMar>
             <w:top w:w="-70.29921259842521" w:type="dxa"/>
             <w:left w:w="-70.29921259842521" w:type="dxa"/>
             <w:bottom w:w="-70.29921259842521" w:type="dxa"/>
             <w:right w:w="-70.29921259842521" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C5">
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D0">
           <w:pPr>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:ind w:left="100" w:right="100" w:firstLine="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
               <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">Niveau</w:t>
           </w:r>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:vMerge w:val="restart"/>
           <w:tcBorders>
             <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             <w:left w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
             <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             <w:right w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
           </w:tcBorders>
           <w:shd w:fill="ffffff" w:val="clear"/>
           <w:tcMar>
             <w:top w:w="-70.29921259842521" w:type="dxa"/>
             <w:left w:w="-70.29921259842521" w:type="dxa"/>
             <w:bottom w:w="-70.29921259842521" w:type="dxa"/>
             <w:right w:w="-70.29921259842521" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C6">
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D1">
           <w:pPr>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:ind w:right="100"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
               <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
               <w:color w:val="ffffff"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcBorders>
             <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             <w:left w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
             <w:bottom w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
             <w:right w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
           </w:tcBorders>
           <w:shd w:fill="efefef" w:val="clear"/>
           <w:tcMar>
             <w:top w:w="-70.29921259842521" w:type="dxa"/>
             <w:left w:w="-70.29921259842521" w:type="dxa"/>
             <w:bottom w:w="-70.29921259842521" w:type="dxa"/>
             <w:right w:w="-70.29921259842521" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C7">
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D2">
           <w:pPr>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:ind w:left="100" w:right="100" w:firstLine="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
               <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
               <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">Thème et sous-thème</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:vMerge w:val="restart"/>
           <w:tcBorders>
             <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             <w:left w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
             <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             <w:right w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
           </w:tcBorders>
           <w:shd w:fill="ffffff" w:val="clear"/>
           <w:tcMar>
             <w:top w:w="-70.29921259842521" w:type="dxa"/>
             <w:left w:w="-70.29921259842521" w:type="dxa"/>
             <w:bottom w:w="-70.29921259842521" w:type="dxa"/>
             <w:right w:w="-70.29921259842521" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C8">
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D3">
           <w:pPr>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:ind w:left="100" w:right="100" w:firstLine="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
               <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcBorders>
             <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             <w:left w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
             <w:bottom w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
             <w:right w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
           </w:tcBorders>
           <w:shd w:fill="efefef" w:val="clear"/>
           <w:tcMar>
             <w:top w:w="-70.29921259842521" w:type="dxa"/>
             <w:left w:w="-70.29921259842521" w:type="dxa"/>
             <w:bottom w:w="-70.29921259842521" w:type="dxa"/>
             <w:right w:w="-70.29921259842521" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C9">
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D4">
           <w:pPr>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:ind w:left="100" w:right="100" w:firstLine="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
               <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Comfortaa" w:cs="Comfortaa" w:eastAsia="Comfortaa" w:hAnsi="Comfortaa"/>
               <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">Élément de contenu obligatoire</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr>
       <w:trPr>
         <w:cantSplit w:val="0"/>
         <w:trHeight w:val="420" w:hRule="atLeast"/>
         <w:tblHeader w:val="0"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:vMerge w:val="continue"/>
           <w:tcBorders>
             <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
           </w:tcBorders>
           <w:shd w:fill="efefef" w:val="clear"/>
           <w:tcMar>
             <w:top w:w="100.0" w:type="dxa"/>
             <w:left w:w="100.0" w:type="dxa"/>
             <w:bottom w:w="100.0" w:type="dxa"/>
             <w:right w:w="100.0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="top"/>
         </w:tcPr>
-        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CA">
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D5">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:vMerge w:val="continue"/>
           <w:tcBorders>
             <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             <w:right w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
           </w:tcBorders>
           <w:shd w:fill="ffffff" w:val="clear"/>
           <w:tcMar>
             <w:top w:w="100.0" w:type="dxa"/>
             <w:left w:w="100.0" w:type="dxa"/>
             <w:bottom w:w="100.0" w:type="dxa"/>
             <w:right w:w="100.0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="top"/>
         </w:tcPr>
-        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CB">
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D6">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               <w:highlight w:val="yellow"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:vMerge w:val="continue"/>
           <w:tcBorders>
             <w:top w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
             <w:left w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
             <w:bottom w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
             <w:right w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
           </w:tcBorders>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:tcMar>
             <w:top w:w="100.0" w:type="dxa"/>
             <w:left w:w="100.0" w:type="dxa"/>
             <w:bottom w:w="100.0" w:type="dxa"/>
             <w:right w:w="100.0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CC">
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D7">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:vMerge w:val="continue"/>
           <w:tcBorders>
             <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             <w:left w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
             <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             <w:right w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
           </w:tcBorders>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:tcMar>
             <w:top w:w="100.0" w:type="dxa"/>
             <w:left w:w="100.0" w:type="dxa"/>
             <w:bottom w:w="100.0" w:type="dxa"/>
             <w:right w:w="100.0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="top"/>
         </w:tcPr>
-        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CD">
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D8">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcBorders>
             <w:top w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
             <w:left w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
             <w:bottom w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
             <w:right w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
           </w:tcBorders>
           <w:shd w:fill="ffffff" w:val="clear"/>
           <w:tcMar>
             <w:top w:w="100.0" w:type="dxa"/>
             <w:left w:w="100.0" w:type="dxa"/>
             <w:bottom w:w="100.0" w:type="dxa"/>
             <w:right w:w="100.0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CE">
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D9">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="année scolaire"/>
-              <w:id w:val="523814143"/>
+              <w:id w:val="-2077011791"/>
               <w:dropDownList w:lastValue="5e année">
                 <w:listItem w:displayText="choisir" w:value="choisir"/>
                 <w:listItem w:displayText="5e année" w:value="5e année"/>
                 <w:listItem w:displayText="6e année" w:value="6e année"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtContent>
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                   <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:highlight w:val="white"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5e année</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:vMerge w:val="continue"/>
           <w:tcBorders>
             <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             <w:left w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
             <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             <w:right w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
           </w:tcBorders>
           <w:shd w:fill="ffffff" w:val="clear"/>
           <w:tcMar>
             <w:top w:w="100.0" w:type="dxa"/>
             <w:left w:w="100.0" w:type="dxa"/>
             <w:bottom w:w="100.0" w:type="dxa"/>
             <w:right w:w="100.0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CF">
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001DA">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcBorders>
             <w:top w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
             <w:left w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
             <w:bottom w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
             <w:right w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
           </w:tcBorders>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:tcMar>
             <w:top w:w="100.0" w:type="dxa"/>
             <w:left w:w="100.0" w:type="dxa"/>
             <w:bottom w:w="100.0" w:type="dxa"/>
             <w:right w:w="100.0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D0">
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001DB">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="sous-thème"/>
-              <w:id w:val="1515077174"/>
+              <w:id w:val="-1085748760"/>
               <w:dropDownList w:lastValue="Médias et vie numérique">
                 <w:listItem w:displayText="Conscience de soi et construction identitaire" w:value="Conscience de soi et construction identitaire"/>
                 <w:listItem w:displayText="Relations entre humains" w:value="Relations entre humains"/>
                 <w:listItem w:displayText="Quête de sens" w:value="Quête de sens"/>
                 <w:listItem w:displayText="Relations entre humains et environnement" w:value="Relations entre humains et environnement"/>
                 <w:listItem w:displayText="Médias et vie numérique" w:value="Médias et vie numérique"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtContent>
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
                   <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:shd w:fill="e8eaed" w:val="clear"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médias et vie numérique</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D1">
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001DC">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">Rapport au numérique</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:vMerge w:val="continue"/>
           <w:tcBorders>
             <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             <w:left w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
             <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             <w:right w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
           </w:tcBorders>
           <w:shd w:fill="ffffff" w:val="clear"/>
           <w:tcMar>
             <w:top w:w="100.0" w:type="dxa"/>
             <w:left w:w="100.0" w:type="dxa"/>
             <w:bottom w:w="100.0" w:type="dxa"/>
             <w:right w:w="100.0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D2">
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001DD">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="0" w:firstLine="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcBorders>
             <w:top w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
             <w:left w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
             <w:bottom w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
             <w:right w:color="efefef" w:space="0" w:sz="8" w:val="single"/>
           </w:tcBorders>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:tcMar>
             <w:top w:w="100.0" w:type="dxa"/>
             <w:left w:w="100.0" w:type="dxa"/>
             <w:bottom w:w="100.0" w:type="dxa"/>
             <w:right w:w="100.0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D3">
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001DE">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">Expériences et usages variés du numérique</w:t>
           </w:r>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D4">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001DF">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="10"/>
         <w:szCs w:val="10"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
@@ -19057,50 +19578,51 @@
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:compat>
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr_CA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
@@ -19123,148 +19645,152 @@
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="120" w:before="400" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="120" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="320" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
       <w:color w:val="434343"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="60" w:before="0" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="320" w:before="0" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
       <w:color w:val="666666"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table2">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table3">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
@@ -19429,63 +19955,70 @@
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table27">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table28">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table29">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
+  <w:style w:type="table" w:styleId="Table30">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ledevoir.com/societe/sante/595812/l-usage-des-ecrans-bondit-chez-les-jeunes-quebecois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ledevoir.com/societe/sante/595812/l-usage-des-ecrans-bondit-chez-les-jeunes-quebecois" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1S5Yn10ghuBWkxOABclOI8diMQkeEMzMpgFVBoamMMOA/export?format=pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1S5Yn10ghuBWkxOABclOI8diMQkeEMzMpgFVBoamMMOA/export?format=docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1S5Yn10ghuBWkxOABclOI8diMQkeEMzMpgFVBoamMMOA/copy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ledevoir.com/societe/sante/595812/l-usage-des-ecrans-bondit-chez-les-jeunes-quebecois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ledevoir.com/societe/sante/595812/l-usage-des-ecrans-bondit-chez-les-jeunes-quebecois" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1Hvo3lZheITy4cDoo2HAP8Cu7JjpUJSGDca4nthwwYo8/copy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1Hvo3lZheITy4cDoo2HAP8Cu7JjpUJSGDca4nthwwYo8/export?format=docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1Hvo3lZheITy4cDoo2HAP8Cu7JjpUJSGDca4nthwwYo8/export?format=pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-regular.ttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Comfortaa-bold.ttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-italic.ttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-bold.ttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSansExtraBold-bold.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSansExtraBold-boldItalic.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSansMedium-regular.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSansMedium-bold.ttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Comfortaa-regular.ttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-boldItalic.ttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSansMedium-italic.ttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSansMedium-boldItalic.ttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/ComfortaaMedium-regular.ttf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/ComfortaaMedium-bold.ttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-bold.ttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSansMedium-regular.ttf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-boldItalic.ttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSansExtraBold-boldItalic.ttf"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-italic.ttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSansMedium-italic.ttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSansMedium-bold.ttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-boldItalic.ttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSansExtraBold-bold.ttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/ComfortaaMedium-regular.ttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSansMedium-boldItalic.ttf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Comfortaa-regular.ttf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/ComfortaaMedium-bold.ttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/FiraSansMedium-regular.ttf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-regular.ttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/FiraSansMedium-bold.ttf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Comfortaa-bold.ttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/FiraSansMedium-italic.ttf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/FiraSansMedium-boldItalic.ttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>