--- v0 (2026-04-26)
+++ v1 (2026-06-30)
@@ -1,5848 +1,7751 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpg" ContentType="image/jpeg"/>
-[...20 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default ContentType="image/jpeg" Extension="jpg"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/x-font-ttf" Extension="ttf"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
-    <w:p w14:paraId="036ADED8" w14:textId="376FD40D" w:rsidR="00345781" w:rsidRPr="005C4578" w:rsidRDefault="009241DF" w:rsidP="00BC209D">
-[...20 lines deleted...]
-          <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="600" w:before="720" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="403152"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="403152"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UTAK 2026 YEDİNCİ ULUSAL TASARIM ARAŞTIRMALARI KONFERANSI BİLDİRİ BAŞLIĞI (EN FAZLA ÜÇ SATIR)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ad Soyad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kurum Adı, Bölüm Adı, eposta adresi </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ad Soyad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kurum Adı, Bölüm Adı, eposta adresi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ad Soyad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kurum Adı, Bölüm Adı, eposta adresi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="400" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bu bölümde bildirinizin 200 sözcüğü geçmeyecek şekilde hazırlanmış özeti yer alacaktır. Lütfen bildirinizi hazırlarken bu şablonu kullanınız veya farklı formatta hazırlamış olduğunuz metni kopyalayıp bu şablonun ilgili kısımlarına “Kaynak Biçimlendirmesini Koruyarak” (</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Paste and Match Formatting</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) yapıştırınız. Özet, çalışmanızın amacı, kapsamı, yöntemi ve temel bulguları gibi başlıca unsurlarını içeren kısa bir açıklama olmalıdır. Özet, tek paragraf olarak yazılmalıdır. Bildiri, teslim edilmeden önce hakem değerlendirmesi anonimleştirilmelidir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="600" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="403152"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anahtar Sözcükler: </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Birinci sözcük; ikinci sözcük; üçüncü sözcük; dördüncü sözcük; en fazla 5 anahtar sözcük.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005C4578" w:rsidRPr="005C4578">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> ULUSAL TASARIM ARAŞTIRMALARI KONFERANSI BİLDİRİ BAŞLIĞI (EN FAZLA ÜÇ SATIR)</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35F3B65F" w14:textId="0A96356C" w:rsidR="00345781" w:rsidRPr="009241DF" w:rsidRDefault="00000000" w:rsidP="009241DF">
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:color w:val="403152"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="403152"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GİRİŞ</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="61A8334D" w14:textId="5E9643B4" w:rsidR="00345781" w:rsidRPr="004768A1" w:rsidRDefault="00000000" w:rsidP="004768A1">
-[...311 lines deleted...]
-          <w:t>utak@metu.edu.tr</w:t>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="80" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bu şablon UTAK 2026'da sunulmak üzere önerilen bildirilerin yazımına örnek oluşturmak üzere hazırlanmıştır. Bu şablona uygun şekilde biçimlendirilen tam metin bildiri dosyasını, "Soyadı_Bildiri" (ör. Gunay_Bildiri) şeklinde isimlendirilerek </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16 Mart 2026</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 30 Mart 2026 Pazartesi günü saat 23:59’a kadar </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="none"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:vertAlign w:val="baseline"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve">utak@metu.edu.tr</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004768A1">
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> uzantılı bir Word dosyasında teslim edilmelidir. Metin, içeriğine uygun bir yapıda giriş, gelişme ve sonuç bölümlerinden oluşmalıdır; bu bölümler çalışmaya uygun şekilde yapılandırılabilir.</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> adresine iletilmelidir. Bildirinin birden fazla yazarının olması durumunda dosya ismine ilk yazarın soyadının yazılması yeterlidir. Aynı yazarın birden fazla bildirisi olması durumunda dosyalar “Soyadı_Bildiri_01” ve “Soyadı_Bildiri_02” şeklinde isimlendirilir. Bildiri, .docx uzantılı bir Word dosyasında teslim edilmelidir. Metin, içeriğine uygun bir yapıda giriş, gelişme ve sonuç bölümlerinden oluşmalıdır; bu bölümler çalışmaya uygun şekilde yapılandırılabilir.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="647AABC7" w14:textId="77777777" w:rsidR="00345781" w:rsidRPr="005C4578" w:rsidRDefault="00000000" w:rsidP="00BC209D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
-          <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
-[...6 lines deleted...]
-        <w:t>GENEL BİLGİ VE BİÇİMSEL ÖZELLİKLER</w:t>
+          <w:color w:val="403152"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="403152"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GENEL BİLGİ VE BİÇİMSEL ÖZELLİKLER</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="204FC481" w14:textId="77777777" w:rsidR="001676AC" w:rsidRDefault="00000000" w:rsidP="002D57D1">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="009241DF">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="80" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bildirinin dili Türkçe olmalıdır. Yabancı dilde terim kullanılması zorunlu ise, bu terimlerin metin içinde Türkçeleştirilmesi, parantez içinde yatık (</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">italic</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">) olarak orijinal halinin belirtilmesi gerekmektedir. Bildiri başlıklarında yabancı dilde sözcükler kesinlikle kullanılmamalıdır. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="511CD3F9" w14:textId="322DC0F2" w:rsidR="00345781" w:rsidRPr="009241DF" w:rsidRDefault="00000000" w:rsidP="002D57D1">
-[...12 lines deleted...]
-        <w:t xml:space="preserve">.). Bildirinin tamamının özet, anahtar sözcükler, notlar ve kaynakça hariç en az 3.500, en fazla 5.000 sözcük olması beklenmektedir. </w:t>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="80" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Düzgün Türkçe kullanımı ve yabancı terimlerin Türkçeleştirilmesi konusunda lütfen Türk Dil Kurumu yazım kurallarına başvurunuz (TDK, t.y.). Bildirinin tamamının özet, anahtar sözcükler, notlar ve kaynakça hariç en az 3.500, en fazla 5.000 sözcük olması beklenmektedir. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59FCD9C3" w14:textId="2B635E0A" w:rsidR="00345781" w:rsidRPr="005C4578" w:rsidRDefault="009241DF" w:rsidP="00BC209D">
-[...10 lines deleted...]
-        <w:t>BİLDİRİNİN ANONİMLEŞTİRİLMESİ</w:t>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="80" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="403152"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="403152"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BİLDİRİNİN ANONİMLEŞTİRİLMESİ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="543AF3AB" w14:textId="77777777" w:rsidR="00345781" w:rsidRPr="009241DF" w:rsidRDefault="00000000" w:rsidP="002D57D1">
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> ismini, kimliğini veya kurumunu ortaya çıkaracak herhangi bir bilginin bulunmaması gerekmektedir. Çift sayfalarda, sayfa üstünde solda bulunan yazar soyadlarının, bildirinin kabulü durumunda, yayıma hazır versiyonları hazırlanırken yazılması gerekmektedir. Bu aşamada kimlik bilgilerinizi girmeyiniz.</w:t>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="80" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bildiriler değerlendirilmek üzere hakemlere gönderileceğinden, teslim edilmeden önce mutlaka anonimleştirilmelidir. Bildirinin herhangi bir yerinde yazar(lar)ın ismini, kimliğini veya kurumunu ortaya çıkaracak herhangi bir bilginin bulunmaması gerekmektedir. Çift sayfalarda, sayfa üstünde solda bulunan yazar soyadlarının, bildirinin kabulü durumunda, yayıma hazır versiyonları hazırlanırken yazılması gerekmektedir. Bu aşamada kimlik bilgilerinizi girmeyiniz.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A2BB30" w14:textId="4FF4E93F" w:rsidR="00345781" w:rsidRPr="005C4578" w:rsidRDefault="009241DF" w:rsidP="00BC209D">
-[...10 lines deleted...]
-        <w:t>BİLDİRİ ŞABLONUNUN KULLANIMI</w:t>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="80" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="403152"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="403152"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BİLDİRİ ŞABLONUNUN KULLANIMI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="388EC142" w14:textId="77777777" w:rsidR="001676AC" w:rsidRDefault="00000000" w:rsidP="002D57D1">
-[...29 lines deleted...]
-        <w:t xml:space="preserve">” ibaresi bulunmaktadır. UTAK olarak belirtilmemiş stilleri kullanmamanız önemle hatırlatılır. Sayfa üstü ve sayfa altı bilgi girişleri için de ayrıca stiller bulunmaktadır. </w:t>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="80" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bildiri yazımında kullanılacak olan stiller bu şablonda “Stiller Bölmesi” (</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Styles)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> alanında yer almaktadır. Bu stillerin adlarının başında “UTAK_xxx” ibaresi bulunmaktadır. UTAK olarak belirtilmemiş stilleri kullanmamanız önemle hatırlatılır. Sayfa üstü ve sayfa altı bilgi girişleri için de ayrıca stiller bulunmaktadır. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21F41900" w14:textId="2F32525F" w:rsidR="00345781" w:rsidRPr="009241DF" w:rsidRDefault="00000000" w:rsidP="002D57D1">
-[...4 lines deleted...]
-        <w:t>Teslim edilen bildirilerin görsel olarak tutarlı olması ve gerektiği şekilde bildiri kitabında yer alması için şablonda değişiklik yapılmaması veya şablonu güncelleyerek yapılmış olan herhangi bir değişikliğin kaydedilmemesi gerekir. Bildiriler, dijital bildiri kitabı olarak yayımlanacaktır.</w:t>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="80" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Teslim edilen bildirilerin görsel olarak tutarlı olması ve gerektiği şekilde bildiri kitabında yer alması için şablonda değişiklik yapılmaması veya şablonu güncelleyerek yapılmış olan herhangi bir değişikliğin kaydedilmemesi gerekir. Bildiriler, dijital bildiri kitabı olarak yayımlanacaktır.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C6FD285" w14:textId="779F13A5" w:rsidR="00345781" w:rsidRPr="005C4578" w:rsidRDefault="00000000" w:rsidP="00BC209D">
-[...34 lines deleted...]
-        <w:t>ygulanması</w:t>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="80" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="403152"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="403152"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Şablon Stillerinin Uygulanması</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58EBF0A9" w14:textId="47D31D76" w:rsidR="00345781" w:rsidRPr="00B234AB" w:rsidRDefault="00000000" w:rsidP="002D57D1">
-[...22 lines deleted...]
-        <w:t xml:space="preserve">inci derece alt başlıklar her sözcük büyük harfle başlayıp küçük harfle devam edecek şekilde yazılmalıdır. </w:t>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="80" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bu şablona uygun olarak, bildiri başlığı, bölüm başlıkları ve birinci derece alt başlıklar tamamen büyük harfle yazılmalıdır. Bildiri başlığının hemen altında yer alan yazarların ve kurumlarının isimleri ve metin içerisinde kullanılan ikinci derece alt başlıklar her sözcük büyük harfle başlayıp küçük harfle devam edecek şekilde yazılmalıdır. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E7C7402" w14:textId="77777777" w:rsidR="00345781" w:rsidRPr="009241DF" w:rsidRDefault="00000000" w:rsidP="002D57D1">
-[...29 lines deleted...]
-        <w:t xml:space="preserve">) veya numaralı olarak hazırlanabilir. Bu stile uygun olarak hazırlanmış listeler aşağıdaki gibi görünmelidir: </w:t>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="80" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Metinde liste olarak verilmek istenen bilgiler, "UTAK_Madde İşaretli Liste" stili kullanılarak yazılmalıdır. Listeler isteğe göre madde işaretli (bullet point) veya numaralı olarak hazırlanabilir. Bu stile uygun olarak hazırlanmış listeler aşağıdaki gibi görünmelidir: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="377B7128" w14:textId="77777777" w:rsidR="00345781" w:rsidRPr="009241DF" w:rsidRDefault="00000000" w:rsidP="009241DF">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009241DF">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="0" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">Bildirinin yazımında şablona uyulmalıdır. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15B0CBE6" w14:textId="77777777" w:rsidR="00345781" w:rsidRPr="009241DF" w:rsidRDefault="00000000" w:rsidP="009241DF">
-[...4 lines deleted...]
-        <w:t>Başlık ve alt başlıklardaki büyük-küçük harf kullanımına dikkat edilmelidir.</w:t>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="0" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Başlık ve alt başlıklardaki büyük-küçük harf kullanımına dikkat edilmelidir.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A8AEB28" w14:textId="77777777" w:rsidR="00345781" w:rsidRPr="009241DF" w:rsidRDefault="00000000" w:rsidP="009241DF">
-[...4 lines deleted...]
-        <w:t>Listeler ister madde işaretli ister numaralı olarak hazırlanabilir.</w:t>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="0" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Listeler ister madde işaretli ister numaralı olarak hazırlanabilir.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E6C24A2" w14:textId="77777777" w:rsidR="00345781" w:rsidRPr="009241DF" w:rsidRDefault="00000000" w:rsidP="009241DF">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009241DF">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">Bildirinin yazımında şablona uyulmalıdır. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15C66985" w14:textId="77777777" w:rsidR="00345781" w:rsidRPr="009241DF" w:rsidRDefault="00000000" w:rsidP="009241DF">
-[...4 lines deleted...]
-        <w:t>Başlık ve alt başlıklardaki büyük-küçük harf kullanımına dikkat edilmelidir.</w:t>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Başlık ve alt başlıklardaki büyük-küçük harf kullanımına dikkat edilmelidir.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77CAC0CB" w14:textId="77777777" w:rsidR="00345781" w:rsidRPr="009241DF" w:rsidRDefault="00000000" w:rsidP="009241DF">
-[...4 lines deleted...]
-        <w:t>Listeler ister madde işaretli ister numaralı olarak hazırlanabilir.</w:t>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Listeler ister madde işaretli ister numaralı olarak hazırlanabilir.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="385335C4" w14:textId="77777777" w:rsidR="00345781" w:rsidRPr="009241DF" w:rsidRDefault="00000000" w:rsidP="002D57D1">
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> Alıntı” stili kullanılarak biçimlendirilmelidir. Uzun alıntılar için ayrıca çift tırnak işareti kullanılmamalıdır. Bu stile uygun olarak hazırlanmış alıntılar aşağıdaki gibi görünmelidir:</w:t>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="80" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Metin içinde yer alacak olan alıntılar çift tırnak ile belirtilmelidir. Mutlaka sayfa numarasını da belirtecek şekilde atıf yapılmalıdır (Korkut, 2009, s. 18). Metinde yer alacak olan uzun alıntılar, “UTAK_Uzun Alıntı” stili kullanılarak biçimlendirilmelidir. Uzun alıntılar için ayrıca çift tırnak işareti kullanılmamalıdır. Bu stile uygun olarak hazırlanmış alıntılar aşağıdaki gibi görünmelidir:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B426A28" w14:textId="3A32E8D7" w:rsidR="00345781" w:rsidRPr="009241DF" w:rsidRDefault="00000000" w:rsidP="009241DF">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:highlight w:val="cyan"/>
-        </w:rPr>
-[...16 lines deleted...]
-        <w:t>, s. 2).</w:t>
+          <w:u w:val="none"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bildirinin dili Türkçe olmalıdır. Yabancı dilde terim kullanılması zorunlu ise, bu terimlerin metin içinde Türkçeleştirilmesi, parantez içinde yatık (italic) olarak orijinal halinin belirtilmesi gerekmektedir. Bildiri başlıklarında yabancı dilde sözcükler kesinlikle kullanılmamalıdır. Bildirinin tamamının özet, anahtar sözcükler, notlar ve kaynakça hariç en az 3.500, en fazla 5.000 sözcük olması beklenmektedir (UTAK, 2026, s. 2).</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DEF6515" w14:textId="0CA9933E" w:rsidR="00345781" w:rsidRPr="005C4578" w:rsidRDefault="00000000" w:rsidP="00BC209D">
-[...46 lines deleted...]
-        <w:t>uralları</w:t>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="80" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="403152"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="403152"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Metin İçinde Yazım Kuralları</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1405CDD8" w14:textId="77777777" w:rsidR="00345781" w:rsidRPr="009241DF" w:rsidRDefault="00000000" w:rsidP="002D57D1">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="80" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009241DF">
+          <w:u w:val="none"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">Metin yazılırken istenen sözcükler ihtiyaca göre </w:t>
       </w:r>
-      <w:r w:rsidRPr="009241DF">
-[...1 lines deleted...]
-          <w:i/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">yatık </w:t>
       </w:r>
-      <w:r w:rsidRPr="009241DF">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00B234AB">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">yazılarak vurgulanabilir. Vurgu yaratmak için kalın (</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bold</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">) harfler kullanılmamalı veya sözcüklerin altı çizilmemelidir. Metnin bütünü siyah renkte yazılmalı, yazıda herhangi bir yerde </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B234AB">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B234AB">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">renk kullanılmamalıdır</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3DB68AA5" w14:textId="77777777" w:rsidR="00345781" w:rsidRPr="009241DF" w:rsidRDefault="00000000" w:rsidP="002D57D1">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009241DF">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="80" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">Metin içinde kullanılacak olan sayılar birden ona kadar yazıyla yazılmalı, 11 ve üstü sayılar rakamla belirtilmelidir. Sayılar tümce başında yer alacak ise sayı ne olursa olsun yazıyla yazılmalıdır. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EF1B81B" w14:textId="07F60552" w:rsidR="00345781" w:rsidRPr="005C4578" w:rsidRDefault="009241DF" w:rsidP="00BC209D">
-[...10 lines deleted...]
-        <w:t>GÖRSELLERİN KULLANIMI</w:t>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="80" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="403152"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="403152"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GÖRSELLERİN KULLANIMI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A30A752" w14:textId="77777777" w:rsidR="00345781" w:rsidRPr="009241DF" w:rsidRDefault="00000000" w:rsidP="002D57D1">
-[...12 lines deleted...]
-        <w:t xml:space="preserve">” stiline uygun olarak biçimlendirilerek metin içine yerleştirilmelidir. </w:t>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="80" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bildiriye ancak içeriğe gerçekten katkıda bulunacak görsellerin eklenmesi ve görsel seçiminde seçici olunması önerilmektedir. Görsel sayısı sekiz ile sınırlıdır. Bir bildiri içinde sekizden fazla görsel kabul edilmeyecektir. Bildiride kullanılacak görseller “UTAK_Resim” stiline uygun olarak biçimlendirilerek metin içine yerleştirilmelidir. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="778FC183" w14:textId="77777777" w:rsidR="00345781" w:rsidRPr="009241DF" w:rsidRDefault="00000000" w:rsidP="004768A1">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A9937DE" wp14:editId="230109C1">
+          <wp:inline distB="0" distT="0" distL="0" distR="0">
             <wp:extent cx="4312920" cy="2423160"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
-[...2 lines deleted...]
-            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr id="996739640" name="image1.jpg"/>
+            <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image1.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10"/>
-                    <a:srcRect/>
+                    <a:blip r:embed="rId8"/>
+                    <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4312920" cy="2423160"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect">
-[...1 lines deleted...]
-                    </a:prstGeom>
+                    <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="60FFBECA" w14:textId="77777777" w:rsidR="00345781" w:rsidRPr="009241DF" w:rsidRDefault="00000000" w:rsidP="004768A1">
-[...4 lines deleted...]
-        <w:t>Resim 1. Tuğla duvar önünde kauçuk ağacı (Kaynak: Yazar).</w:t>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="80" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resim 1. Tuğla duvar önünde kauçuk ağacı (Kaynak: Yazar).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E47437E" w14:textId="77777777" w:rsidR="00345781" w:rsidRPr="009241DF" w:rsidRDefault="00000000" w:rsidP="002D57D1">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> çözünürlükte, 12 cm genişliğinde ve JPEG formatında hazırlanarak metin içine yerleştirilmesi gerekmektedir. </w:t>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="80" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Görseller, Resim 1, Resim 2, Resim 3... şeklinde numaralandırılmalıdır ve her birinin altında “UTAK_Resim Altyazısı” stilinde biçimlendirilmiş bir açıklama bulunmalıdır. Resimlere mutlaka metin içinde atıf yapılmalıdır (Resim 1). Kullanılan her görsel için, yazara ait değil ise, kaynağa resim altyazısı içerisinde referans verilmelidir (Resim 2). Tüm görsellerin yayına uygun olması için 300 dpi çözünürlükte, 12 cm genişliğinde ve JPEG formatında hazırlanarak metin içine yerleştirilmesi gerekmektedir. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EF51922" w14:textId="77777777" w:rsidR="00345781" w:rsidRPr="009241DF" w:rsidRDefault="00000000" w:rsidP="004768A1">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004768A1">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="79DFFD3D" wp14:editId="2102FBFB">
+          <wp:inline distB="0" distT="0" distL="0" distR="0">
             <wp:extent cx="4312920" cy="1743075"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
-[...2 lines deleted...]
-            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr id="996739641" name="image2.jpg"/>
+            <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image2.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11"/>
-                    <a:srcRect/>
+                    <a:blip r:embed="rId9"/>
+                    <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4312920" cy="1743075"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect">
-[...1 lines deleted...]
-                    </a:prstGeom>
+                    <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3BD1F775" w14:textId="09FD4E99" w:rsidR="00345781" w:rsidRPr="004768A1" w:rsidRDefault="00000000" w:rsidP="004768A1">
-[...18 lines deleted...]
-        <w:t>, s. 97).</w:t>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="80" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resim 2. 2023-24 güz döneminde derste maketlerle geliştirilen tasarım ön fikirleri (Faraziyazar, 2026, s. 97).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="010F0FA3" w14:textId="75E47DB8" w:rsidR="00345781" w:rsidRPr="00BD520D" w:rsidRDefault="009241DF" w:rsidP="00BC209D">
-[...10 lines deleted...]
-        <w:t>TABLOLARIN KULLANIMI</w:t>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="80" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="403152"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="403152"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TABLOLARIN KULLANIMI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39D7824F" w14:textId="77777777" w:rsidR="00345781" w:rsidRPr="009241DF" w:rsidRDefault="00000000" w:rsidP="002D57D1">
-[...12 lines deleted...]
-        <w:t xml:space="preserve">” stili kullanılarak biçimlendirilmeli ve Tablo 1, Tablo 2, Tablo 3... şeklinde numaralandırılmalıdır. Tablolar kesinlikle Word içinde hazırlanmalı, hiçbir şekilde resim formatında (ör. JPEG, PNG, vb.) metine eklenmemelidir. Tabloların bildiri kitabının ölçülerine uygun olması için en fazla 12 cm genişliğinde hazırlanması gerekir. </w:t>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="80" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Metin içerisinde yer alan yazı ve rakam içerikli tablolar “UTAK_Tablo” stili kullanılarak biçimlendirilmeli ve Tablo 1, Tablo 2, Tablo 3... şeklinde numaralandırılmalıdır. Tablolar kesinlikle Word içinde hazırlanmalı, hiçbir şekilde resim formatında (ör. JPEG, PNG, vb.) metine eklenmemelidir. Tabloların bildiri kitabının ölçülerine uygun olması için en fazla 12 cm genişliğinde hazırlanması gerekir. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BAEDCFB" w14:textId="6F757D4D" w:rsidR="00345781" w:rsidRPr="004768A1" w:rsidRDefault="00000000" w:rsidP="004768A1">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> bildiri tablosu örneği</w:t>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="80" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tablo 1. UTAK 2026 bildiri tablosu örneği</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblStyle w:val="Table1"/>
+        <w:tblW w:w="6804.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="108.0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0400"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="1701"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="1701"/>
+            <w:gridCol w:w="1701"/>
+            <w:gridCol w:w="1701"/>
+            <w:gridCol w:w="1701"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="00345781" w:rsidRPr="009241DF" w14:paraId="2C27D828" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="283"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="283" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:fill="ffffff" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E6044AE" w14:textId="77777777" w:rsidR="00345781" w:rsidRPr="002D57D1" w:rsidRDefault="00000000" w:rsidP="00FF571C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
             <w:pPr>
-              <w:pStyle w:val="UTAKTablo"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002D57D1">
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>Başlık x</w:t>
+              <w:t xml:space="preserve">Başlık x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:fill="ffffff" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E37833A" w14:textId="77777777" w:rsidR="00345781" w:rsidRPr="002D57D1" w:rsidRDefault="00000000" w:rsidP="00FF571C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
             <w:pPr>
-              <w:pStyle w:val="UTAKTablo"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002D57D1">
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>Başlık y</w:t>
+              <w:t xml:space="preserve">Başlık y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:fill="ffffff" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62B234DD" w14:textId="77777777" w:rsidR="00345781" w:rsidRPr="002D57D1" w:rsidRDefault="00000000" w:rsidP="00FF571C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
             <w:pPr>
-              <w:pStyle w:val="UTAKTablo"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002D57D1">
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>Başlık z</w:t>
+              <w:t xml:space="preserve">Başlık z</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:fill="ffffff" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69A2F898" w14:textId="77777777" w:rsidR="00345781" w:rsidRPr="002D57D1" w:rsidRDefault="00000000" w:rsidP="00FF571C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
             <w:pPr>
-              <w:pStyle w:val="UTAKTablo"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002D57D1">
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>Başlık t</w:t>
+              <w:t xml:space="preserve">Başlık t</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00345781" w:rsidRPr="009241DF" w14:paraId="5F04A1EF" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="283"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="283" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F9C3074" w14:textId="77777777" w:rsidR="00345781" w:rsidRPr="002D57D1" w:rsidRDefault="00000000" w:rsidP="00FF571C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
             <w:pPr>
-              <w:pStyle w:val="UTAKTablo"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002D57D1">
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>İçerik x</w:t>
+              <w:t xml:space="preserve">İçerik x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75FB9546" w14:textId="77777777" w:rsidR="00345781" w:rsidRPr="002D57D1" w:rsidRDefault="00000000" w:rsidP="00FF571C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
             <w:pPr>
-              <w:pStyle w:val="UTAKTablo"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002D57D1">
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>İçerik y</w:t>
+              <w:t xml:space="preserve">İçerik y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F9A950A" w14:textId="77777777" w:rsidR="00345781" w:rsidRPr="002D57D1" w:rsidRDefault="00000000" w:rsidP="00FF571C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
             <w:pPr>
-              <w:pStyle w:val="UTAKTablo"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002D57D1">
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>İçerik z</w:t>
+              <w:t xml:space="preserve">İçerik z</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78548F26" w14:textId="77777777" w:rsidR="00345781" w:rsidRPr="002D57D1" w:rsidRDefault="00000000" w:rsidP="00FF571C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
             <w:pPr>
-              <w:pStyle w:val="UTAKTablo"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002D57D1">
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>İçerik t</w:t>
+              <w:t xml:space="preserve">İçerik t</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00345781" w:rsidRPr="009241DF" w14:paraId="5C13276E" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="283"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="283" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FC534DA" w14:textId="77777777" w:rsidR="00345781" w:rsidRPr="002D57D1" w:rsidRDefault="00345781" w:rsidP="00FF571C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
             <w:pPr>
-              <w:pStyle w:val="UTAKTablo"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B895FAB" w14:textId="77777777" w:rsidR="00345781" w:rsidRPr="002D57D1" w:rsidRDefault="00345781" w:rsidP="00FF571C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
             <w:pPr>
-              <w:pStyle w:val="UTAKTablo"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4028001B" w14:textId="77777777" w:rsidR="00345781" w:rsidRPr="002D57D1" w:rsidRDefault="00345781" w:rsidP="00FF571C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
             <w:pPr>
-              <w:pStyle w:val="UTAKTablo"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5998F59B" w14:textId="77777777" w:rsidR="00345781" w:rsidRPr="002D57D1" w:rsidRDefault="00345781" w:rsidP="00FF571C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
             <w:pPr>
-              <w:pStyle w:val="UTAKTablo"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00345781" w:rsidRPr="009241DF" w14:paraId="25DA365C" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="283"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="283" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65DC84EB" w14:textId="77777777" w:rsidR="00345781" w:rsidRPr="002D57D1" w:rsidRDefault="00345781" w:rsidP="00FF571C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
             <w:pPr>
-              <w:pStyle w:val="UTAKTablo"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57E42308" w14:textId="77777777" w:rsidR="00345781" w:rsidRPr="002D57D1" w:rsidRDefault="00345781" w:rsidP="00FF571C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
             <w:pPr>
-              <w:pStyle w:val="UTAKTablo"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6620C6D1" w14:textId="77777777" w:rsidR="00345781" w:rsidRPr="002D57D1" w:rsidRDefault="00345781" w:rsidP="00FF571C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
             <w:pPr>
-              <w:pStyle w:val="UTAKTablo"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="127822C2" w14:textId="77777777" w:rsidR="00345781" w:rsidRPr="002D57D1" w:rsidRDefault="00345781" w:rsidP="00FF571C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
             <w:pPr>
-              <w:pStyle w:val="UTAKTablo"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3F641EA5" w14:textId="672C67E8" w:rsidR="00345781" w:rsidRPr="002D57D1" w:rsidRDefault="00000000" w:rsidP="002D57D1">
-[...1572 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="80" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-        <w:t>Bu bildirinin Tevfik Balcıoğlu En İyi Bildiri Ödülü kapsamında değerlendirilmesini istiyorum.</w:t>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tablonun içeriği hakkında bilgi veren başlık tablonun üzerinde yer almalı ve “UTAK_Tablo Başlığı” stilinde olmalıdır. Tabloların sayfalar arasında bölünmeyecek şekilde konumlandırılmasına özen gösterilmelidir. Kullanılan her tabloya metin içerisinde atıf yapılmalıdır (Tablo 1). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11B9ADAB" w14:textId="77777777" w:rsidR="00B87C62" w:rsidRPr="00582F26" w:rsidRDefault="00B87C62" w:rsidP="00582F26">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="80" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tablo dışındaki her türlü görsel (şekil, şema, grafik, fotoğraf, vb.) resim kabul edilerek adlandırılmalı ve biçimlendirilmelidir. </w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00B87C62" w:rsidRPr="00582F26" w:rsidSect="005C4578">
-[...7 lines deleted...]
-      <w:pgMar w:top="1014" w:right="1134" w:bottom="907" w:left="1134" w:header="454" w:footer="454" w:gutter="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="80" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="403152"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="403152"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">KAYNAK GÖSTERME VE NOTLAR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="80" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UTAK 2026 bildiri metinlerinin hazırlanmasında APA1 7. sürüm kaynak gösterme yöntemi izlenmelidir. Metin içerisinde kaynak gösterirken parantez içerisinde yazarın soyadı ve yayın yılı virgülle ayrılarak belirtilmelidir (Norman, 2010). İki yazarlı kaynaklarda yazarların soyadlarının arasına “ve” koyulmalıdır (Tüfekçioğlu ve Yılmaz, 2019); ikiden fazla yazarlı kaynaklarda ise ilk yazarın soyadını yazdıktan sonra “vd.” kısaltması kullanılmalıdır (Adams vd., 2009). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="80" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Metin içinde aynı konuya birden fazla kaynak gösterilecekse yazarların soyadları alfabetik sırayla yazılmalı, noktalı virgülle ayrılmalıdır (Ghassan ve Bohemia, 2013; Lawson, 2004; Tovey vd., 2003). Bir yazarın aynı yıla ait farklı çalışmaları, yayın yılı sonuna konulacak alfabetik sırayı izleyen a, b, c... harfleriyle gösterilmeli, tarihler arasında “;” (noktalı virgül) kullanılmalıdır (Cross, 2003a; 2003b). Tarihi bilinmeyen bir kaynağa referans verildiğinde hem metin içerisinde hem de kaynakçada yıl yerine “t.y.” (tarih yok) kısaltması kullanılmalıdır (ör. UTAK, t.y.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="80" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kaynakça metin içinde yapılan atıflara uyumlu olarak hazırlanmalı ve yazar soyadına göre A'dan Z'ye alfabetik olarak sıralanmalıdır. Aynı yazar tarafından yazılmış kaynaklar ise yayın tarihlerine göre erken yayımlanmış kaynak önce sunulacak şekilde sıralanmalıdır. Kaynakçada belirtilmiş olan elektronik adreslere hangi tarihte erişildiği yazılmalıdır. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="80" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kaynakça yazımına dair, APA 7. sürüme göre düzenlenmiş örnekler aşağıda verilmiştir. Lütfen kaynakça hazırlarken örneklere uygun olarak büyük harf, noktalama işaretleri, boşluk ve yatık biçimlendirme kullanımına dikkat ediniz. APA'nın kullanımına dair daha ayrıntılı bilgi ve örnekler için https://apastyle.apa.org ve http://www.bibme.org/citation-guide/apa/ sitelerini ziyaret edebilirsiniz. Metin içinde kaynaklara atıf yaparken ve kaynakçada kaynak belirtirken APA yöntemini Türkçeye uygun olarak kullanınız (ör. “editors” yerine “derleyenler”, “volume” yerine “cilt”, “number” yerine “sayı”, “edition” yerine “baskı”, “translated by..” yerine “çevirmen”, “Chicago” yerine “Şikago”).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:color w:val="403152"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="403152"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NOTLAR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="40" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[1] APA’nın açılımı: American Psychological Association (Amerikan Psikoloji Derneği).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:color w:val="403152"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="403152"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AÇIKLAMA VE TEŞEKKÜR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bu bölüm zorunlu değildir. Bu bölüm, bildirinin içeriğine, yürütülen araştırmaya veya aktarılan derse katkıda bulunan kişi ve kurumlara teşekkür etmek için kullanılabilir. Ayrıca, varsa, araştırma projesini destekleyen kurumlar burada belirtilebilir. Anonimleştirme amacıyla, ilk teslimde bu bölüm boş bırakılmalıdır.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:color w:val="403152"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="403152"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">KAYNAKÇA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adams, R., Mann, L., Jordan, S. ve Daly, S. (2009). Exploring the Boundaries: Language Roles and Structures in Cross-Disciplinary Design Teams. J. McDonnell ve P. Lloyd (Ed.), </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">About: Designing: Analysing Design Meeting</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> içinde (339-358). CRC Press.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Albükrek, M. (2005). Sanat ve Tıp. Bildiri sözlü sunumu, Yıldız Teknik Üniversitesi Müzisyen Sağlığı Günleri-I. 11-12 Mart 2005, İstanbul.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aydınlı, S. (2015). Tasarım Eğitiminde Yapılandırıcı Paradigma: “Öğrenmeyi Öğrenme”. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tasarım+Kuram, 20</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 1-18.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bakırlıoğlu, Y. (2012). Biomimicry for Sustainability: An Educational Project in Sustainable Product Design (Yayımlanmamış yüksek lisans tezi). Orta Doğu Teknik Üniversitesi, Ankara.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cross, N. (2023a). Design Thinking: What Just Happened? </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Design Studies, 86</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, makale no. 101187.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cross, N. (2023b). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Design Thinking: Understanding How Designers Think and Work </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2. baskı). Bloomsbury.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Design Council, UK. (2024). The Double Diamond: A Universally Accepted Depiction of the Design Process. 31.01.2024 tarihinde https://www.designcouncil.org.uk/our-resources/the-double-diamond/ adresinden erişildi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Devlet Planlama Teşkilatı. (2004). Devlet Yardımlarını Değerlendirme Özel İhtisas Komisyonu Raporu (Rapor No: DPT: 2681). DPT, Ankara.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">du Gay, P., Hall, S., Janes, L., Mackay, H. ve Negus, K. (1997). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Doing Cultural Studies: The Story of the Sony Walkman. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Heller, S. (Ed.). (2008). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Design Disasters: Great Designers, Fabulous Failure, and Lessons Learned. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Allworth Press.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">İnanoğlu, T. ve Ataman, N. (Yapımcılar). Çölgeçen, N. (Yönetmen). (1987). Selamsız Bandosu. [Film]. Arzu Film, Erler Film.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Korkut, F. (2009). Tasarım Kanunu Taslağı. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Radikal Tasarım Gazetesi, 4 (19 Nisan 2009)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 18. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mert, K. ve Öcalır, E.V. (2010). Konya’da Bisiklet Ulaşımı: Planlama ve Uygulama Süreçlerinin Karşılaştırılması. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ODTÜ Mimarlık Fakültesi Dergisi, 27</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1), 223-240.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Norman, D. (2010). Why Design Education Must Change. 20.12.2023 tarihinde http://tinyurl.com/oaz3u6m adresinden erişildi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Şener Çobanoğlu, Y. (2019). 6 Mimar ve Akademisyenin Mimarlık Eğitimi Üzerine Düşünceleri. 20.09.2022 tarihinde https://yapi-dergisi.com sitesi: https://yapidergisi.com/6-mi-mar-ve-akademisyenin-mimarlik-egitim-mode-li-uzerine-dusunceleri/ adresinden erişildi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tüfekçioğlu, D. ve Yılmaz, M. (2019). İç Mimarlık Eğitiminde Uygulayarak Öğrenme Yaklaşımının Sürdürülebilirlik Bağlamında İrdelenmesi. A.R. Karabetça, S.Sav, ve E.G. Demir (der.), </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">İç Mimarlık Eğitimi 4. Ulusal Kongresi Bildiri Kitabı</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> içinde (214-226). İstanbul Kültür Üniversitesi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Dil Kurumu. (t.y.). 04.11.2023 tarihinde www.tdk.gov.tr adresinden erişildi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yurt, Y. D., Özkan, I., ve Yargın, G. T. (2020). Tasarım Stüdyosu Eğitiminde Fikir Üretme Sürecinde Kullanılan Yöntemlerin ve Karşılaşılan Problemlerin Öğrenci Bakış Açısıyla İncelenmesi. S. Turhan, M. Öztürk Şengül, ve D. Özgen Koçyıldırım (der.), </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tasarım ve Öngörü UTAK 2020 Bildiri Kitabı</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> içinde (197-215). ODTÜ Mimarlık Fakültesi Yayınları.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="80" w:before="480" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="403152"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="403152"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">KISA ÖZGEÇMİŞ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="80" w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Birinci yazarın adı soyadı,</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bu bölümde yazarların kısa özgeçmişleri yer alır. Burada yer alacak metin 60 sözcüğü geçmemelidir. İlk teslimde bu bölüm boş bırakılmalıdır.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="80" w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">İkinci yazarın adı soyadı,</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kısa özgeçmiş.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="80" w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Üçüncü yazarın adı soyadı,</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kısa özgeçmiş.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="403152"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="403152"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TEVFİK BALCIOĞLU EN İYİ BİLDİRİ ÖDÜLÜ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="80" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UTAK 2026 kapsamında bu yıl </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tevfik Balcıoğlu En İyi Bildiri Ödülü</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verilecektir. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">500 Euro</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tutarındaki bu ödül, konferansa gönderilen tam metin bildiriler arasından; konuya uygunluk, özgünlük, tartışmanın niteliği, ilgili literatürle kurduğu ilişki ve yazım kalitesi gibi ölçütler doğrultusunda belirlenecektir.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="bookmark=id.f7sp8w7t2fpb" w:id="0"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="31849b"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">☐ </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bu bildirinin Tevfik Balcıoğlu En İyi Bildiri Ödülü kapsamında değerlendirilmesini istiyorum.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="80" w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:headerReference r:id="rId10" w:type="default"/>
+      <w:headerReference r:id="rId11" w:type="first"/>
+      <w:headerReference r:id="rId12" w:type="even"/>
+      <w:footerReference r:id="rId13" w:type="default"/>
+      <w:footerReference r:id="rId14" w:type="first"/>
+      <w:footerReference r:id="rId15" w:type="even"/>
+      <w:pgSz w:h="13600" w:w="9060" w:orient="portrait"/>
+      <w:pgMar w:bottom="907" w:top="1014" w:left="1134" w:right="1134" w:header="454" w:footer="454"/>
       <w:pgNumType w:start="1"/>
-      <w:cols w:space="720"/>
-[...1 lines deleted...]
-      <w:docGrid w:linePitch="326"/>
+      <w:titlePg w:val="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...27 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:font w:name="Cambria"/>
+  <w:font w:name="Calibri"/>
+  <w:font w:name="Courier New"/>
   <w:font w:name="Noto Sans Symbols">
-    <w:altName w:val="Calibri"/>
-[...38 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
+    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="36814CA9" w14:textId="570D2B83" w:rsidR="00345781" w:rsidRPr="005C4578" w:rsidRDefault="00000000" w:rsidP="008A0EB2">
+<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
     <w:pPr>
-      <w:pStyle w:val="UTAKiftSayfaFootersayfanumaras"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4536"/>
+        <w:tab w:val="right" w:leader="none" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
       <w:rPr>
-        <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
+        <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="403152"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="0033483D">
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
+        <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="403152"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
-    </w:r>
-[...9 lines deleted...]
-      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE</w:instrText>
       <w:fldChar w:fldCharType="separate"/>
-    </w:r>
-[...9 lines deleted...]
-      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="005C4578">
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
+        <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="403152"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
       <w:tab/>
-    </w:r>
-[...22 lines deleted...]
-      <w:t>6</w:t>
+      <w:t xml:space="preserve">ODTÜ Endüstriyel Tasarım Bölümü UTAK 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="13DEBB87" w14:textId="12D5D7F2" w:rsidR="00345781" w:rsidRPr="0033483D" w:rsidRDefault="000D4ECD" w:rsidP="008A0EB2">
+<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
     <w:pPr>
-      <w:pStyle w:val="UTAKTekSayfaFootersayfanumaras"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="none" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
       <w:rPr>
-        <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
+        <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="403152"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="0033483D">
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
+        <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="403152"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t>7. Ulusal Tasarım Araştırmaları Konferansı</w:t>
-[...4 lines deleted...]
-      </w:rPr>
+      <w:t xml:space="preserve">7. Ulusal Tasarım Araştırmaları Konferansı</w:t>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="0033483D">
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
+        <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="403152"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
+      <w:instrText xml:space="preserve">PAGE</w:instrText>
+      <w:fldChar w:fldCharType="separate"/>
+      <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="0033483D">
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:instrText>PAGE</w:instrText>
-[...17 lines deleted...]
-      <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="42430B7F" w14:textId="77777777" w:rsidR="00345781" w:rsidRDefault="00345781" w:rsidP="001676AC">
+<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:val="nil"/>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4536"/>
-        <w:tab w:val="right" w:pos="9072"/>
+        <w:tab w:val="center" w:leader="none" w:pos="4536"/>
+        <w:tab w:val="right" w:leader="none" w:pos="9072"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="541E3008" w14:textId="77777777" w:rsidR="00345781" w:rsidRPr="0033483D" w:rsidRDefault="00000000" w:rsidP="001676AC">
+<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
     <w:pPr>
-      <w:pStyle w:val="UTAKTekSayfaHeaderYazarSoyadlar"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4536"/>
+        <w:tab w:val="right" w:leader="none" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="both"/>
       <w:rPr>
-        <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
+        <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="1"/>
+        <w:iCs w:val="1"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="403152"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="0033483D">
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
+        <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="1"/>
+        <w:iCs w:val="1"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="403152"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t>Birinci Yazar Soyadı, İkinci Yazar Soyadı, …</w:t>
+      <w:t xml:space="preserve">Birinci Yazar Soyadı, İkinci Yazar Soyadı, …</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2AB3B71C" w14:textId="77777777" w:rsidR="00345781" w:rsidRPr="0033483D" w:rsidRDefault="00000000" w:rsidP="00426506">
+<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
     <w:pPr>
-      <w:pStyle w:val="UTAKiftSayfaHeaderBildiriBal"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4536"/>
+        <w:tab w:val="right" w:leader="none" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="right"/>
       <w:rPr>
-        <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
+        <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="1"/>
+        <w:iCs w:val="1"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="403152"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="0033483D">
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
+        <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="1"/>
+        <w:iCs w:val="1"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="403152"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t>Bildiri Başlığı</w:t>
+      <w:t xml:space="preserve">Bildiri Başlığı</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6AD36C89" w14:textId="0AC40538" w:rsidR="00345781" w:rsidRDefault="00BD520D">
+<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:val="nil"/>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4536"/>
-        <w:tab w:val="right" w:pos="9072"/>
+        <w:tab w:val="center" w:leader="none" w:pos="4536"/>
+        <w:tab w:val="right" w:leader="none" w:pos="9072"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="005C4578">
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:noProof/>
-        <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
+        <w:color w:val="403152"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D08E7C6" wp14:editId="3412BD54">
+        <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:align>top</wp:align>
           </wp:positionV>
           <wp:extent cx="5789731" cy="1722120"/>
-          <wp:effectExtent l="0" t="0" r="1905" b="5080"/>
-[...5 lines deleted...]
-          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <wp:effectExtent b="0" l="0" r="0" t="0"/>
+          <wp:wrapSquare wrapText="bothSides" distB="0" distT="0" distL="114300" distR="114300"/>
+          <wp:docPr id="996739639" name="image3.jpg"/>
+          <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="996739638" name="Picture 1"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="image3.jpg"/>
+                  <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
-[...5 lines deleted...]
-                  </a:blip>
+                  <a:blip r:embed="rId1"/>
+                  <a:srcRect b="0" l="0" r="0" t="0"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5789731" cy="1722120"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect">
-[...1 lines deleted...]
-                  </a:prstGeom>
+                  <a:prstGeom prst="rect"/>
+                  <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...3 lines deleted...]
-    <w:tmpl w:val="9B0CA70A"/>
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:abstractNum w:abstractNumId="1">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
-      </w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
-      </w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
-      </w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...561 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="1080298884">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1996641127">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
-  <w:autoHyphenation/>
-[...14 lines deleted...]
-  </w:endnotePr>
+  <w:evenAndOddHeaders w:val="1"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
-  <w:rsids>
-[...71 lines deleted...]
-  <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...8 lines deleted...]
-  <w15:docId w15:val="{D1047CCC-32FF-4786-9016-31BD3A14CFA9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="tr"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160"/>
+        <w:spacing w:after="160" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...384 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:aliases w:val="UTAK_Bölüm Başlığı"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00BC209D"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="120" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:color w:val="31849b"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:aliases w:val="Altbaşlık 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00613608"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="1"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="120" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading3Char"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00E541E6"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="2"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="0" w:before="40" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:color w:val="243f61"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="3"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="4"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="5"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
-  </w:style>
-[...25 lines deleted...]
-    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="10"/>
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="480" w:after="120"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:tblPr>
+      <w:tblInd w:w="0.0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00CD0890"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="00CD0890"/>
     <w:rPr>
       <w:lang w:val="tr-TR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00CD0890"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00CD0890"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
+      <w:rFonts w:ascii="Lucida Grande" w:cs="Lucida Grande" w:hAnsi="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="00CD0890"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
+      <w:rFonts w:ascii="Lucida Grande" w:cs="Lucida Grande" w:hAnsi="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="tr-TR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00CC6355"/>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="00CC6355"/>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="tr-TR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EndnoteTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00491F72"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+  <w:style w:type="character" w:styleId="EndnoteTextChar" w:customStyle="1">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="00491F72"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="tr-TR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00491F72"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00831CA0"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+  <w:style w:type="character" w:styleId="FootnoteTextChar" w:customStyle="1">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00831CA0"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="tr-TR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00831CA0"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00831CA0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00831CA0"/>
     <w:rPr>
       <w:lang w:val="tr-TR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00502220"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00502220"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:lang w:val="tr-TR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00831CA0"/>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:color w:val="0000ff" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00FE7D64"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
       <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:contextualSpacing w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00FE7D64"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:left w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:bottom w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:right w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:insideH w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:insideV w:color="auto" w:space="0" w:sz="4" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00F105DF"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UTAKBLDRBALII">
+  <w:style w:type="paragraph" w:styleId="UTAKBLDRBALII" w:customStyle="1">
     <w:name w:val="UTAK_BİLDİRİ BAŞLIĞI"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00BC209D"/>
     <w:pPr>
-      <w:spacing w:before="720" w:after="600"/>
+      <w:spacing w:after="600" w:before="720"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-      <w:b/>
-      <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+      <w:b w:val="1"/>
+      <w:color w:val="31849b" w:themeColor="accent5" w:themeShade="0000BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UTAKKurumveYazarBilgileri">
+  <w:style w:type="paragraph" w:styleId="UTAKKurumveYazarBilgileri" w:customStyle="1">
     <w:name w:val="UTAK_Kurum ve Yazar Bilgileri"/>
     <w:basedOn w:val="UTAKYazarAd"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="004768A1"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cstheme="minorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UTAKYazarAd">
+  <w:style w:type="paragraph" w:styleId="UTAKYazarAd" w:customStyle="1">
     <w:name w:val="UTAK_Yazar Adı"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="UTAKYazarAdChar"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="009241DF"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UTAKzet">
+  <w:style w:type="paragraph" w:styleId="UTAKzet" w:customStyle="1">
     <w:name w:val="UTAK_Özet"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="UTAKzetChar"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="004768A1"/>
     <w:pPr>
       <w:spacing w:before="400"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UTAKYazarAdChar">
+  <w:style w:type="character" w:styleId="UTAKYazarAdChar" w:customStyle="1">
     <w:name w:val="UTAK_Yazar Adı Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="UTAKYazarAd"/>
     <w:rsid w:val="009241DF"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UTAKAnahtarKelimeler">
+  <w:style w:type="paragraph" w:styleId="UTAKAnahtarKelimeler" w:customStyle="1">
     <w:name w:val="UTAK_Anahtar Kelimeler"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="UTAKAnahtarKelimelerChar"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="004768A1"/>
     <w:pPr>
       <w:spacing w:after="600"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-      <w:b/>
+      <w:b w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UTAKzetChar">
+  <w:style w:type="character" w:styleId="UTAKzetChar" w:customStyle="1">
     <w:name w:val="UTAK_Özet Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="UTAKzet"/>
     <w:rsid w:val="004768A1"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AnahtarKelimlelerBalk">
+  <w:style w:type="paragraph" w:styleId="AnahtarKelimlelerBalk" w:customStyle="1">
     <w:name w:val="Anahtar Kelimleler Başlık"/>
     <w:basedOn w:val="UTAKAnahtarKelimeler"/>
     <w:link w:val="AnahtarKelimlelerBalkChar"/>
     <w:rsid w:val="00832C25"/>
     <w:rPr>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UTAKAnahtarKelimelerChar">
+  <w:style w:type="character" w:styleId="UTAKAnahtarKelimelerChar" w:customStyle="1">
     <w:name w:val="UTAK_Anahtar Kelimeler Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="UTAKAnahtarKelimeler"/>
     <w:rsid w:val="004768A1"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-      <w:b/>
+      <w:b w:val="1"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:aliases w:val="UTAK_Bölüm Başlığı Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00BC209D"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+      <w:b w:val="1"/>
+      <w:color w:val="31849b" w:themeColor="accent5" w:themeShade="0000BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AnahtarKelimlelerBalkChar">
+  <w:style w:type="character" w:styleId="AnahtarKelimlelerBalkChar" w:customStyle="1">
     <w:name w:val="Anahtar Kelimleler Başlık Char"/>
     <w:basedOn w:val="UTAKAnahtarKelimelerChar"/>
     <w:link w:val="AnahtarKelimlelerBalk"/>
     <w:rsid w:val="00832C25"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b w:val="0"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="tr-TR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
-[...13 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="005B490D"/>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:spacing w:val="15"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="tr-TR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MaddearetliListe">
+  <w:style w:type="paragraph" w:styleId="MaddearetliListe" w:customStyle="1">
     <w:name w:val="Madde İşaretli Liste"/>
     <w:basedOn w:val="ListParagraph"/>
     <w:link w:val="MaddearetliListeChar"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00FE73BA"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="851" w:hanging="284"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:aliases w:val="Altbaşlık 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00613608"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:i/>
+      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
+      <w:i w:val="1"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="tr-TR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+  <w:style w:type="character" w:styleId="ListParagraphChar" w:customStyle="1">
     <w:name w:val="List Paragraph Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00221AB6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="tr-TR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="MaddearetliListeChar">
+  <w:style w:type="character" w:styleId="MaddearetliListeChar" w:customStyle="1">
     <w:name w:val="Madde İşaretli Liste Char"/>
     <w:basedOn w:val="ListParagraphChar"/>
     <w:link w:val="MaddearetliListe"/>
     <w:rsid w:val="00FE73BA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="tr-TR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UTAKTabloBal">
+  <w:style w:type="paragraph" w:styleId="UTAKTabloBal" w:customStyle="1">
     <w:name w:val="UTAK_Tablo Başlığı"/>
     <w:basedOn w:val="TabloBal"/>
     <w:rsid w:val="004768A1"/>
     <w:pPr>
       <w:spacing w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:b w:val="0"/>
-      <w:bCs/>
+      <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Resim">
+  <w:style w:type="paragraph" w:styleId="Resim" w:customStyle="1">
     <w:name w:val="Resim"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ResimChar"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00DB2D5E"/>
     <w:pPr>
       <w:spacing w:before="400"/>
     </w:pPr>
     <w:rPr>
-      <w:noProof/>
+      <w:noProof w:val="1"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UTAKTablo">
+  <w:style w:type="paragraph" w:styleId="UTAKTablo" w:customStyle="1">
     <w:name w:val="UTAK_Tablo"/>
     <w:basedOn w:val="Tablo"/>
     <w:rsid w:val="00A61FC6"/>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Resimaltyazs">
+  <w:style w:type="paragraph" w:styleId="Resimaltyazs" w:customStyle="1">
     <w:name w:val="Resim altyazısı"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ResimaltyazsChar"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00DE175E"/>
     <w:pPr>
       <w:spacing w:after="320"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ResimChar">
+  <w:style w:type="character" w:styleId="ResimChar" w:customStyle="1">
     <w:name w:val="Resim Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Resim"/>
     <w:rsid w:val="00DB2D5E"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-      <w:noProof/>
+      <w:noProof w:val="1"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabloBal">
+  <w:style w:type="paragraph" w:styleId="TabloBal" w:customStyle="1">
     <w:name w:val="Tablo Başlığı"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TabloBalChar"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00931A38"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ResimaltyazsChar">
+  <w:style w:type="character" w:styleId="ResimaltyazsChar" w:customStyle="1">
     <w:name w:val="Resim altyazısı Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Resimaltyazs"/>
     <w:rsid w:val="00DE175E"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-      <w:b/>
+      <w:b w:val="1"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="20"/>
       <w:lang w:val="tr-TR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablo">
+  <w:style w:type="paragraph" w:styleId="Tablo" w:customStyle="1">
     <w:name w:val="Tablo"/>
     <w:basedOn w:val="TabloBal"/>
     <w:link w:val="TabloChar"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00F978D5"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:b w:val="0"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TabloBalChar">
+  <w:style w:type="character" w:styleId="TabloBalChar" w:customStyle="1">
     <w:name w:val="Tablo Başlığı Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="TabloBal"/>
     <w:rsid w:val="00931A38"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-      <w:b/>
+      <w:b w:val="1"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="20"/>
       <w:lang w:val="tr-TR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="KaynakaveNotlar">
+  <w:style w:type="paragraph" w:styleId="KaynakaveNotlar" w:customStyle="1">
     <w:name w:val="Kaynakça ve Notlar"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:link w:val="KaynakaveNotlarChar"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="004C1E1C"/>
     <w:pPr>
       <w:spacing w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TabloChar">
+  <w:style w:type="character" w:styleId="TabloChar" w:customStyle="1">
     <w:name w:val="Tablo Char"/>
     <w:basedOn w:val="TabloBalChar"/>
     <w:link w:val="Tablo"/>
     <w:rsid w:val="00F978D5"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
       <w:b w:val="0"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="tr-TR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KaynakaveNotlarChar">
+  <w:style w:type="character" w:styleId="KaynakaveNotlarChar" w:customStyle="1">
     <w:name w:val="Kaynakça ve Notlar Char"/>
     <w:basedOn w:val="FootnoteTextChar"/>
     <w:link w:val="KaynakaveNotlar"/>
     <w:rsid w:val="004C1E1C"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="tr-TR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UTAKParagrafMetin">
+  <w:style w:type="paragraph" w:styleId="UTAKParagrafMetin" w:customStyle="1">
     <w:name w:val="UTAK_Paragraf Metin"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="002D57D1"/>
     <w:pPr>
       <w:spacing w:before="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UTAKNumaralListe">
+  <w:style w:type="paragraph" w:styleId="UTAKNumaralListe" w:customStyle="1">
     <w:name w:val="UTAK_Numaralı Liste"/>
     <w:basedOn w:val="MaddearetliListe"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="009241DF"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
       <w:ind w:left="709" w:hanging="284"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UTAKUzunAlnt">
+  <w:style w:type="paragraph" w:styleId="UTAKUzunAlnt" w:customStyle="1">
     <w:name w:val="UTAK_Uzun Alıntı"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="009241DF"/>
     <w:pPr>
       <w:ind w:left="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UTAKAltbalk1">
+  <w:style w:type="paragraph" w:styleId="UTAKAltbalk1" w:customStyle="1">
     <w:name w:val="UTAK_Altbaşlık 1"/>
     <w:basedOn w:val="Subtitle"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00BC209D"/>
     <w:pPr>
-      <w:spacing w:before="0" w:after="80"/>
+      <w:spacing w:after="80" w:before="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-      <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+      <w:color w:val="31849b" w:themeColor="accent5" w:themeShade="0000BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UTAKAltbalk2">
+  <w:style w:type="paragraph" w:styleId="UTAKAltbalk2" w:customStyle="1">
     <w:name w:val="UTAK_Altbaşlık 2"/>
     <w:basedOn w:val="Heading2"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00BC209D"/>
     <w:pPr>
-      <w:spacing w:before="0" w:after="80"/>
+      <w:spacing w:after="80" w:before="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-      <w:b/>
-      <w:bCs/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:i w:val="0"/>
-      <w:iCs/>
-      <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="31849b" w:themeColor="accent5" w:themeShade="0000BF"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UTAKResimAltyazs">
+  <w:style w:type="paragraph" w:styleId="UTAKResimAltyazs" w:customStyle="1">
     <w:name w:val="UTAK_Resim Altyazısı"/>
     <w:basedOn w:val="Resimaltyazs"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="004768A1"/>
     <w:pPr>
-      <w:spacing w:before="80" w:after="160"/>
+      <w:spacing w:after="160" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:b w:val="0"/>
-      <w:bCs/>
+      <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UTAKResim">
+  <w:style w:type="paragraph" w:styleId="UTAKResim" w:customStyle="1">
     <w:name w:val="UTAK_Resim"/>
     <w:basedOn w:val="Resim"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="004768A1"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="0"/>
+      <w:spacing w:after="0" w:before="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UTAKNotlar">
+  <w:style w:type="paragraph" w:styleId="UTAKNotlar" w:customStyle="1">
     <w:name w:val="UTAK_Notlar"/>
     <w:basedOn w:val="KaynakaveNotlar"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="004768A1"/>
     <w:pPr>
       <w:spacing w:after="40"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UTAKKaynaka">
+  <w:style w:type="paragraph" w:styleId="UTAKKaynaka" w:customStyle="1">
     <w:name w:val="UTAK_Kaynakça"/>
     <w:basedOn w:val="KaynakaveNotlar"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="004768A1"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UTAKMaddearetliListe">
+  <w:style w:type="paragraph" w:styleId="UTAKMaddearetliListe" w:customStyle="1">
     <w:name w:val="UTAK_Madde İşaretli Liste"/>
     <w:basedOn w:val="UTAKNumaralListe"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="009241DF"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:ind w:left="709" w:hanging="284"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00E541E6"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:color w:val="243f60" w:themeColor="accent1" w:themeShade="00007F"/>
       <w:lang w:val="tr-TR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UTAKiftSayfaFootersayfanumaras">
+  <w:style w:type="paragraph" w:styleId="UTAKiftSayfaFootersayfanumaras" w:customStyle="1">
     <w:name w:val="UTAK_Çift Sayfa_Footer_sayfa numarası"/>
     <w:basedOn w:val="Footer"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="008A0EB2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
       </w:tabs>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-      <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+      <w:color w:val="31849b" w:themeColor="accent5" w:themeShade="0000BF"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UTAKTekSayfaFootersayfanumaras">
+  <w:style w:type="paragraph" w:styleId="UTAKTekSayfaFootersayfanumaras" w:customStyle="1">
     <w:name w:val="UTAK_Tek Sayfa_Footer_ sayfa numarası"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="008A0EB2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-      <w:iCs/>
-      <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="31849b" w:themeColor="accent5" w:themeShade="0000BF"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UTAKTekSayfaHeaderYazarSoyadlar">
+  <w:style w:type="paragraph" w:styleId="UTAKTekSayfaHeaderYazarSoyadlar" w:customStyle="1">
     <w:name w:val="UTAK_Tek Sayfa_Header_Yazar Soyadları"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="001676AC"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:val="nil"/>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-      <w:i/>
-      <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+      <w:i w:val="1"/>
+      <w:color w:val="31849b" w:themeColor="accent5" w:themeShade="0000BF"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UTAKiftSayfaHeaderBildiriBal">
+  <w:style w:type="paragraph" w:styleId="UTAKiftSayfaHeaderBildiriBal" w:customStyle="1">
     <w:name w:val="UTAK_Çift Sayfa_Header_Bildiri Başlığı"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00426506"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:val="nil"/>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-      <w:i/>
+      <w:i w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="0087136D"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:color w:val="605e5c"/>
+      <w:shd w:color="auto" w:fill="e1dfdd" w:val="clear"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="XAcknowledgement">
+  <w:style w:type="paragraph" w:styleId="XAcknowledgement" w:customStyle="1">
     <w:name w:val="X Acknowledgement"/>
     <w:basedOn w:val="Normal"/>
-    <w:autoRedefine/>
+    <w:autoRedefine w:val="1"/>
     <w:rsid w:val="007760B4"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:ind w:left="851"/>
-      <w:contextualSpacing/>
+      <w:contextualSpacing w:val="1"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Calibri"/>
-      <w:iCs/>
+      <w:iCs w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+      <w:lang w:eastAsia="en-GB" w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ninguno">
+  <w:style w:type="character" w:styleId="Ninguno" w:customStyle="1">
     <w:name w:val="Ninguno"/>
     <w:rsid w:val="007760B4"/>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NoneB">
+  <w:style w:type="character" w:styleId="NoneB" w:customStyle="1">
     <w:name w:val="None B"/>
     <w:basedOn w:val="Ninguno"/>
     <w:rsid w:val="007760B4"/>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UTAKKsazgemiBalk">
+  <w:style w:type="paragraph" w:styleId="UTAKKsazgemiBalk" w:customStyle="1">
     <w:name w:val="UTAK_Kısa Özgeçmiş Başlık"/>
     <w:basedOn w:val="UTAKKaynaka"/>
     <w:rsid w:val="003A0C8E"/>
     <w:pPr>
-      <w:spacing w:before="480" w:after="80"/>
+      <w:spacing w:after="80" w:before="480"/>
       <w:ind w:left="1134"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:color w:val="31849b" w:themeColor="accent5" w:themeShade="0000BF"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UTAKKsazgemi">
+  <w:style w:type="paragraph" w:styleId="UTAKKsazgemi" w:customStyle="1">
     <w:name w:val="UTAK_Kısa Özgeçmiş"/>
     <w:basedOn w:val="UTAKKsazgemiBalk"/>
     <w:rsid w:val="00582F26"/>
     <w:pPr>
       <w:spacing w:before="240"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:color w:val="auto"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00264A03"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00264A03"/>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a">
+  <w:style w:type="table" w:styleId="a" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
+  <w:style w:type="table" w:styleId="a0" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:left w:w="115" w:type="dxa"/>
-        <w:right w:w="115" w:type="dxa"/>
+        <w:left w:w="115.0" w:type="dxa"/>
+        <w:right w:w="115.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UTAKAklamaTeekkr">
+  <w:style w:type="paragraph" w:styleId="UTAKAklamaTeekkr" w:customStyle="1">
     <w:name w:val="UTAK_Açıklama Teşekkür"/>
     <w:basedOn w:val="UTAKParagrafMetin"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="004768A1"/>
     <w:pPr>
       <w:spacing w:before="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:utak@metu.edu.tr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:utak@metu.edu.tr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-bold.ttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -6125,112 +8028,50 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mg7gUfLMCrd8LqV0RbQIq9RX0NSUA==">CgMxLjA4AHIhMWV0ZmVWVm5XMDgyT2JHQlRlQUZaYk5KVVFldzlrOUVG</go:docsCustomData>
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mh2XyAPPhQikP9IwObkwIxpnc251g==">CgMxLjAyD2lkLmY3c3A4dzd0MmZwYjgAciExSFhudk9NWDJvY2VGOTI5Uk1WLTlyeUNHZUp0elEzYl8=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EFCE3D86-259B-194D-A7D3-1E4A59151F5E}">
+<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...50 lines deleted...]
-
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>ODTU ETB_UTAK 2024</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...2 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>