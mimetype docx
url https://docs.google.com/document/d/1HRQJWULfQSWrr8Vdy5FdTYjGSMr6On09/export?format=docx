--- v0 (2026-06-17)
+++ v1 (2026-08-24)
@@ -17,118 +17,115 @@
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:b w:val="1"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">PRESENT ADDRESS:</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">RANAWAS STATION, RANAWAS, BLOCK - MARWAR JUNCTION,</w:t>
+        <w:t xml:space="preserve">REGAR MOHALLA PHULIYA KALAN TEHSIL-PHULIYA KALAN </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> DISTRICT- PALI ,STATE -RAJASTHAN, PIN CODE -306023</w:t>
+        <w:t xml:space="preserve"> DISTRICT- BHILWARA ,STATE -RAJASTHAN, PIN CODE -311407</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Email id : vijaylaxxx91185@gmail.com                                               Mob No; 97xxxxx</w:t>
+        <w:t xml:space="preserve">Email id : BHAIRULALR51@gmail.com                                               Mob No; 7878543542</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                        </w:t>
+        <w:t xml:space="preserve">                                                                       </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
       <w:pPr>
         <w:pBdr>
           <w:top w:color="000000" w:space="1" w:sz="24" w:val="single"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
@@ -518,122 +515,115 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">10 th </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:smallCaps w:val="0"/>
-[...2 lines deleted...]
-                <w:vertAlign w:val="baseline"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">RBSE AJMER </w:t>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:t xml:space="preserve">RBSE AJMER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:smallCaps w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:smallCaps w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">2001</w:t>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:smallCaps w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:smallCaps w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">68.00 %</w:t>
+              <w:t xml:space="preserve">54.20 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
@@ -687,98 +677,101 @@
               </w:rPr>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:smallCaps w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:smallCaps w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">       56.46 %</w:t>
+              <w:t xml:space="preserve">       71.20 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">B.A </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
+              <w:t xml:space="preserve">          MdSU AJMER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:smallCaps w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:smallCaps w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
@@ -801,721 +794,523 @@
               <w:rPr>
                 <w:smallCaps w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">47.77 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="461" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="26"/>
-                <w:szCs w:val="26"/>
+                <w:smallCaps w:val="0"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">M.A IN HINDI LIT</w:t>
+              <w:t xml:space="preserve">RS-CIT</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="26"/>
-                <w:szCs w:val="26"/>
+                <w:smallCaps w:val="0"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNVU JODHPUR</w:t>
+              <w:t xml:space="preserve">VMOU KOTA</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:smallCaps w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:smallCaps w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013</w:t>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:smallCaps w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:smallCaps w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">45.77 %</w:t>
-[...211 lines deleted...]
-              <w:t xml:space="preserve">53.00 %</w:t>
+              <w:t xml:space="preserve">58.00 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
       <w:pPr>
         <w:shd w:fill="bfbfbf" w:val="clear"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">                                             </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="22" w:lineRule="auto"/>
         <w:ind w:left="2942" w:right="2944" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">PERSONAL PROFILE</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="3821"/>
           <w:tab w:val="left" w:leader="none" w:pos="4609"/>
         </w:tabs>
         <w:spacing w:before="78" w:line="298" w:lineRule="auto"/>
-        <w:ind w:left="940" w:firstLine="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Father’s Name                   ;     MADANxxxxx xxHLOT</w:t>
+        <w:t xml:space="preserve">Father’s Name       KAILASH REGAR     </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="3821"/>
           <w:tab w:val="left" w:leader="none" w:pos="4609"/>
         </w:tabs>
         <w:spacing w:before="78" w:line="298" w:lineRule="auto"/>
-        <w:ind w:left="940" w:firstLine="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mother’s Name                   :     PREM LATA xxxx</w:t>
+        <w:t xml:space="preserve">Mother’s Name    PRAKASHI DEVI</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="3821"/>
           <w:tab w:val="left" w:leader="none" w:pos="4542"/>
         </w:tabs>
         <w:spacing w:line="298" w:lineRule="auto"/>
-        <w:ind w:left="940" w:firstLine="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of Birth</w:t>
         <w:tab/>
         <w:t xml:space="preserve">:</w:t>
         <w:tab/>
-        <w:t xml:space="preserve">29-11-1985</w:t>
+        <w:t xml:space="preserve">13-04-2004</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="3821"/>
           <w:tab w:val="left" w:leader="none" w:pos="4609"/>
         </w:tabs>
         <w:spacing w:line="298" w:lineRule="auto"/>
-        <w:ind w:left="940" w:firstLine="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Sex</w:t>
         <w:tab/>
         <w:t xml:space="preserve">:           female</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="3821"/>
           <w:tab w:val="left" w:leader="none" w:pos="4609"/>
         </w:tabs>
         <w:spacing w:before="4" w:line="298" w:lineRule="auto"/>
         <w:ind w:left="940" w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Marital Status</w:t>
         <w:tab/>
         <w:t xml:space="preserve">:           Married</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="3821"/>
           <w:tab w:val="left" w:leader="none" w:pos="4542"/>
           <w:tab w:val="left" w:leader="none" w:pos="4609"/>
         </w:tabs>
         <w:ind w:left="940" w:right="2904.921259842521" w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Nationality</w:t>
         <w:tab/>
         <w:t xml:space="preserve">:</w:t>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Indian                Languages Known</w:t>
         <w:tab/>
         <w:t xml:space="preserve">:</w:t>
         <w:tab/>
         <w:t xml:space="preserve">Hindi, English,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
       <w:pPr>
         <w:spacing w:before="160" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
       <w:pPr>
         <w:spacing w:before="160" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Summary: hardworking</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> and passionate job seeker with strong organizational skills eager to secure     entry-level position. Ready to help the team achieve company goals.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
       <w:pPr>
         <w:spacing w:before="160" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
       <w:pPr>
         <w:spacing w:before="160" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
       <w:pPr>
         <w:spacing w:before="160" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Date : </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -1559,291 +1354,291 @@
       <w:footerReference r:id="rId12" w:type="even"/>
       <w:pgSz w:h="16839" w:w="11907" w:orient="portrait"/>
       <w:pgMar w:bottom="540" w:top="720" w:left="1080" w:right="1017" w:header="720" w:footer="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Arial"/>
   <w:font w:name="Georgia"/>
   <w:font w:name="Times New Roman"/>
   <w:font w:name="Roboto">
     <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
     <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
     <w:embedItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId3" w:subsetted="0"/>
     <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId4" w:subsetted="0"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4680"/>
         <w:tab w:val="right" w:leader="none" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4680"/>
         <w:tab w:val="right" w:leader="none" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4680"/>
         <w:tab w:val="right" w:leader="none" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4680"/>
         <w:tab w:val="right" w:leader="none" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4680"/>
         <w:tab w:val="right" w:leader="none" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
     <w:pPr>
       <w:pStyle w:val="Title"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.kwjdqtm8dh28" w:id="0"/>
     <w:bookmarkEnd w:id="0"/>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>