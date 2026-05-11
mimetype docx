--- v0 (2026-03-03)
+++ v1 (2026-05-11)
@@ -1,30 +1,29 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
-  <Default ContentType="application/x-font-ttf" Extension="ttf"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
@@ -6227,60 +6226,52 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="continuous"/>
       <w:pgSz w:h="15840" w:w="12240" w:orient="portrait"/>
       <w:pgMar w:bottom="280" w:top="720" w:left="600" w:right="360" w:header="720" w:footer="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Georgia"/>
   <w:font w:name="Arial"/>
   <w:font w:name="Times New Roman"/>
-  <w:font w:name="Noto Sans Symbols">
-[...8 lines deleted...]
-  </w:font>
+  <w:font w:name="Noto Sans Symbols"/>
+  <w:font w:name="Nunito Sans"/>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="414" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
@@ -6655,54 +6646,50 @@
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="0.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table2">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="0.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="0.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
-<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>