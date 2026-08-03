--- v1 (2026-05-11)
+++ v2 (2026-08-03)
@@ -1,29 +1,30 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/x-font-ttf" Extension="ttf"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
@@ -4036,110 +4037,110 @@
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="0" distR="0">
                   <wp:extent cx="1936115" cy="5715"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1" name="image1.png"/>
+                  <wp:docPr id="1" name="image2.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image1.png"/>
+                          <pic:cNvPr id="0" name="image2.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId6"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1936115" cy="5715"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011D">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="1057275" cy="501650"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image2.png"/>
+            <wp:docPr id="2" name="image1.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image2.png"/>
+                    <pic:cNvPr id="0" name="image1.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:srcRect b="17499" l="0" r="0" t="19166"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1057275" cy="501650"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -6226,52 +6227,60 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="continuous"/>
       <w:pgSz w:h="15840" w:w="12240" w:orient="portrait"/>
       <w:pgMar w:bottom="280" w:top="720" w:left="600" w:right="360" w:header="720" w:footer="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Georgia"/>
   <w:font w:name="Arial"/>
   <w:font w:name="Times New Roman"/>
-  <w:font w:name="Noto Sans Symbols"/>
-  <w:font w:name="Nunito Sans"/>
+  <w:font w:name="Noto Sans Symbols">
+    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
+    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
+  </w:font>
+  <w:font w:name="Nunito Sans">
+    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId3" w:subsetted="0"/>
+    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId4" w:subsetted="0"/>
+    <w:embedItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId5" w:subsetted="0"/>
+    <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId6" w:subsetted="0"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="414" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
@@ -6643,51 +6652,55 @@
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="0.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="0.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table2">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="0.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="0.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NunitoSans-regular.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NunitoSans-bold.ttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NunitoSans-italic.ttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NunitoSans-boldItalic.ttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>